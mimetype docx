--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -230,265 +230,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738214v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization of Inverse Kinematics Frameworks Based on Deep Learning to New Motor Tasks and Markersets</w:t>
+                <w:t xml:space="preserve">Comparison of two contact detection methods for ground reaction forces and moment estimation during sidestep cuts, runs and walks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasnaa Ouadoudi Belabzioui</w:t>
+                <w:t xml:space="preserve">Pauline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4064034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808920v1</w:t>
+                <w:t xml:space="preserve">hal-04256186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two contact detection methods for ground reaction forces and moment estimation during sidestep cuts, runs and walks</w:t>
+                <w:t xml:space="preserve">Generalization of Inverse Kinematics Frameworks Based on Deep Learning to New Motor Tasks and Markersets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Morin</w:t>
+                <w:t xml:space="preserve">Hasnaa Ouadoudi Belabzioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Muller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+                <w:t xml:space="preserve">Pierre Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256186v1</w:t>
+                <w:t xml:space="preserve">hal-04808920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backpack carriage effect on joint torques computed from a range of models: a preliminary study</w:t>
               </w:r>
@@ -500,51 +500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tomezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -621,51 +621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -729,51 +729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -805,1250 +805,1250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of scapula soft tissue artefact compensation methods during manual wheelchair locomotion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the dynamic behavior of a diving board using motion capture data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Demestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Rouvier</w:t>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Livet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+                <w:t xml:space="preserve">Cécile Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sports Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794174v1</w:t>
+                <w:t xml:space="preserve">hal-03788858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic and simplified approach to muscle path modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A penalty method for constrained Multibody kinematics optimisation using a Levenberg-Marquardt algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279707v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the dynamic behavior of a diving board using motion capture data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the Foot Center of Pressure Estimation from Pressure Insoles during Sidestep Cuts, Runs and Walks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (15), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22155628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788858v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753299v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A penalty method for constrained Multibody kinematics optimisation using a Levenberg-Marquardt algorithm</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Pillet</w:t>
+                <w:t xml:space="preserve">Models and methods for analyzing interaction in springboard diving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Demestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.1-27</w:t>
+              <w:t xml:space="preserve">, 2022, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697267v1</w:t>
+                <w:t xml:space="preserve">hal-03693603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models and methods for analyzing interaction in springboard diving</w:t>
+                <w:t xml:space="preserve">Motion-based ground reaction forces and moments prediction method for interaction with a moving and/or non-horizontal structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Demestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4054835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693603v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Foot Center of Pressure Estimation from Pressure Insoles during Sidestep Cuts, Runs and Walks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comparison of scapula soft tissue artefact compensation methods during manual wheelchair locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22155628⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97, pp.S233 - S234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2022.07.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753299v2</w:t>
+                <w:t xml:space="preserve">hal-03794174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion-based ground reaction forces and moments prediction method for interaction with a moving and/or non-horizontal structure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An automatic and simplified approach to muscle path modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.1-9. </w:t>
+              <w:t xml:space="preserve">, 2022, 144 (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4054835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4051870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691680v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expected scapula orientation error regarding scapula-locator uncertainty while studying wheelchair locomotion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sauret</w:t>
+                <w:t xml:space="preserve">A neural networks approach to determine factors associated with self-reported discomfort in picking tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Haj Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-2</w:t>
+              <w:t xml:space="preserve">Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276057v1</w:t>
+                <w:t xml:space="preserve">hal-03328548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neural networks approach to determine factors associated with self-reported discomfort in picking tasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olfa Haj Mahmoud</w:t>
+                <w:t xml:space="preserve">Foot contact detection through pressure insoles for the estimation of external forces and moments: application to running and walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Factors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-24</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (Sup1), pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328548v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foot contact detection through pressure insoles for the estimation of external forces and moments: application to running and walking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Expected scapula orientation error regarding scapula-locator uncertainty while studying wheelchair locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 24 (Sup1), pp.1-2</w:t>
+              <w:t xml:space="preserve">, 2021, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273616v1</w:t>
+                <w:t xml:space="preserve">hal-03276057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using motion-based estimated action of the diver to characterize diving board dynamics: a pilot study</w:t>
               </w:r>
@@ -2060,51 +2060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Demestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Audoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2185,51 +2185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2270,1139 +2270,1139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion-based prediction of external forces and moments and back loading during manual material handling tasks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Generic kinematical models of the French soldier from a clustered anthropometric database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Puchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Plamondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2019.102935⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S244-S246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1815323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268958v1</w:t>
+                <w:t xml:space="preserve">hal-02871305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic kinematical models of the French soldier from a clustered anthropometric database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motion-based prediction of external forces and moments and back loading during manual material handling tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Robert-Lachaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Puchaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+                <w:t xml:space="preserve">André Plamondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S244-S246. </w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82, pp.102935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1815323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2019.102935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871305v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion-based prediction of hands and feet contact efforts during asymmetric handling tasks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Biomechanical fidelity assessment of a pick and place task with haptic feedback in virtual reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 67 (2), pp.344-352. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S139-S141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBME.2019.2913308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109407v1</w:t>
+                <w:t xml:space="preserve">hal-02870877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical fidelity assessment of a pick and place task with haptic feedback in virtual reality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motion-based prediction of hands and feet contact efforts during asymmetric handling tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S139-S141. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (2), pp.344-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2019.2913308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02870877v1</w:t>
+                <w:t xml:space="preserve">hal-02109407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy and kinematics consistency of marker-based scaling approaches on a lower limb model: a comparative study with imagery data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Muller</w:t>
+                <w:t xml:space="preserve">Using Torque-Angle and Torque- Velocity Models to Characterize Elbow Mechanical Function: Modeling and Applied Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Haering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2019.1705798⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (8), pp.084501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4043447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546021v1</w:t>
+                <w:t xml:space="preserve">hal-02074561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Torque-Angle and Torque- Velocity Models to Characterize Elbow Mechanical Function: Modeling and Applied Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Haering</w:t>
+                <w:t xml:space="preserve">Ground Reaction Forces and Moments Prediction of Challenging Motions: Fencing Lunges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074561v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground Reaction Forces and Moments Prediction of Challenging Motions: Fencing Lunges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Knee Torque Generation Capacities Modelled With Physiological Torque-Angle-Velocity Relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Puchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2019, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142288v1</w:t>
+                <w:t xml:space="preserve">hal-02162221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knee Torque Generation Capacities Modelled With Physiological Torque-Angle-Velocity Relationships</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">CusToM: a Matlab toolbox for musculoskeletal simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (33), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.00927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162221v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CusToM: a Matlab toolbox for musculoskeletal simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Accuracy and kinematics consistency of marker-based scaling approaches on a lower limb model: a comparative study with imagery data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Puchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Puchaud</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (33), pp.1-3. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (3), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21105/joss.00927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2019.1705798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988715v1</w:t>
+                <w:t xml:space="preserve">hal-02546021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MusIC method: a fast and quasi-optimal solution to the muscle forces estimation problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3449,64 +3449,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MusIC method enhancement by a sensitivity study of its performance: application to a lower limbs musculoskeletal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3557,51 +3557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Dimensional Motor Control Representations in Throwing Motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3642,308 +3642,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which mathematical model best fit the maximal isometric torque-angle relationship of the elbow?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Haering</w:t>
+                <w:t xml:space="preserve">Inverse dynamics based on occlusion-resistant Kinect data: Is it usable for ergonomics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert P H Shum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382881⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61, pp.71-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ergon.2017.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533833v1</w:t>
+                <w:t xml:space="preserve">hal-01527325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse dynamics based on occlusion-resistant Kinect data: Is it usable for ergonomics?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which mathematical model best fit the maximal isometric torque-angle relationship of the elbow?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Haering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Plantard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 61, pp.71-80. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (supp. 1), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ergon.2017.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527325v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty propagation in multibody human model dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3975,564 +3975,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Synergy-Based Control Solution for Overactuated Characters: Application to Throwing</w:t>
+                <w:t xml:space="preserve">Muscle-Based Control For Character Animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Levy</w:t>
+                <w:t xml:space="preserve">Nicolas Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (6), </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (6), pp.122-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cav.1743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.12863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377058v1</w:t>
+                <w:t xml:space="preserve">hal-01317881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle-Based Control For Character Animation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">VR-based Operating Modes and Metaphors for Collaborative Ergonomic Design of Industrial Workstations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huyen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pronost</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.12863⟩</w:t>
+              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.97-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12193-016-0231-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317881v1</w:t>
+                <w:t xml:space="preserve">hal-01381243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VR-based Operating Modes and Metaphors for Collaborative Ergonomic Design of Industrial Workstations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Synergy-Based Control Solution for Overactuated Characters: Application to Throwing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Duval</w:t>
+                <w:t xml:space="preserve">Jonathan Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (1), pp.97-111. </w:t>
+              <w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12193-016-0231-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cav.1743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381243v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoulder Kinematics and Spatial Pattern of Trapezius Electromyographic Activity in Real and Virtual Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphology independent motion retrieval and control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afshin Samani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Georges Dumont</w:t>
+                <w:t xml:space="preserve">Qilei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Madeleine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Weidong Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kulpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 08 (4), pp.57-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133032v1</w:t>
+                <w:t xml:space="preserve">hal-01530481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying representative muscle synergies in overhead football throws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4573,745 +4581,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology independent motion retrieval and control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Multon</w:t>
+                <w:t xml:space="preserve">Dealing with Modularity of Multibody Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qilei Li</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530481v1</w:t>
+                <w:t xml:space="preserve">hal-01174136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with Modularity of Multibody Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A Comparative Study of 3 Body Segment Inertial Parameters Scaling Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069599⟩</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174136v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of 3 Body Segment Inertial Parameters Scaling Rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Muller</w:t>
+                <w:t xml:space="preserve">Shoulder Kinematics and Spatial Pattern of Trapezius Electromyographic Activity in Real and Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Samani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Germain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Georges Dumont</w:t>
+                <w:t xml:space="preserve">Pascal Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.2. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0116211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0116211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174120v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersia, an open immersive infrastructure: doing archaeology in virtual reality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+                <w:t xml:space="preserve">A bio-inspired limb controller for avatar animation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (Supplement 1), pp.174-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003383v1</w:t>
+                <w:t xml:space="preserve">hal-01060284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Awareness for 3D Virtual Collaboration by Embedding the Features of Users' Physical Environments and by Augmenting Interaction Tools with Cognitive Feedback Cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (2), pp.187-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12193-013-0134-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bio-inspired limb controller for avatar animation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+                <w:t xml:space="preserve">Immersia, an open immersive infrastructure: doing archaeology in virtual reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060284v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Collision Detection for Fracturing Rigid Bodies</w:t>
               </w:r>
@@ -5421,486 +5421,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Ability of a VR-based Assembly Task Simulation to Evaluate Physical Risk Factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Designing and Evaluating a Workstation in Real and Virtual Environment: Toward Virtual Reality Based Ergonomic Design Sessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshin Samani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Badawi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, </w:t>
+              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2013.252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12193-013-0138-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905981v1</w:t>
+                <w:t xml:space="preserve">hal-00908149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive assembly simulation with haptic feedback</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Judy Vance</w:t>
+                <w:t xml:space="preserve">Assessing the Ability of a VR-based Assembly Task Simulation to Evaluate Physical Risk Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Samani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assembly Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/AA-03-2013-017⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2013.252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869336v1</w:t>
+                <w:t xml:space="preserve">hal-00905981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and Evaluating a Workstation in Real and Virtual Environment: Toward Virtual Reality Based Ergonomic Design Sessions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+                <w:t xml:space="preserve">Interactive assembly simulation with haptic feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Kneschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judy Vance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marwan Badawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Assembly Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (3), pp.214-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12193-013-0138-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/AA-03-2013-017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908149v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengths and limitations of a musculoskeletal model for an analysis of simulated meat cutting tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark de Zee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshin Samani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5928,745 +5928,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Example-Based Fractured Appearance</w:t>
+                <w:t xml:space="preserve">Real-Time Simulation of Brittle Fracture using Modal Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loeïz Glondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2012.03151.x⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (2), pp.201-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2012.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752381v1</w:t>
+                <w:t xml:space="preserve">hal-00752372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Simulation of Brittle Fracture using Modal Analysis</w:t>
+                <w:t xml:space="preserve">Example-Based Fractured Appearance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loeïz Glondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lien Muguercia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly Rushmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19 (2), pp.201-209. </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (4), pp.1547-1556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2012.121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2012.03151.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752372v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VISIONAIR: VISION Advanced Infrastructure for Research</w:t>
+                <w:t xml:space="preserve">Haptic Manipulation of Deformable CAD Parts with a Two-stage Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Kopecki</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zhaoguang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBC Journal on Interactive Systems </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (4), pp.255-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12008-011-0136-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644745v1</w:t>
+                <w:t xml:space="preserve">hal-00642717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Manipulation of Deformable CAD Parts with a Two-stage Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VISIONAIR: VISION Advanced Infrastructure for Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kopecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Wössner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Mavrikios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaoguang Wang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loukas Rentzos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Weidig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SBC Journal on Interactive Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Special Issue - VR and HCI Labs, 2 (2), pp.40-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642717v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From motion capture to muscle forces in the human elbow aimed at improving the ergonomics of workstations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+                <w:t xml:space="preserve">Interactive simulation of CAD models assemblies using virtual constraint guidance A new method to assist haptic assembly tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Tching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual and Physical Prototyping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17452759.2010.504082⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (2), pp.95-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12008-010-0091-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00535792v1</w:t>
+                <w:t xml:space="preserve">inria-00535804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive simulation of CAD models assemblies using virtual constraint guidance A new method to assist haptic assembly tasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Tching</w:t>
+                <w:t xml:space="preserve">From motion capture to muscle forces in the human elbow aimed at improving the ergonomics of workstations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (2), pp.95-102. </w:t>
+              <w:t xml:space="preserve">Virtual and Physical Prototyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (3), pp.113 - 122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12008-010-0091-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17452759.2010.504082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00535804v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00535792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des interactions haptiques : Interactions haptiques au sein de simulations dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Tching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (8), pp.953-981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6691,103 +6691,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology independent motion retrieval and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qilei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weidong Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
@@ -6816,51 +6816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse dynamics method using optimization techniques for the estimation of muscles forces involved in the elbow motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6907,51 +6907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences des adaptations morphologiques et cinématiques sur la dynamique des mouvements de locomotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6989,51 +6989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics-based analysis and synthesis of human locomotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7092,51 +7092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and Stance Interpolations in Database for Simulation of Bipedalism of Virtual Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7202,367 +7202,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00442356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation for design optimization of shape memory alloy spring actuators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing locomotor hypothesis in early hominids: 3d odelling and simulation of bipedalisms using anatomical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christofer Kühl</w:t>
+                <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Computations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 106 (S40), pp.73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00442358v1</w:t>
+                <w:t xml:space="preserve">inria-00441138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simulator for Helping in Design of a New Active Catheter Dedicated to Coloscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christofer Kühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Simulation Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00442355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing locomotor hypothesis in early hominids: 3d odelling and simulation of bipedalisms using anatomical data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Marchal</w:t>
+                <w:t xml:space="preserve">Finite element simulation for design optimization of shape memory alloy spring actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christofer Kühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/02644400510619549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00441138v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00442358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coloscopy simulation : toward endoscope improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christofer Kühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7609,51 +7609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamical Training and Design Simulator for Active Catheters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christofer Kühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7691,51 +7691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual endoscopy : from Simulation to Optimization of an Active Endoscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christofer Kühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7873,51 +7873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un sistema de animación con integratión de las leyes mecánicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hégron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7955,51 +7955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and Unification of Animation Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8116,51 +8116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Assessment of the Soldier's Technique for Load-carrying Obstacle Crossing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8198,103 +8198,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of introducing sparse inertial Measurement Units in Computer Vision-Based Motion Capture Systems for Ergonomic Postural Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Ouadoudi Belabzioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Plantard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AHFE 2025 - 16th International Conference on Applied Human Factors and Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Orlando, United States. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8341,51 +8341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic reconstruction of the spine with a regression model for load carriage study among soldiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8436,51 +8436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the use of IMUs to study obstacle crossing kinematics in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8639,103 +8639,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalization of Marker Augmenter Learning Models on a New Motion Database for Inverse Kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Ouadoudi Belabzioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 - 49ème congrès de la société de biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Compiègne, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8760,103 +8760,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Upper-Limb Joint Torques in Static and Dynamic Phases for Lifting Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Ouadoudi Belabzioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DHM 2023 - 8th International Digital Human Modeling Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Antwerpen, Belgium. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8933,51 +8933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8996,208 +8996,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CUSTOM: Une librairie pour l'analyse biomécanique du geste sportif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Open vs closed articular architecture of the forearm for an analysis of muscle recruitment during throwing motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Sciences 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Rennes, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">ISB 2021 - XXVIII Congress of the International Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Stockholm, Sweden. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227475v1</w:t>
+                <w:t xml:space="preserve">hal-03241267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion-based ground reaction forces and moments prediction method in a moving frame: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Demestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9216,480 +9199,497 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISB 2021 - XXVIII Congress of the International Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Stockholm, Sweden. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open vs closed articular architecture of the forearm for an analysis of muscle recruitment during throwing motions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Livet</w:t>
+                <w:t xml:space="preserve">Caractérisation d'un plongeoir à partir d'une méthode de prédiction des actions du plongeur: étude pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Demestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Audoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Rouvier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISB 2021 - XXVIII Congress of the International Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Stockholm, Sweden. pp.1</w:t>
+              <w:t xml:space="preserve">Conférence Sciences 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Bruz, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241267v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'un plongeoir à partir d'une méthode de prédiction des actions du plongeur: étude pilote</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studying the impact of internal and external forces minimization in a motion-based external forces and moments prediction method: application to fencing lunges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Sciences 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Bruz, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">ISB 2021 - XXVIII Congress of the International Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Stockholm, Sweden. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231241v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the impact of internal and external forces minimization in a motion-based external forces and moments prediction method: application to fencing lunges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">CUSTOM: Une librairie pour l'analyse biomécanique du geste sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Demestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISB 2021 - XXVIII Congress of the International Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Stockholm, Sweden. pp.1</w:t>
+              <w:t xml:space="preserve">Conférence Sciences 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Rennes, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238800v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posture Assessment and Subjective Scale Agreement in Picking Tasks with Low Masses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Haj Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfa Haj Mahmoud</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AHFE - 11th Applied Human Factors and Ergonomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9714,51 +9714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimension Reduction of Anthropometric Measurements with Support Vector Machine for Regression: Application to a French Military Personnel Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Kirchhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9766,51 +9766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AHFE - 11th Applied Human Factors and Ergonomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, San Diego, United States. pp.301-308, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9844,90 +9844,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case study with custom : a comparison of normal and altered gait with an ankle brace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESB 2019 - 25th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9946,195 +9946,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary comparison of EOS-derived and geometrically calibrated segment lengths: inter-hip and femur cases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Evaluation of geometrically calibrated segment lengths: preliminary results on inter-hip, femur and shank cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCB 2018 - 8th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland. pp.1-2</w:t>
+              <w:t xml:space="preserve">3DAHM 2018 - XV International Symposium on 3D Analysis of Human Movement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Salford, United Kingdom. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734986v1</w:t>
+                <w:t xml:space="preserve">hal-01746054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of awkward versus natural shoulder configurations on elbow maximal torque based on isokinetic dynamometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Haering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10192,1206 +10192,1206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of geometrically calibrated segment lengths: preliminary results on inter-hip, femur and shank cases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Preliminary comparison of EOS-derived and geometrically calibrated segment lengths: inter-hip and femur cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DAHM 2018 - XV International Symposium on 3D Analysis of Human Movement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Salford, United Kingdom. pp.1-2</w:t>
+              <w:t xml:space="preserve">WCB 2018 - 8th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01746054v1</w:t>
+                <w:t xml:space="preserve">hal-01734986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task Specific Maximal Elbow Torque Model For Ergonomic Evaluation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Model Based Compensation for Low Mass Objects Haptic Manipulation in Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI Congress of the International Society of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of EuroVR conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Laval, France. pp.87-101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-72323-5_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495065v1</w:t>
+                <w:t xml:space="preserve">hal-01626147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Based Compensation for Low Mass Objects Haptic Manipulation in Virtual Environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MusIC MAKES THE MUSCLES WORK TOGETHER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Demore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of EuroVR conference 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVI International Symposium on Computer Simulation in Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Brisbane, Australia. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-72323-5_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01626147v1</w:t>
+                <w:t xml:space="preserve">hal-01502184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Physiological Constraints on a Subject-specific BSIP Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Chauwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVI Congress of the International Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Biomechanics, Jul 2017, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MusIC MAKES THE MUSCLES WORK TOGETHER</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Non-invasive techniques for musculoskeletal model calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Haering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI International Symposium on Computer Simulation in Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Brisbane, Australia. pp.2</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502184v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive techniques for musculoskeletal model calibration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Task Specific Maximal Elbow Torque Model For Ergonomic Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Haering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">XXVI Congress of the International Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524330v1</w:t>
+                <w:t xml:space="preserve">hal-01495065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital and handcrafting processes applied to sound-studies of archaeological bone flutes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainty spreading from kinematics to dynamics in multibody human models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Culturage Heritage, EuroMed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nicosia, Cyprus. pp.184-195</w:t>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391755v1</w:t>
+                <w:t xml:space="preserve">hal-01317865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty spreading from kinematics to dynamics in multibody human models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Preliminary report on the effects of patient positioning and testing modes on elbow isokinetic measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Haering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317865v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary report on the effects of patient positioning and testing modes on elbow isokinetic measurement</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Digital and handcrafting processes applied to sound-studies of archaeological bone flutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Safa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wandrille Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Talma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Culturage Heritage, EuroMed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nicosia, Cyprus. pp.184-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317876v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic synergy in a real and a virtual simulated assembly task</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Simple Method to Calibrate Kinematical Invariants: Application to Overhead Throwing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Triennal Congress of the International Ergonomics Association (IEA2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">33rd International Conference on Biomechanics in Sports (ISBS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174259v1</w:t>
+                <w:t xml:space="preserve">hal-01150814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Control via Muscle Synergies: Application to Throwing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11432,191 +11432,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Method to Calibrate Kinematical Invariants: Application to Overhead Throwing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Muller</w:t>
+                <w:t xml:space="preserve">Kinematic synergy in a real and a virtual simulated assembly task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Samani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Germain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Georges Dumont</w:t>
+                <w:t xml:space="preserve">Pascal Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference on Biomechanics in Sports (ISBS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Poitiers, France</w:t>
+              <w:t xml:space="preserve">19th Triennal Congress of the International Ergonomics Association (IEA2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150814v1</w:t>
+                <w:t xml:space="preserve">hal-01174259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomics and Virtual Reality: VISIONAIR Project examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroVR 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11641,64 +11641,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Virtual Environments for Ergonomics: Embedding the Design Engineer Role in the Loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11736,64 +11736,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing and bridging information in a collaborative virtual environment : application to ergonomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11825,1240 +11825,1240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding the Features of the Users' Physical Environments to Improve the Feeling of Presence in Collaborative Virtual Environments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Chauffaut</w:t>
+                <w:t xml:space="preserve">Efficient Collision Detection for Brittle Fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeïz Glondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara C. Schvartzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Otaduy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CogInfoCom 2012 (3rd IEEE International Conference on Cognitive Infocommunications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Kosice, Slovakia</w:t>
+              <w:t xml:space="preserve">ACM SIGGRAPH/Eurographics Symposium on Computer Animation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745598v1</w:t>
+                <w:t xml:space="preserve">hal-00752371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VISIONAIR: a European Infrastructure about Visualization and Interaction for Research : Opportunities for Transversal Research - Application to Some CogInfocom Issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Noël</w:t>
+                <w:t xml:space="preserve">Infrastructures immersives ouvertes dans le cadre du projet européen Visionair, exemple de la plateforme Immersia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Cognitive Infocommunications (CogInfoCom), 2012 IEEE 3rd International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Kosice, Croatia</w:t>
+              <w:t xml:space="preserve">Les 3e Journées d'Informatique et Archéologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796359v1</w:t>
+                <w:t xml:space="preserve">hal-00740643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Collision Detection for Brittle Fracture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maud Marchal</w:t>
+                <w:t xml:space="preserve">Designing and Evaluating a Workstation in Real and Virtual environment: from Digital Mock-up to Realization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel A. Otaduy</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Samani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Badawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGGRAPH/Eurographics Symposium on Computer Animation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">3rd IEEE International Conference on Cognitive Infocommunications (CogInfoCom 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Kosice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752371v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrastructures immersives ouvertes dans le cadre du projet européen Visionair, exemple de la plateforme Immersia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+                <w:t xml:space="preserve">VISIONAIR: a European Infrastructure about Visualization and Interaction for Research : Opportunities for Transversal Research - Application to Some CogInfocom Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 3e Journées d'Informatique et Archéologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, France</w:t>
+              <w:t xml:space="preserve">Conference on Cognitive Infocommunications (CogInfoCom), 2012 IEEE 3rd International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Kosice, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00740643v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and Evaluating a Workstation in Real and Virtual environment: from Digital Mock-up to Realization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cutting force and EMG recording for ergonomics assessment of meat cutting tasks : influence of the workbench height and the cutting direction on muscle activation levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark de Zee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Samani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Madeleine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwan Badawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE International Conference on Cognitive Infocommunications (CogInfoCom 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Kosice, Slovakia</w:t>
+              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference On Engineering Systems Design And Analysis (ESDA2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762798v1</w:t>
+                <w:t xml:space="preserve">hal-00762797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting force and EMG recording for ergonomics assessment of meat cutting tasks : influence of the workbench height and the cutting direction on muscle activation levels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Afshin Samani</w:t>
+                <w:t xml:space="preserve">Embedding the Features of the Users' Physical Environments to Improve the Feeling of Presence in Collaborative Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference On Engineering Systems Design And Analysis (ESDA2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">CogInfoCom 2012 (3rd IEEE International Conference on Cognitive Infocommunications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Kosice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762797v1</w:t>
+                <w:t xml:space="preserve">hal-00745598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meat Cutting Tasks Analysis using 3D Instrumented Knife and Motion Capture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Afshin Samani</w:t>
+                <w:t xml:space="preserve">Interactive Two-Stage Rendering Technique of Deformable Part Through Haptic Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoguang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Nordic-Baltic Conference on Biomedical Engineering and Medical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASME 2011 World Conference on Innovative Virtual Reality (WINVR 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Jun 2011, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640202v1</w:t>
+                <w:t xml:space="preserve">hal-00640565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trend Validation of a Musculoskeletal Model with a Workstation Design Parameter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Afshin Samani</w:t>
+                <w:t xml:space="preserve">Simulation physique de fracture d'objets fragiles en temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeïz Glondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISB Technical Group on Computer Simulation Symposium 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of biomechanics, Jun 2011, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Journées de l'association française d'informatique graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIG, Oct 2011, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640206v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Cocontraction Ratio to Predict Antagonistic Behavior During Elbow Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Biomechanics 2011 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Two-Stage Rendering Technique of Deformable Part Through Haptic Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhaoguang Wang</w:t>
+                <w:t xml:space="preserve">Meat Cutting Tasks Analysis using 3D Instrumented Knife and Motion Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark de Zee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Samani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2011 World Conference on Innovative Virtual Reality (WINVR 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th Nordic-Baltic Conference on Biomedical Engineering and Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Aalborg, Denmark. pp.144-147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21683-1_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640565v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation physique de fracture d'objets fragiles en temps réel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Marchal</w:t>
+                <w:t xml:space="preserve">Trend Validation of a Musculoskeletal Model with a Workstation Design Parameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark de Zee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Samani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'association française d'informatique graphique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIG, Oct 2011, Biarritz, France</w:t>
+              <w:t xml:space="preserve">ISB Technical Group on Computer Simulation Symposium 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of biomechanics, Jun 2011, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644251v1</w:t>
+                <w:t xml:space="preserve">hal-00640206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precomputed Shape Database for Real-Time Physically-Based Simulation</w:t>
               </w:r>
@@ -13152,51 +13152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Conceptual Framework to Support Natural Interaction for Virtual Assembly Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judy Vance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13228,527 +13228,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Haptic Rendering of Frictionnal Contacts between many Rigid Bodies : Principle of the Haptic Sub-World</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Marchal</w:t>
+                <w:t xml:space="preserve">Haptic Assembly Of CAD Models Using Virtual Constraint Guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Tching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'association française de réalité virtuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFRV, Dec 2010, lyon, France</w:t>
+              <w:t xml:space="preserve">ASME 2010 World Conference on Innovative Virtual Reality (WINVR2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, May 2010, Ames, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644248v1</w:t>
+                <w:t xml:space="preserve">inria-00535801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Coupling Scheme for Haptic Rendering of Rigid Bodies Interactions based on a Haptic Sub-World using a Contact Graph</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Marchal</w:t>
+                <w:t xml:space="preserve">Functional Anatomy of the Arm for Muscle Forces Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroHaptics 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Valencia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00535809v1</w:t>
+                <w:t xml:space="preserve">inria-00535797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Anatomy of the Arm for Muscle Forces Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+                <w:t xml:space="preserve">Real Time Interaction with Deformable Industrial CAD Model through Haptic Interface in VR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoguang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">IDMME - Virtual Concept 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00535797v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00535799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Interaction with Deformable Industrial CAD Model through Haptic Interface in VR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhaoguang Wang</w:t>
+                <w:t xml:space="preserve">Accurate Haptic Rendering of Frictionnal Contacts between many Rigid Bodies : Principle of the Haptic Sub-World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeïz Glondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME - Virtual Concept 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées de l'association française de réalité virtuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRV, Dec 2010, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00535799v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Assembly Of CAD Models Using Virtual Constraint Guidance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Tching</w:t>
+                <w:t xml:space="preserve">A New Coupling Scheme for Haptic Rendering of Rigid Bodies Interactions based on a Haptic Sub-World using a Contact Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeïz Glondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2010 World Conference on Innovative Virtual Reality (WINVR2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroHaptics 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14064-8_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00535801v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00535809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolating Muscle Forces in an Inverse Dynamics Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13875,678 +13875,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00535803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation Computation of CAD Models for Haptic Manipulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhaoguang Wang</w:t>
+                <w:t xml:space="preserve">A Sub-world Coupling Scheme for Haptic Rendering of Physically-based Rigid Bodies Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeïz Glondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFRV 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">Sixth Eurographics Workshop in Virtual Reality, Interactions and Physical Simulations (VRIPHYS09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Karlsruhe, Germany. pp.67-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779891v1</w:t>
+                <w:t xml:space="preserve">inria-00456286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Analysis of the Arm Based on Functional Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+                <w:t xml:space="preserve">Deformation Computation of CAD Models for Haptic Manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoguang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Physiological Human Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AFRV 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00456284v1</w:t>
+                <w:t xml:space="preserve">hal-00779891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sub-world Coupling Scheme for Haptic Rendering of Physically-based Rigid Bodies Simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Marchal</w:t>
+                <w:t xml:space="preserve">Motion Analysis of the Arm Based on Functional Anatomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Eurographics Workshop in Virtual Reality, Interactions and Physical Simulations (VRIPHYS09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3D Physiological Human Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Miralab-University of Geneva, Nov 2009, Zermatt, Switzerland. pp.137-149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-10470-1_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00456286v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00456284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From motion capture to muscle forces in human elbow aiming at improving ergonomics of working stations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+                <w:t xml:space="preserve">Haptic simulations based on non-smooth dynamics for rigid-bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Tching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Concept 2008 &amp; IDMME 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Beijin, China. 8 p</w:t>
+              <w:t xml:space="preserve">VRST08 - Virtual Reality Software and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Bordeaux, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00444134v1</w:t>
+                <w:t xml:space="preserve">inria-00444140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic simulations based on non-smooth dynamics for rigid-bodies</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interactive animation of virtual characters: application to virtual kung-fu fighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qilei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weidong Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kulpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRST08 - Virtual Reality Software and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Bordeaux, France. 4 p</w:t>
+              <w:t xml:space="preserve">IEEE Cyberworlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00444140v1</w:t>
+                <w:t xml:space="preserve">inria-00441145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive animation of virtual characters: application to virtual kung-fu fighting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactive simulation based on non-smooth contact dynamics : Application to haptic rigid-body simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Tching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Cyberworlds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">virtual Concept 2008 &amp; IDMME 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, beijin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00441145v1</w:t>
+                <w:t xml:space="preserve">inria-00444138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive simulation based on non-smooth contact dynamics : Application to haptic rigid-body simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Tching</w:t>
+                <w:t xml:space="preserve">From motion capture to muscle forces in human elbow aiming at improving ergonomics of working stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">virtual Concept 2008 &amp; IDMME 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, beijin, China</w:t>
+              <w:t xml:space="preserve">Virtual Concept 2008 &amp; IDMME 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Beijin, China. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00444138v1</w:t>
+                <w:t xml:space="preserve">inria-00444134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Resolution Analysis of huge volumetric meshes in virtual reality</w:t>
               </w:r>
@@ -14614,51 +14614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validating retargeted and interpolated locomotions by dynamics-based analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14940,64 +14940,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VES:Virtual Reality based on interactive mechanical simulation for design improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoguang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME-ACIER (Advances In Computers And Information In Engineering Research)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 1, ASME, pp.24, 2014, ASME-ACIER, 9780791860328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15117,51 +15117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simulator for Helping in Design of a New Active Catheter Dedicated to Coloscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christofer Kühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15340,51 +15340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic animation control of physical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hégron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15588,51 +15588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04738214v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Restrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bideau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cassirame" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14565" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Ouadoudi Belabzioui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plantard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04256186v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140093v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schuster" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tomezzoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Demestre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03794174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rouvier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Livet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lombart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.07.143" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03279707v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051870" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03788858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697267v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753299v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155628" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03691680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois May" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054835" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03276057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328548v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Haj Mahmoud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03273616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03275400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Audoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03093454v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hilt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meunier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2021.3052658" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02268958v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert-Lachaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Plamondon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2019.102935" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815323" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02109407v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2913308" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02870877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812850" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546021v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2019.1705798" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02074561v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Haering" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043447" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sorel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02162221v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988715v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00927" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01710990v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2018.1429596" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Cruz Ruiz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3050917" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533833v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382881" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527325v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert P H Shum" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2017.05.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462185v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377058v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1743" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317881v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pronost" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12863" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-016-0231-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133032v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Samani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Madeleine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116211" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174114v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070581" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530481v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qilei Li" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Geng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Germain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069599" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174120v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Germain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069600" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003383v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauffaut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908402v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuong Huyen Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-013-0134-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931658" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874560v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loe&#239;z Glondu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara C. Schvartzman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Otaduy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.98" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905981v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Badawi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.252" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869336v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kneschke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Vance" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AA-03-2013-017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908149v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-013-0138-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Zee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2013.08.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752381v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Muguercia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Bosch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Rushmeier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03151.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752372v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.121" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644745v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kopecki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe W&#246;ssner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mavrikios" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Rentzos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weidig" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642717v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoguang Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-011-0136-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535792v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2010.504082" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535804v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tching" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0091-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442378v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431435v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442353v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0078-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442380v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442354v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-007-0120-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DD98MTWW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442356v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-005-0350-y" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L82T42NN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442358v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christofer K&#252;hl" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400510619549" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-9QHBVRQP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442355v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441138v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442357v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840500289814" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442359v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442361v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2002015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442362v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1995.10511160" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442382v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442363v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01901478" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4CD4DV50-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05008537v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05042784v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1006571" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727192v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826694v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872717v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727199v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140086v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281736v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227475v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delhaye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03241254v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03241267v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231241v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03238800v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495299v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495297v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kirchhofer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51064-0_38" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02088913v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734986v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763203v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01746054v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01495065v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626147v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72323-5_6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01494298v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Chauwin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502184v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Demore" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524330v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391755v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Safa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Talma" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317865v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317876v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174259v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205162v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822013.2822022" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150814v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081716v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974020v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908049v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745598v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796359v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752371v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740643v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762798v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762797v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640202v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21683-1_36" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SLH4D7Q5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640206v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640207v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640565v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644251v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640578v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Legouis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640562v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644248v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535809v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14064-8_8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LT4NF3FJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535797v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535799v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535801v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535796v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535803v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779891v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456284v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10470-1_12" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-568JLJDK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456286v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444134v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444140v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441145v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444138v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456287v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Souffez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456288v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1174429.1174439" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507259v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424054v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094547v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442373v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-287-48370-7" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442375v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075155v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gascuel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verroust" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075388v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04738214v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Restrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bideau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cassirame" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14565" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04256186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064034" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808920v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Ouadoudi Belabzioui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plantard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140093v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schuster" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tomezzoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Demestre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03788858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697267v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Livet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rouvier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753299v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155628" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03691680v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois May" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054835" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03794174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lombart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.07.143" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03279707v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051870" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Haj Mahmoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03273616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03276057v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03275400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Audoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03093454v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hilt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meunier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2021.3052658" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871305v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815323" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02268958v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert-Lachaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Plamondon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2019.102935" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02870877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812850" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02109407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2913308" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02074561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Haering" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043447" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142288v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sorel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02162221v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988715v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00927" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546021v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2019.1705798" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01710990v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2018.1429596" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Cruz Ruiz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3050917" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527325v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert P H Shum" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2017.05.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533833v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382881" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462185v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pronost" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12863" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-016-0231-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377058v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1743" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qilei Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Geng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174114v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070581" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174136v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Germain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069599" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174120v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Germain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069600" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133032v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Samani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Madeleine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116211" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060284v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931658" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908402v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuong Huyen Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauffaut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-013-0134-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003383v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874560v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loe&#239;z Glondu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara C. Schvartzman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Otaduy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.98" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908149v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Badawi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-013-0138-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905981v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.252" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869336v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kneschke" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Vance" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AA-03-2013-017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Zee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2013.08.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752372v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.121" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Muguercia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Bosch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Rushmeier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03151.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642717v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoguang Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-011-0136-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644745v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kopecki" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe W&#246;ssner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mavrikios" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Rentzos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weidig" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535804v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tching" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0091-7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535792v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2010.504082" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442378v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431435v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442353v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0078-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442380v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442354v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-007-0120-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DD98MTWW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442356v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-005-0350-y" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L82T42NN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441138v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442355v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christofer K&#252;hl" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442358v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400510619549" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-9QHBVRQP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442357v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840500289814" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442359v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442361v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2002015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442362v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1995.10511160" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442382v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442363v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01901478" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4CD4DV50-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05008537v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05042784v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1006571" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727192v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826694v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872717v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727199v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140086v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281736v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03241267v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03241254v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231241v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03238800v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227475v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delhaye" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495299v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495297v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kirchhofer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51064-0_38" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02088913v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01746054v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763203v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734986v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626147v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72323-5_6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502184v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Demore" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01494298v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Chauwin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524330v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01495065v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317865v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317876v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391755v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Safa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Talma" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150814v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205162v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822013.2822022" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174259v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081716v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974020v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908049v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752371v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740643v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762798v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796359v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762797v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745598v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640565v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644251v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640207v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640202v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21683-1_36" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SLH4D7Q5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640206v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640578v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Legouis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640562v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535801v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535797v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535799v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644248v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535809v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14064-8_8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LT4NF3FJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535796v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535803v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456286v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779891v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456284v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10470-1_12" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-568JLJDK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444140v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441145v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444138v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444134v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456287v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Souffez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456288v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1174429.1174439" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507259v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424054v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094547v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442373v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-287-48370-7" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442375v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075155v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gascuel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verroust" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075388v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>