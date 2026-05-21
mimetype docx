--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1678,377 +1678,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neural networks approach to determine factors associated with self-reported discomfort in picking tasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olfa Haj Mahmoud</w:t>
+                <w:t xml:space="preserve">Expected scapula orientation error regarding scapula-locator uncertainty while studying wheelchair locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Factors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-24</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328548v1</w:t>
+                <w:t xml:space="preserve">hal-03276057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foot contact detection through pressure insoles for the estimation of external forces and moments: application to running and walking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Muller</w:t>
+                <w:t xml:space="preserve">A neural networks approach to determine factors associated with self-reported discomfort in picking tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Haj Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (Sup1), pp.1-2</w:t>
+              <w:t xml:space="preserve">Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273616v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expected scapula orientation error regarding scapula-locator uncertainty while studying wheelchair locomotion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sauret</w:t>
+                <w:t xml:space="preserve">Foot contact detection through pressure insoles for the estimation of external forces and moments: application to running and walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1-2</w:t>
+              <w:t xml:space="preserve">, 2021, 24 (Sup1), pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276057v1</w:t>
+                <w:t xml:space="preserve">hal-03273616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using motion-based estimated action of the diver to characterize diving board dynamics: a pilot study</w:t>
               </w:r>
@@ -3642,265 +3642,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse dynamics based on occlusion-resistant Kinect data: Is it usable for ergonomics?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Muller</w:t>
+                <w:t xml:space="preserve">Which mathematical model best fit the maximal isometric torque-angle relationship of the elbow?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Haering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ergon.2017.05.010⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (supp. 1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527325v1</w:t>
+                <w:t xml:space="preserve">hal-01533833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which mathematical model best fit the maximal isometric torque-angle relationship of the elbow?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Haering</w:t>
+                <w:t xml:space="preserve">Inverse dynamics based on occlusion-resistant Kinect data: Is it usable for ergonomics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert P H Shum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20 (supp. 1), pp.2. </w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61, pp.71-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ergon.2017.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533833v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty propagation in multibody human model dynamics</w:t>
               </w:r>
@@ -4339,269 +4339,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology independent motion retrieval and control</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying representative muscle synergies in overhead football throws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530481v1</w:t>
+                <w:t xml:space="preserve">hal-01174114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying representative muscle synergies in overhead football throws</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morphology independent motion retrieval and control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qilei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weidong Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kulpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 08 (4), pp.57-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174114v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with Modularity of Multibody Models</w:t>
               </w:r>
@@ -4932,386 +4932,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bio-inspired limb controller for avatar animation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+                <w:t xml:space="preserve">Immersia, an open immersive infrastructure: doing archaeology in virtual reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060284v1</w:t>
+                <w:t xml:space="preserve">hal-01003383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Awareness for 3D Virtual Collaboration by Embedding the Features of Users' Physical Environments and by Augmenting Interaction Tools with Cognitive Feedback Cues</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Chauffaut</w:t>
+                <w:t xml:space="preserve">A bio-inspired limb controller for avatar animation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (2), pp.187-197. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (Supplement 1), pp.174-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12193-013-0134-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908402v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersia, an open immersive infrastructure: doing archaeology in virtual reality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Awareness for 3D Virtual Collaboration by Embedding the Features of Users' Physical Environments and by Augmenting Interaction Tools with Cognitive Feedback Cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+                <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+                <w:t xml:space="preserve">Cédric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.187-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12193-013-0134-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003383v1</w:t>
+                <w:t xml:space="preserve">hal-00908402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Collision Detection for Fracturing Rigid Bodies</w:t>
               </w:r>
@@ -5421,287 +5421,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and Evaluating a Workstation in Real and Virtual Environment: Toward Virtual Reality Based Ergonomic Design Sessions</w:t>
+                <w:t xml:space="preserve">Assessing the Ability of a VR-based Assembly Task Simulation to Evaluate Physical Risk Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Samani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marwan Badawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.1-10. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12193-013-0138-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2013.252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908149v1</w:t>
+                <w:t xml:space="preserve">hal-00905981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Ability of a VR-based Assembly Task Simulation to Evaluate Physical Risk Factors</w:t>
+                <w:t xml:space="preserve">Designing and Evaluating a Workstation in Real and Virtual Environment: Toward Virtual Reality Based Ergonomic Design Sessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshin Samani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Badawi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, </w:t>
+              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2013.252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12193-013-0138-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905981v1</w:t>
+                <w:t xml:space="preserve">hal-00908149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive assembly simulation with haptic feedback</w:t>
               </w:r>
@@ -6609,51 +6609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Tching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6717,77 +6717,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qilei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weidong Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
@@ -7327,212 +7327,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00441138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simulator for Helping in Design of a New Active Catheter Dedicated to Coloscopy</w:t>
+                <w:t xml:space="preserve">Finite element simulation for design optimization of shape memory alloy spring actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christofer Kühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Simulation Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/02644400510619549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00442355v1</w:t>
+                <w:t xml:space="preserve">inria-00442358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation for design optimization of shape memory alloy spring actuators</w:t>
+                <w:t xml:space="preserve">A Simulator for Helping in Design of a New Active Catheter Dedicated to Coloscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christofer Kühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Computations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Simulation Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inria-00442358v1</w:t>
+                <w:t xml:space="preserve">inria-00442355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coloscopy simulation : toward endoscope improvement</w:t>
               </w:r>
@@ -7873,51 +7873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un sistema de animación con integratión de las leyes mecánicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hégron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7955,51 +7955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and Unification of Animation Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8996,260 +8996,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open vs closed articular architecture of the forearm for an analysis of muscle recruitment during throwing motions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Motion-based ground reaction forces and moments prediction method in a moving frame: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Demestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISB 2021 - XXVIII Congress of the International Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Stockholm, Sweden. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241267v1</w:t>
+                <w:t xml:space="preserve">hal-03241254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion-based ground reaction forces and moments prediction method in a moving frame: a pilot study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Open vs closed articular architecture of the forearm for an analysis of muscle recruitment during throwing motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISB 2021 - XXVIII Congress of the International Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Stockholm, Sweden. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241254v1</w:t>
+                <w:t xml:space="preserve">hal-03241267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'un plongeoir à partir d'une méthode de prédiction des actions du plongeur: étude pilote</w:t>
               </w:r>
@@ -9593,90 +9593,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posture Assessment and Subjective Scale Agreement in Picking Tasks with Low Masses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Haj Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11114,51 +11114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Safa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wandrille Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11315,252 +11315,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Control via Muscle Synergies: Application to Throwing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
+                <w:t xml:space="preserve">Kinematic synergy in a real and a virtual simulated assembly task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Samani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIG'15 Motion in Games</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th Triennal Congress of the International Ergonomics Association (IEA2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Melbourne, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205162v1</w:t>
+                <w:t xml:space="preserve">hal-01174259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic synergy in a real and a virtual simulated assembly task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afshin Samani</w:t>
+                <w:t xml:space="preserve">Motion Control via Muscle Synergies: Application to Throwing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Triennal Congress of the International Ergonomics Association (IEA2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIG'15 Motion in Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2822013.2822022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174259v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomics and Virtual Reality: VISIONAIR Project examples</w:t>
               </w:r>
@@ -11825,390 +11825,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Collision Detection for Brittle Fracture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maud Marchal</w:t>
+                <w:t xml:space="preserve">Designing and Evaluating a Workstation in Real and Virtual environment: from Digital Mock-up to Realization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel A. Otaduy</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Samani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Badawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGGRAPH/Eurographics Symposium on Computer Animation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">3rd IEEE International Conference on Cognitive Infocommunications (CogInfoCom 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Kosice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752371v1</w:t>
+                <w:t xml:space="preserve">hal-00762798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrastructures immersives ouvertes dans le cadre du projet européen Visionair, exemple de la plateforme Immersia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+                <w:t xml:space="preserve">Efficient Collision Detection for Brittle Fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeïz Glondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara C. Schvartzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Otaduy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 3e Journées d'Informatique et Archéologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, France</w:t>
+              <w:t xml:space="preserve">ACM SIGGRAPH/Eurographics Symposium on Computer Animation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00740643v1</w:t>
+                <w:t xml:space="preserve">hal-00752371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and Evaluating a Workstation in Real and Virtual environment: from Digital Mock-up to Realization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+                <w:t xml:space="preserve">Infrastructures immersives ouvertes dans le cadre du projet européen Visionair, exemple de la plateforme Immersia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marwan Badawi</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE International Conference on Cognitive Infocommunications (CogInfoCom 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Kosice, Slovakia</w:t>
+              <w:t xml:space="preserve">Les 3e Journées d'Informatique et Archéologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762798v1</w:t>
+                <w:t xml:space="preserve">hal-00740643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VISIONAIR: a European Infrastructure about Visualization and Interaction for Research : Opportunities for Transversal Research - Application to Some CogInfocom Issues</w:t>
               </w:r>
@@ -12410,77 +12410,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedding the Features of the Users' Physical Environments to Improve the Feeling of Presence in Collaborative Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12516,310 +12516,370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Two-Stage Rendering Technique of Deformable Part Through Haptic Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhaoguang Wang</w:t>
+                <w:t xml:space="preserve">Meat Cutting Tasks Analysis using 3D Instrumented Knife and Motion Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark de Zee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Samani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2011 World Conference on Innovative Virtual Reality (WINVR 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th Nordic-Baltic Conference on Biomedical Engineering and Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Aalborg, Denmark. pp.144-147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21683-1_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640565v1</w:t>
+                <w:t xml:space="preserve">hal-00640202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation physique de fracture d'objets fragiles en temps réel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Marchal</w:t>
+                <w:t xml:space="preserve">Interactive Two-Stage Rendering Technique of Deformable Part Through Haptic Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoguang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'association française d'informatique graphique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIG, Oct 2011, Biarritz, France</w:t>
+              <w:t xml:space="preserve">ASME 2011 World Conference on Innovative Virtual Reality (WINVR 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Jun 2011, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644251v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Cocontraction Ratio to Predict Antagonistic Behavior During Elbow Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+                <w:t xml:space="preserve">Simulation physique de fracture d'objets fragiles en temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeïz Glondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Biomechanics 2011 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Journées de l'association française d'informatique graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIG, Oct 2011, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640207v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meat Cutting Tasks Analysis using 3D Instrumented Knife and Motion Capture</w:t>
+                <w:t xml:space="preserve">Trend Validation of a Musculoskeletal Model with a Workstation Design Parameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark de Zee</w:t>
@@ -12850,215 +12910,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Nordic-Baltic Conference on Biomedical Engineering and Medical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISB Technical Group on Computer Simulation Symposium 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of biomechanics, Jun 2011, Leuven, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00640202v1</w:t>
+                <w:t xml:space="preserve">hal-00640206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trend Validation of a Musculoskeletal Model with a Workstation Design Parameter</w:t>
+                <w:t xml:space="preserve">Using a Cocontraction Ratio to Predict Antagonistic Behavior During Elbow Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISB Technical Group on Computer Simulation Symposium 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of biomechanics, Jun 2011, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">International Society of Biomechanics 2011 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640206v1</w:t>
+                <w:t xml:space="preserve">hal-00640207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precomputed Shape Database for Real-Time Physically-Based Simulation</w:t>
               </w:r>
@@ -13228,497 +13228,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Assembly Of CAD Models Using Virtual Constraint Guidance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Tching</w:t>
+                <w:t xml:space="preserve">Accurate Haptic Rendering of Frictionnal Contacts between many Rigid Bodies : Principle of the Haptic Sub-World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeïz Glondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2010 World Conference on Innovative Virtual Reality (WINVR2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASME, May 2010, Ames, United States</w:t>
+              <w:t xml:space="preserve">Journées de l'association française de réalité virtuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRV, Dec 2010, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00535801v1</w:t>
+                <w:t xml:space="preserve">hal-00644248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Anatomy of the Arm for Muscle Forces Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+                <w:t xml:space="preserve">Haptic Assembly Of CAD Models Using Virtual Constraint Guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Tching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">ASME 2010 World Conference on Innovative Virtual Reality (WINVR2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, May 2010, Ames, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00535797v1</w:t>
+                <w:t xml:space="preserve">inria-00535801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Interaction with Deformable Industrial CAD Model through Haptic Interface in VR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhaoguang Wang</w:t>
+                <w:t xml:space="preserve">A New Coupling Scheme for Haptic Rendering of Rigid Bodies Interactions based on a Haptic Sub-World using a Contact Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeïz Glondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME - Virtual Concept 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroHaptics 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14064-8_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00535799v1</w:t>
+                <w:t xml:space="preserve">inria-00535809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Haptic Rendering of Frictionnal Contacts between many Rigid Bodies : Principle of the Haptic Sub-World</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Marchal</w:t>
+                <w:t xml:space="preserve">Functional Anatomy of the Arm for Muscle Forces Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'association française de réalité virtuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFRV, Dec 2010, lyon, France</w:t>
+              <w:t xml:space="preserve">Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644248v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00535797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Coupling Scheme for Haptic Rendering of Rigid Bodies Interactions based on a Haptic Sub-World using a Contact Graph</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Marchal</w:t>
+                <w:t xml:space="preserve">Real Time Interaction with Deformable Industrial CAD Model through Haptic Interface in VR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoguang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroHaptics 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IDMME - Virtual Concept 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inria-00535809v1</w:t>
+                <w:t xml:space="preserve">inria-00535799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolating Muscle Forces in an Inverse Dynamics Approach</w:t>
               </w:r>
@@ -13875,307 +13875,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00535803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sub-world Coupling Scheme for Haptic Rendering of Physically-based Rigid Bodies Simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Marchal</w:t>
+                <w:t xml:space="preserve">Deformation Computation of CAD Models for Haptic Manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoguang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Eurographics Workshop in Virtual Reality, Interactions and Physical Simulations (VRIPHYS09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Karlsruhe, Germany. pp.67-76</w:t>
+              <w:t xml:space="preserve">AFRV 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00456286v1</w:t>
+                <w:t xml:space="preserve">hal-00779891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation Computation of CAD Models for Haptic Manipulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhaoguang Wang</w:t>
+                <w:t xml:space="preserve">Motion Analysis of the Arm Based on Functional Anatomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFRV 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3D Physiological Human Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Miralab-University of Geneva, Nov 2009, Zermatt, Switzerland. pp.137-149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-10470-1_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779891v1</w:t>
+                <w:t xml:space="preserve">inria-00456284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Analysis of the Arm Based on Functional Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+                <w:t xml:space="preserve">A Sub-world Coupling Scheme for Haptic Rendering of Physically-based Rigid Bodies Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeïz Glondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Physiological Human Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sixth Eurographics Workshop in Virtual Reality, Interactions and Physical Simulations (VRIPHYS09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Karlsruhe, Germany. pp.67-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inria-00456284v1</w:t>
+                <w:t xml:space="preserve">inria-00456286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic simulations based on non-smooth dynamics for rigid-bodies</w:t>
               </w:r>
@@ -14269,77 +14269,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qilei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weidong Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Cyberworlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Hangzhou, China</w:t>
@@ -15340,51 +15340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic animation control of physical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hégron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15588,51 +15588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04738214v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Restrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bideau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cassirame" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14565" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04256186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064034" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808920v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Ouadoudi Belabzioui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plantard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140093v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schuster" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tomezzoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Demestre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03788858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697267v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Livet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rouvier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753299v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155628" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03691680v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois May" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054835" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03794174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lombart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.07.143" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03279707v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051870" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Haj Mahmoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03273616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03276057v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03275400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Audoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03093454v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hilt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meunier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2021.3052658" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871305v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815323" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02268958v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert-Lachaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Plamondon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2019.102935" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02870877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812850" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02109407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2913308" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02074561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Haering" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043447" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142288v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sorel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02162221v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988715v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00927" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546021v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2019.1705798" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01710990v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2018.1429596" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Cruz Ruiz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3050917" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527325v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert P H Shum" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2017.05.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533833v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382881" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462185v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pronost" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12863" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-016-0231-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377058v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1743" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qilei Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Geng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174114v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070581" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174136v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Germain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069599" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174120v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Germain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069600" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133032v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Samani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Madeleine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116211" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060284v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931658" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908402v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuong Huyen Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauffaut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-013-0134-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003383v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874560v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loe&#239;z Glondu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara C. Schvartzman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Otaduy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.98" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908149v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Badawi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-013-0138-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905981v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.252" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869336v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kneschke" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Vance" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AA-03-2013-017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Zee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2013.08.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752372v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.121" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Muguercia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Bosch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Rushmeier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03151.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642717v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoguang Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-011-0136-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644745v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kopecki" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe W&#246;ssner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mavrikios" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Rentzos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weidig" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535804v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tching" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0091-7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535792v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2010.504082" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442378v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431435v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442353v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0078-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442380v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442354v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-007-0120-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DD98MTWW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442356v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-005-0350-y" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L82T42NN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441138v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442355v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christofer K&#252;hl" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442358v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400510619549" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-9QHBVRQP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442357v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840500289814" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442359v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442361v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2002015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442362v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1995.10511160" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442382v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442363v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01901478" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4CD4DV50-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05008537v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05042784v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1006571" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727192v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826694v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872717v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727199v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140086v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281736v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03241267v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03241254v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231241v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03238800v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227475v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delhaye" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495299v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495297v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kirchhofer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51064-0_38" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02088913v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01746054v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763203v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734986v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626147v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72323-5_6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502184v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Demore" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01494298v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Chauwin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524330v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01495065v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317865v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317876v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391755v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Safa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Talma" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150814v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205162v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822013.2822022" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174259v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081716v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974020v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908049v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752371v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740643v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762798v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796359v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762797v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745598v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640565v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644251v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640207v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640202v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21683-1_36" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SLH4D7Q5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640206v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640578v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Legouis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640562v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535801v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535797v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535799v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644248v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535809v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14064-8_8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LT4NF3FJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535796v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535803v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456286v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779891v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456284v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10470-1_12" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-568JLJDK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444140v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441145v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444138v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444134v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456287v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Souffez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456288v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1174429.1174439" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507259v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424054v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094547v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442373v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-287-48370-7" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442375v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075155v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gascuel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verroust" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075388v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04738214v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Restrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bideau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cassirame" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14565" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04256186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064034" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808920v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Ouadoudi Belabzioui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plantard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140093v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schuster" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tomezzoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Demestre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03788858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697267v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Livet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rouvier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753299v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155628" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03691680v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois May" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054835" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03794174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lombart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.07.143" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03279707v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051870" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03276057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328548v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Haj Mahmoud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03273616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03275400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Audoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03093454v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hilt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meunier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2021.3052658" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871305v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815323" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02268958v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert-Lachaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Plamondon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2019.102935" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02870877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812850" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02109407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2913308" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02074561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Haering" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043447" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142288v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sorel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02162221v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988715v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00927" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546021v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2019.1705798" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01710990v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2018.1429596" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Cruz Ruiz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3050917" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533833v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382881" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527325v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert P H Shum" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2017.05.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462185v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pronost" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12863" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-016-0231-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377058v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1743" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070581" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530481v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qilei Li" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Geng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174136v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Germain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069599" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174120v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Germain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069600" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133032v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Samani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Madeleine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116211" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003383v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauffaut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060284v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931658" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908402v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuong Huyen Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-013-0134-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874560v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loe&#239;z Glondu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara C. Schvartzman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Otaduy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.98" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905981v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Badawi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.252" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908149v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-013-0138-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869336v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kneschke" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Vance" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AA-03-2013-017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Zee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2013.08.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752372v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2012.121" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Muguercia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Bosch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Rushmeier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03151.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642717v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoguang Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-011-0136-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644745v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kopecki" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe W&#246;ssner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mavrikios" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Rentzos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weidig" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535804v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tching" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0091-7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535792v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2010.504082" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442378v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431435v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442353v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0078-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442380v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442354v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-007-0120-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DD98MTWW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442356v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-005-0350-y" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L82T42NN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441138v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442358v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christofer K&#252;hl" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400510619549" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-9QHBVRQP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442355v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442357v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840500289814" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442359v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442361v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2002015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442362v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1995.10511160" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442382v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442363v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01901478" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4CD4DV50-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05008537v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05042784v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1006571" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727192v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826694v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872717v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727199v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140086v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281736v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03241254v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03241267v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231241v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03238800v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227475v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delhaye" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495299v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495297v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kirchhofer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51064-0_38" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02088913v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01746054v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763203v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734986v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626147v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72323-5_6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502184v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Demore" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01494298v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Chauwin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524330v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01495065v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317865v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317876v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391755v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Safa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Talma" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150814v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174259v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205162v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822013.2822022" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081716v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974020v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908049v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762798v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752371v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740643v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796359v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762797v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745598v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640202v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21683-1_36" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SLH4D7Q5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640565v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644251v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640206v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640207v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640578v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Legouis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640562v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644248v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535801v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535809v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14064-8_8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LT4NF3FJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535797v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535799v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535796v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535803v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779891v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456284v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10470-1_12" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-568JLJDK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456286v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444140v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441145v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444138v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444134v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456287v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Souffez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456288v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1174429.1174439" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507259v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424054v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094547v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442373v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-287-48370-7" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442375v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075155v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Gascuel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verroust" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075388v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>