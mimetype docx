--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -947,50 +947,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Échanges entre metteur en scène et artiste numérique à propos de la direction d'« acteur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gagneré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La direction d'acteurs peut-elle s'apprendre ?,J.-F. Dusigne (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Solitaires intempestifs, pp.360-374, 2015, 978-2-84681-451-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traversées des frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1003,139 +1085,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hakim Hachour; Nasreddine Bouhai; Imad Saleh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières numériques et artéfacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2015, 978-2-343-07623-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025004v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02523764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Royaume des Ombres », expérience de télélecture</w:t>
               </w:r>
@@ -1423,300 +1423,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Wizard Without Shadow : Staging and Evolution of a Performance Involving Motion Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Ternova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gagneré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Art, Culture, Design, and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/IJACDT.314784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spectacular and interactive avatar staging: two research-creation strategies involving real-time pre-visualization tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hybrid.2944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mises en scène spectaculaires et interactives de l’avatar. Deux approches en recherche-création utilisant des technologies de prévisualisation en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hybrid.2913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959057v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03959051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace virtuel interconnecté et Théâtre (2). Influences sur le jeu scénique.</w:t>
               </w:r>
@@ -2247,212 +2247,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">AKN_Regie : une passerelle entre arts numériques et spectacle vivant [slides]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gagneré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières Numériques - 5ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imad Saleh, Jun 2023, Hammamet, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en scène de l'ombre numérique dans un castelet d'ombravatar [slides]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gagneré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ombre et récit. Quand la narration visuelle se pare de sombre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Lyon (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">AKN_Regie: bridging digital and performing arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Ternova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KUI '23: Culture and Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lisbon, Portugal. pp.1-11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3623462.3624636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Shadow: Coevolution Processes Between a Director, Actors and Avatars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARTECH 2023: 11th International Conference on Digital and Interactive Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Faro, Portugal. pp.23-32, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3632776.3632788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571464v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le jeu vidéo est le catalyseur d'expérimentations théâtrales (2014-2019) [Slides]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2468,211 +2606,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Jeu Vidéo - Au Carrefour de l’Histoire, des arts et des médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Emile Cohl, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">AKN_Regie : une passerelle entre arts numériques et spectacle vivant [slides]</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directing Avatars in Live Performances [slides]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontières Numériques - 5ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Imad Saleh, Jun 2023, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">Live Performance and Video games. Appropriations, Inspirations and Mutual Tranfers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réjane Dreifuss; Simon Hagemann; Izabella Pluta, Oct 2022, International Online Symposium, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le potentiel créatif du plugin AKN_Regie dans le contexte théâtral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Ternova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2688,834 +2757,765 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIT 2022 - Journées d'Informatique Théâtrale 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inria Grenoble Rhône Alpes; ENSATT Lyon; Laboratoire Passages XX-XXI de l’Université Lyon 2, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AKN_Regie : Un plugin dans Unreal Engine pour la direction d'avatar sur une scène mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIT 2022 - Journées d'Informatique Théâtrale 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inria Grenoble Rhône Alpes; ENSATT Lyon; Laboratoire Passages XX-XXI de l’Université Lyon 2, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résonance des thématiques hoffmanniennes dans le spectacle vivant et les arts numériques [slides]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E.T.A. Hoffmann (1822-2022) - Mises en perspective transdisciplinaires et transnationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Monnet - Saint-Etienne; Goethe Institut - Lyon, Mar 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel empathie pour les avatars sur la scène théâtrale? [slides]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour un imaginaire numérique avec Edmond Couchot. Les hybridations entre les arts, les sciences, les technologies et l'humain.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Hélène Tramus; Rémy Sohier; Sophie Daste, Nov 2022, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment diriger des acteurs virtuels semi-autonomes sur une scène mixte? [slides]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités Numériques II - Intelligence artificielle &amp; créations artistiques et littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amos Fergombé; Nikoleta Kerinska, Nov 2022, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Wizard without Shadow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Ternova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Live Performance and Video games. Appropriations, Inspirations and Mutual Tranfers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Digital and Interactive Arts (ARTECH’21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, AVEIRO, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3483529.348758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actor and Spectator Digital Doubles [Slides]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EASTAP 2021: New spectatorship in post-covid times: theatre and the digital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EASTAP, Sep 2021, Vilnius, online, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hyper-acteur en dialogue avec la machine [Slides]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités Numériques - Des usages du numérique à l'hyperhumain I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amos Fergombe; Arnaud Huftier; Mourad Abed, Oct 2021, Valenciennes, Université Polytechnique Hauts-de-France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports fondamentaux du mime corporel dans la pratique de la capture de mouvement [Slides]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gagneré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le mime, langue morte ? Héritages, présences et limites des arts du geste dans la pratique artistique contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office Artistique Région Nouvelle-Aquitaine; Sorbonne Université; L'Odyssée - Scène conventionnée de Périgueux, Dec 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la machine se fait actrice – approches de l'interaction homme-machine dans un contexte théâtral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gagneré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d'étude "Co-évolution, co-création et improvisation homme-machine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INREV-AIAC - Université Paris 8, Jul 2021, Enghien-les-Bains, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keeping the living bond between actors and remote audiences in distributed virtual theater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gagneré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Ternova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Digital and Interactive Arts (ARTECH’21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, AVEIRO, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...227 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3483529.3483683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4187,50 +4187,210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand la machine se fait actrice - réflexions sur l'avatar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gagneré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journées d'études "Des machines imaginantes de fiction"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École de Recherche Universitaire ARTEC, Maison des Sciences de l'Homme - Paris Nord, Dec 2018, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experiencing avatar direction in low cost theatrical mixed reality setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gagneré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MOCO '18: 5th International Conference on Movement and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Genoa, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3212721.3212892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avatar Staging : an evolution of a real-time framework for theater based on an on-set previs technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4242,422 +4402,262 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VRIC '18: Virtual Reality International Conference - Laval Virtual VRIC '18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Laval France, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3234253.3234293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Experiencing avatar direction in low cost theatrical mixed reality setup</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puppet, golem, autonomous avatar : a journey towards mixed reality stage [slides]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gagneré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">world congress Theatre and Migration – Theatre, Nation and Identity: Between Migration and Stasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Theater Research, Jul 2018, Belgrade, Serbia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges of movement quality using motion capture in theatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Lavender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim White</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOCO '18: 5th International Conference on Movement and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Genoa, Italy. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3212721.3212892⟩</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3212721.3212883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...116 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy Lavender</w:t>
-[...66 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04024987v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04602806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions (théâtrales) de l'augmentation numérique</w:t>
               </w:r>
@@ -7125,51 +7125,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34DDB2F2"/>
+    <w:nsid w:val="4AF1D066"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7356,51 +7356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-gagnere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3930-1236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gagnere.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571489v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gagner&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frank-timme.de" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959045v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessiet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242402v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251109v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02519167v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sohier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119549765.ch8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04569528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02523764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553627v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simonet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411633v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Ternova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gorisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769526.3769664" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959060v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.2944" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959057v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.2913" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJACDT.314784" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024929v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2019.0322" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025027v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2017.0151" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.137.0148" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/padm.2.3.237_1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582486v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138748v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623462.3624636" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571464v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632776.3632788" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04246839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232345v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04058474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04152485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04232340v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232430v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241966v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248924v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241953v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242403v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3483529.348758" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04602808v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03634176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3483529.3483683" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419978v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04058481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2020..3316" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04589814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3401956.3404250" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024895v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mays" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3401956.3404234" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582452v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007569401680174" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605928v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234293" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024942v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212721.3212892" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248927v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024987v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Lavender" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim White" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212721.3212883" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04602806v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064989v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Barbulescu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Cakmak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668084.2668084" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04569422v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768897v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553628v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lahoz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072322" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04583211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baltazar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04569447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Pluta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025053v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04570096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292587v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540836v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Kit Chan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580442v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Levesque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04602804v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001PA030013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04161989v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579001v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565118v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555397v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580589v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pfeiffer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559711v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568249v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-gagnere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3930-1236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gagnere.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571489v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gagner&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frank-timme.de" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959045v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessiet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242402v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251109v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02519167v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sohier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119549765.ch8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04569528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02523764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553627v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simonet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411633v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Ternova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gorisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769526.3769664" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJACDT.314784" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959060v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.2944" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.2913" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024929v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2019.0322" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025027v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2017.0151" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.137.0148" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/padm.2.3.237_1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582486v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138748v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232345v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04058474v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623462.3624636" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571464v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632776.3632788" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04246839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154382v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04152485v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025091v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04232340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3483529.348758" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241953v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04602808v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03634176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3483529.3483683" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419978v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04058481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2020..3316" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04589814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3401956.3404250" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024895v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mays" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3401956.3404234" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582452v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007569401680174" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605928v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04602806v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212721.3212892" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234293" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248927v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Lavender" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim White" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212721.3212883" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064989v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Barbulescu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Cakmak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668084.2668084" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04569422v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768897v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553628v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lahoz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072322" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04583211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baltazar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04569447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Pluta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025053v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04570096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292587v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540836v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Kit Chan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580442v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Levesque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04602804v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001PA030013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04161989v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579001v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565118v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555397v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580589v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pfeiffer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559711v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568249v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>