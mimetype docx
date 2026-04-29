--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -2705,178 +2705,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le potentiel créatif du plugin AKN_Regie dans le contexte théâtral</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AKN_Regie : Un plugin dans Unreal Engine pour la direction d'avatar sur une scène mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIT 2022 - Journées d'Informatique Théâtrale 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inria Grenoble Rhône Alpes; ENSATT Lyon; Laboratoire Passages XX-XXI de l’Université Lyon 2, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154382v1</w:t>
+                <w:t xml:space="preserve">hal-04152485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AKN_Regie : Un plugin dans Unreal Engine pour la direction d'avatar sur une scène mixte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le potentiel créatif du plugin AKN_Regie dans le contexte théâtral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Ternova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIT 2022 - Journées d'Informatique Théâtrale 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inria Grenoble Rhône Alpes; ENSATT Lyon; Laboratoire Passages XX-XXI de l’Université Lyon 2, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152485v1</w:t>
+                <w:t xml:space="preserve">hal-04154382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résonance des thématiques hoffmanniennes dans le spectacle vivant et les arts numériques [slides]</w:t>
               </w:r>
@@ -4256,222 +4256,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avatar Staging : an evolution of a real-time framework for theater based on an on-set previs technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gagneré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VRIC '18: Virtual Reality International Conference - Laval Virtual VRIC '18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Laval France, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3234253.3234293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Experiencing avatar direction in low cost theatrical mixed reality setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOCO '18: 5th International Conference on Movement and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Genoa, Italy. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3212721.3212892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024942v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-04025035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puppet, golem, autonomous avatar : a journey towards mixed reality stage [slides]</w:t>
               </w:r>
@@ -6905,151 +6905,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La pluralité des mondes - extrait de l'archive de captation vidéo du spectacle - Poème 23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gagneré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Escale#7 - Euphémie (performance)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559711v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04568249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7125,51 +7125,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AF1D066"/>
+    <w:nsid w:val="21E74093"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7356,51 +7356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-gagnere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3930-1236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gagnere.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571489v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gagner&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frank-timme.de" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959045v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessiet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242402v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251109v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02519167v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sohier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119549765.ch8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04569528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02523764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553627v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simonet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411633v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Ternova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gorisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769526.3769664" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJACDT.314784" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959060v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.2944" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.2913" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024929v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2019.0322" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025027v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2017.0151" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.137.0148" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/padm.2.3.237_1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582486v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138748v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232345v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04058474v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623462.3624636" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571464v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632776.3632788" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04246839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154382v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04152485v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025091v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04232340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3483529.348758" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241953v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04602808v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03634176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3483529.3483683" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419978v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04058481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2020..3316" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04589814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3401956.3404250" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024895v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mays" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3401956.3404234" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582452v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007569401680174" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605928v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04602806v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212721.3212892" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234293" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248927v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Lavender" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim White" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212721.3212883" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064989v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Barbulescu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Cakmak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668084.2668084" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04569422v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768897v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553628v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lahoz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072322" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04583211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baltazar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04569447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Pluta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025053v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04570096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292587v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540836v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Kit Chan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580442v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Levesque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04602804v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001PA030013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04161989v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579001v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565118v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555397v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580589v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pfeiffer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559711v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568249v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-gagnere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3930-1236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gagnere.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571489v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gagner&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frank-timme.de" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959045v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessiet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242402v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251109v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02519167v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sohier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119549765.ch8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04569528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02523764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553627v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simonet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411633v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Ternova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gorisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769526.3769664" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJACDT.314784" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959060v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.2944" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.2913" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024929v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2019.0322" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025027v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2017.0151" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.137.0148" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/padm.2.3.237_1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582486v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138748v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232345v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04058474v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623462.3624636" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571464v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632776.3632788" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04246839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04152485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154382v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025091v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04232340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3483529.348758" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241953v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04602808v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03634176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3483529.3483683" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419978v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04058481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2020..3316" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04589814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3401956.3404250" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024895v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mays" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3401956.3404234" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582452v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007569401680174" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605928v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04602806v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234293" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212721.3212892" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248927v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Lavender" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim White" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212721.3212883" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064989v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Barbulescu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Cakmak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668084.2668084" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04569422v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768897v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553628v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lahoz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072322" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04583211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baltazar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04569447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Pluta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025053v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04570096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292587v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540836v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Kit Chan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580442v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Levesque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04602804v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001PA030013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04161989v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579001v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565118v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555397v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580589v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pfeiffer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568249v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559711v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>