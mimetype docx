--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -2705,178 +2705,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AKN_Regie : Un plugin dans Unreal Engine pour la direction d'avatar sur une scène mixte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le potentiel créatif du plugin AKN_Regie dans le contexte théâtral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Ternova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIT 2022 - Journées d'Informatique Théâtrale 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inria Grenoble Rhône Alpes; ENSATT Lyon; Laboratoire Passages XX-XXI de l’Université Lyon 2, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152485v1</w:t>
+                <w:t xml:space="preserve">hal-04154382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le potentiel créatif du plugin AKN_Regie dans le contexte théâtral</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AKN_Regie : Un plugin dans Unreal Engine pour la direction d'avatar sur une scène mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIT 2022 - Journées d'Informatique Théâtrale 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inria Grenoble Rhône Alpes; ENSATT Lyon; Laboratoire Passages XX-XXI de l’Université Lyon 2, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154382v1</w:t>
+                <w:t xml:space="preserve">hal-04152485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résonance des thématiques hoffmanniennes dans le spectacle vivant et les arts numériques [slides]</w:t>
               </w:r>
@@ -3063,256 +3063,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Actor and Spectator Digital Doubles [Slides]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gagneré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EASTAP 2021: New spectatorship in post-covid times: theatre and the digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EASTAP, Sep 2021, Vilnius, online, Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hyper-acteur en dialogue avec la machine [Slides]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gagneré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanités Numériques - Des usages du numérique à l'hyperhumain I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amos Fergombe; Arnaud Huftier; Mourad Abed, Oct 2021, Valenciennes, Université Polytechnique Hauts-de-France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Wizard without Shadow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Ternova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Digital and Interactive Arts (ARTECH’21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, AVEIRO, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3483529.348758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242403v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04241953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports fondamentaux du mime corporel dans la pratique de la capture de mouvement [Slides]</w:t>
               </w:r>
@@ -3361,187 +3361,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Keeping the living bond between actors and remote audiences in distributed virtual theater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gagneré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Ternova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference on Digital and Interactive Arts (ARTECH’21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, AVEIRO, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3483529.3483683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand la machine se fait actrice – approches de l'interaction homme-machine dans un contexte théâtral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d'étude "Co-évolution, co-création et improvisation homme-machine"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INREV-AIAC - Université Paris 8, Jul 2021, Enghien-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602808v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03634176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didascalie.net : une tentative d'atelier de recherche-création à la croisée du théâtre et des arts numériques</w:t>
               </w:r>
@@ -4014,50 +4014,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'expressivité du geste théâtral à travers le filtre des dispositifs de capture de mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gagneré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Gestes : Mouvement, espace et son dans la création musicale et artistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haute École des Arts du Rhin, Mar 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Proposal for the Classification of Virtual Character</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4069,145 +4138,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Human Computer Interaction Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Prague, France. pp.168-174, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007569401680174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0007569401680174⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04582452v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04605928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la machine se fait actrice - réflexions sur l'avatar</w:t>
               </w:r>
@@ -6905,151 +6905,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Escale#7 - Euphémie (performance)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gagneré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La pluralité des mondes - extrait de l'archive de captation vidéo du spectacle - Poème 23</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568249v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04559711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7125,51 +7125,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21E74093"/>
+    <w:nsid w:val="3EADEB12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7356,51 +7356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-gagnere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3930-1236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gagnere.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571489v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gagner&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frank-timme.de" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959045v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessiet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242402v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251109v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02519167v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sohier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119549765.ch8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04569528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02523764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553627v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simonet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411633v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Ternova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gorisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769526.3769664" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJACDT.314784" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959060v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.2944" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.2913" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024929v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2019.0322" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025027v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2017.0151" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.137.0148" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/padm.2.3.237_1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582486v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138748v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232345v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04058474v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623462.3624636" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571464v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632776.3632788" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04246839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04152485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154382v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025091v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04232340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3483529.348758" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241953v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04602808v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03634176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3483529.3483683" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419978v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04058481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2020..3316" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04589814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3401956.3404250" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024895v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mays" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3401956.3404234" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582452v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007569401680174" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605928v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04602806v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234293" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212721.3212892" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248927v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Lavender" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim White" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212721.3212883" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064989v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Barbulescu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Cakmak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668084.2668084" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04569422v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768897v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553628v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lahoz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072322" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04583211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baltazar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04569447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Pluta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025053v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04570096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292587v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540836v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Kit Chan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580442v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Levesque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04602804v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001PA030013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04161989v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579001v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565118v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555397v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580589v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pfeiffer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568249v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559711v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-gagnere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3930-1236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gagnere.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571489v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gagner&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frank-timme.de" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959045v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessiet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242402v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251109v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02519167v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sohier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119549765.ch8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04569528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389848v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02523764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553627v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simonet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411633v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Ternova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gorisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769526.3769664" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJACDT.314784" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959060v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.2944" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.2913" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024929v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2019.0322" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025027v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2017.0151" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.137.0148" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/padm.2.3.237_1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582486v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138748v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232345v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04058474v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623462.3624636" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571464v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632776.3632788" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04246839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04154382v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04152485v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025091v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04232340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248924v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241953v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04242403v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3483529.348758" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03634176v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3483529.3483683" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04602808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419978v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04058481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2020..3316" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04589814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3401956.3404250" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024895v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mays" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3401956.3404234" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605928v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007569401680174" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04602806v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025035v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234293" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212721.3212892" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248927v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Lavender" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim White" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212721.3212883" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064989v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Barbulescu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huseyin Cakmak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2668084.2668084" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04569422v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768897v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553628v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lahoz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072322" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04583211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baltazar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04569447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Pluta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025053v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04570096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292587v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540836v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Kit Chan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580442v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Levesque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04602804v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001PA030013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04161989v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579001v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565118v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555397v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580589v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pfeiffer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559711v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568249v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>