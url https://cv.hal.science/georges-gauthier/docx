--- v1 (2026-03-28)
+++ v2 (2026-05-04)
@@ -181,321 +181,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vane rheology of a fiber-reinforced granular material</w:t>
+                <w:t xml:space="preserve">Microstructure response of concentrated suspensions to flow reversal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ladislas Wierzchalek</w:t>
+                <w:t xml:space="preserve">A. García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Gauthier</w:t>
+                <w:t xml:space="preserve">Y L Roht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Darbois Texier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Ippolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Drazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1122/8.0000960⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-025-00472-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049818v3</w:t>
+                <w:t xml:space="preserve">hal-04915455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure response of concentrated suspensions to flow reversal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vane rheology of a fiber-reinforced granular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ippolito</w:t>
+                <w:t xml:space="preserve">Ladislas Wierzchalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Salin</w:t>
+                <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Drazer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baptiste Darbois Texier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 48 (1), pp.7. </w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69 (3), pp.353-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/s10189-025-00472-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1122/8.0000960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915455v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049818v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscosimetric squeeze flow of suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koceila Zidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Darbois Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -536,369 +536,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of a 2D granular film</w:t>
+                <w:t xml:space="preserve">Unstable oscillatory flow of non-Brownian suspensions in Hele-Shaw cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Lalieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Seguin</w:t>
+                <w:t xml:space="preserve">A A Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Gauthier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y L Roht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Drazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3SM00472D⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (3), pp.034301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.034301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486062v1</w:t>
+                <w:t xml:space="preserve">hal-04445266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of granular rafts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheology of a 2D granular film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gauthier</w:t>
+                <w:t xml:space="preserve">Jonathan Lalieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (6), pp.064901. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (35), pp.6838-6843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.064901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3SM00472D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470400v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unstable oscillatory flow of non-Brownian suspensions in Hele-Shaw cells</w:t>
+                <w:t xml:space="preserve">Rheology of granular rafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A A Garcia</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">J. Lalieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (3), pp.034301. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (6), pp.064901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.034301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.064901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445266v1</w:t>
+                <w:t xml:space="preserve">hal-04470400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Phase Flow Modeling for Bed Erosion by a Plane Jet Impingement</w:t>
               </w:r>
@@ -910,51 +910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pham-Van-Bang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Uh Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1057,51 +1057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1152,51 +1152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compaction of liquid immersed granular packings by small upward flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1269,51 +1269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lesaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1373,103 +1373,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stripes instability of an oscillating non-Brownian iso-dense suspension of spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y L Roht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 121 (5), pp.54002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1516,77 +1516,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume fraction instability in an oscillating non-Brownian iso-dense suspension.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.L. Roht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chertcoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1650,51 +1650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crater jet morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1780,51 +1780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ocampo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Annichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (6), pp.063301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1884,51 +1884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyvan Piroird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lesaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2018,51 +2018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boschan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (17), pp.3367-3372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2109,90 +2109,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological characterization of olivine slurries, sheared under CO 2 pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Luquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Progress &amp; Sustainable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33 (2), pp.572-580. </w:t>
@@ -2255,51 +2255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion threshold of a liquid immersed granular bed by an impinging plane liquid jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2359,51 +2359,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal stress measurements in sheared non-Brownian suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2489,51 +2489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2592,51 +2592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinkage star-shaped cracks: Explaining the transition from 90 degrees to 120 degrees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2702,317 +2702,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Pressure : A Bridge from Osmosis to Granular Dilatancy</w:t>
+                <w:t xml:space="preserve">Miscible viscous fingering in microgravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Deboeuf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Gauthier</w:t>
+                <w:t xml:space="preserve">A. Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yevgeny Yurkovetsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey F Morris</w:t>
+                <w:t xml:space="preserve">L. Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.108301⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3134662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941621v1</w:t>
+                <w:t xml:space="preserve">hal-05407050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miscible viscous fingering in microgravity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particle Pressure : A Bridge from Osmosis to Granular Dilatancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Deboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aubertin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Salin</w:t>
+                <w:t xml:space="preserve">Yevgeny Yurkovetsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Talon</w:t>
+                <w:t xml:space="preserve">Jeffrey F Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21 (5), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3134662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.108301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407050v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternating Crack Propagation during Directional Drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3097,51 +3097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilities between rotating and stationary parallel disks with suction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3192,51 +3192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des structures spirales à la périphérie d'une cavité rotor-statot aspirée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3274,51 +3274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilities in the flow between co- and counter-rotating disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3403,51 +3403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns between Two Rotating Disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3520,51 +3520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrifugal instabilities in a curved rectangular duct of small aspect ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3637,51 +3637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axisymmetric propagating vortices in the flow between a stationary and a rotating disk enclosed by a cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3753,51 +3753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motions of anisotropic particles: Application to visualization of three-dimensional flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3902,64 +3902,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RHEOLOGY OF A PARTICLE-LADEN SOAP FILM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lalieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Leeds (Angleterre), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3984,64 +3984,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of a granular medium mixed to flexible fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Wierzchalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste DARBOIS-TEXIER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4092,64 +4092,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of particle laden soap film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lalieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUFOAM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Krakow (Cracovie), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4187,51 +4187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compaction d'empilements par sous-fluidisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Houeibib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4282,77 +4282,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume fraction instability in an oscillating non-Brownian iso-dense suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.L. Roht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chertcoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4416,51 +4416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érosion d'un lit granulaire par un jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4537,51 +4537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4619,51 +4619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fissures de rétraction en forme d'étoiles: approches théorique par minimisation d'énergie et expérimentale par séchage de suspensions colliïdales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4701,64 +4701,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une pression osmotique dans les suspensions macroscopiques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Deboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4809,90 +4809,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségrégation et mélange dans les suspensions bidiperses fluidisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Deboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4975,51 +4975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Wierzchalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Darbois-Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Rencontre du non-linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5076,77 +5076,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avalanches of a granular medium reinforced with flexible fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Wierzchalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Darbois Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5254,51 +5254,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53538371"/>
+    <w:nsid w:val="33379A56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5485,51 +5485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-gauthier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6455-2611" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184456495" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049818v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Wierzchalek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darbois Texier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000960" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915455v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y L Roht" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ippolito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drazer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00472-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559427v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koceila Zidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seguin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-024-00410-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lalieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00472D" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lalieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.064901" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034301" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham-Van-Bang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Uh Zapata" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gondret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14203290" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049480v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lesaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00723D" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898550v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.074308" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM02443F" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445701v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Hulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/121/54002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03330040v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Roht" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hulin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chertcoff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714009029" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009370v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Badr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943160" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009448v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boschan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ocampo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Annichini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948989" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Piroird" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/38002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009801v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aguirre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM02909G" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935791v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mahaut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.11826" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFMB2CG3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009882v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863989" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941640v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Morris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4758001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667024v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9824-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MVMRSS9Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464996v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lazarus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pauchard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/26002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941621v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Deboeuf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Yurkovetsky" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F Morris" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.108301" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407050v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubertin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Talon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3134662" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465030v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063702w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5C0H5H7G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137942v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Remy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Buisine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138137v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R&#233;my" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865238v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112002002525" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4XP2PG2N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401186v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739197" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865275v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Thom&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1400136#" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865263v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112099004346" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0FWH4MQT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865247v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869736" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675755v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694364v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste DARBOIS-TEXIER" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675766v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437712v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Houeibib" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447365v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440687v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441432v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Bourdin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422546v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lazarus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391362v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Morris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694337v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wierzchalek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Darbois-Texier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362433v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-gauthier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6455-2611" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184456495" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915455v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y L Roht" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ippolito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drazer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00472-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049818v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Wierzchalek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darbois Texier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000960" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559427v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koceila Zidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seguin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-024-00410-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034301" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486062v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lalieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00472D" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470400v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lalieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.064901" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pham-Van-Bang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Uh Zapata" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gondret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14203290" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049480v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lesaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00723D" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898550v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.074308" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM02443F" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445701v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Hulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/121/54002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03330040v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Roht" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hulin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chertcoff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714009029" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009370v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Badr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943160" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009448v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boschan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ocampo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Annichini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948989" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Piroird" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/38002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009801v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aguirre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM02909G" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935791v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mahaut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.11826" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFMB2CG3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009882v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863989" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941640v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Morris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4758001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667024v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9824-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MVMRSS9Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464996v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lazarus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pauchard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/26002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407050v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubertin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Talon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3134662" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941621v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Deboeuf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Yurkovetsky" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F Morris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.108301" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465030v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063702w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5C0H5H7G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137942v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Remy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Buisine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138137v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R&#233;my" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865238v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112002002525" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4XP2PG2N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401186v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739197" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865275v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Thom&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1400136#" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865263v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112099004346" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0FWH4MQT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865247v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869736" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675755v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694364v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste DARBOIS-TEXIER" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675766v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437712v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Houeibib" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447365v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440687v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441432v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Bourdin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422546v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lazarus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391362v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Morris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694337v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wierzchalek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Darbois-Texier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362433v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>