--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -5254,51 +5254,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33379A56"/>
+    <w:nsid w:val="2AAFCFA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>