--- v0 (2026-03-11)
+++ v1 (2026-04-01)
@@ -264,1701 +264,1701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829473v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exceptional case of the non semi-simple Real Abelian Main Conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genus theory of p-adic pseudo-measures -- Tame kernels and abelian p-ramification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237257v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Real Abelian Main Conjecture in the non semi-simple case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New characterization of the norm of the fundamental unit of Q(M^1/2).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Algebraic norm and capitulation of p-class groups in ramified cyclic p-extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865383v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlimited lists of fundamental units of quadratic fields - Applications to some arithmetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Chevalley--Herbrand formula and the real abelian Main Conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739451v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of the notion of ϕ-object to the study of p-class groups and p-ramified torsion groups of abelian extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466431v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tate–Shafarevich groups in the cyclotomic Z^-extension and Weber’s class number problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935539v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the λ-stability of p-class groups along cyclic p-towers of a number field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155190v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The p-rank ε-conjecture on class groups is true for towers of p-extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444876v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algorithmic complexity of Greenberg's conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541269v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practice of incomplete p-ramification over a number field -- History of abelian p-ramification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106964v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genus theory and ε-conjectures on p-class groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059441v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note on some p-invariants of Q(N^{1/p}) using reflection theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Successive maxima of the non-genus part of class numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heuristics and conjectures in direction of a p-adic Brauer--Siegel theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682891v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Test of Vandiver's conjecture with Gauss sums -- Heuristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856083v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the order modulo p of an algebraic number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225061v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The p-adic Kummer-Leopoldt constant -- Normalized p-adic regulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444560v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On p-rationality of number fields. Applications-PARI/GP programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590183v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche p-adique de la conjecture de Greenberg pour les corps totalement réels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404933v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SUR LE MODULE DE BERTRANDIAS–PAYAN DANS UNE p-EXTENSION – NOYAU DE CAPITULATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SUR LE MODULE DE BERTRANDIAS–PAYAN DANS UNE p-EXTENSION – NOYAU DE CAPITULATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NO RIEMANN-HURWITZ FORMULA FOR THE p-RANKS OF RELATIVE CLASS GROUPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les $\theta$-régulateurs locaux d'un nombre algébrique. Conjectures p-adiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936889v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude probabiliste des p-quotients de Fermat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062305v2</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00936889v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the structure of the Galois group of the Abelian closure of a number field</w:t>
               </w:r>
@@ -3501,51 +3501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1318-4414" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518815v5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829473v5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865383v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705446v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108717v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237257v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178551v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739451v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466431v5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155190v5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935539v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541269v4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444876v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384974v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106964v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059441v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301429v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856083v4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682891v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225061v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444560v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590183v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404933v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243887v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062305v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936889v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764649v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199179v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2023.01.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199175v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13366-023-00725-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546656v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40316-018-0108-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807711v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33434/cams.441035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12044-016-0324-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578783v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Qu&#234;me" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.723" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267830v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bosca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jaulent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260892v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795836v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cortella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana.19971880108" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JZ14SGHS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259968v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00284188v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1318-4414" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518815v5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829473v5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178551v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237257v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108717v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865383v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705446v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739451v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466431v5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935539v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155190v5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444876v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541269v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106964v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059441v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384974v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682891v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856083v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225061v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444560v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590183v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404933v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243887v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936889v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062305v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764649v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199179v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2023.01.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199175v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13366-023-00725-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546656v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40316-018-0108-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807711v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33434/cams.441035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12044-016-0324-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578783v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Qu&#234;me" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.723" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267830v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bosca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jaulent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260892v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795836v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cortella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana.19971880108" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JZ14SGHS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259968v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00284188v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>