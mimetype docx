--- v1 (2026-04-01)
+++ v2 (2026-05-17)
@@ -178,51 +178,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04518815v5</w:t>
+                <w:t xml:space="preserve">hal-04518815v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INITIAL LAYER OF THE ANTI-CYCLOTOMIC Z_3-EXTENSION OF Q( √ -m) AND CAPITULATION PHENOMENON</w:t>
               </w:r>
@@ -264,1143 +264,1143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829473v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the Real Abelian Main Conjecture in the non semi-simple case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New characterization of the norm of the fundamental unit of Q(M^1/2).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genus theory of p-adic pseudo-measures -- Tame kernels and abelian p-ramification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237257v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exceptional case of the non semi-simple Real Abelian Main Conjecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Genus theory of p-adic pseudo-measures -- Tame kernels and abelian p-ramification</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unlimited lists of fundamental units of quadratic fields - Applications to some arithmetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">On the Real Abelian Main Conjecture in the non semi-simple case</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705446v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algebraic norm and capitulation of p-class groups in ramified cyclic p-extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865383v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Chevalley--Herbrand formula and the real abelian Main Conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739451v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of the notion of ϕ-object to the study of p-class groups and p-ramified torsion groups of abelian extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466431v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tate–Shafarevich groups in the cyclotomic Z^-extension and Weber’s class number problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935539v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the λ-stability of p-class groups along cyclic p-towers of a number field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155190v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algorithmic complexity of Greenberg's conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541269v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The p-rank ε-conjecture on class groups is true for towers of p-extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444876v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practice of incomplete p-ramification over a number field -- History of abelian p-ramification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106964v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genus theory and ε-conjectures on p-class groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059441v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note on some p-invariants of Q(N^{1/p}) using reflection theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Practice of incomplete p-ramification over a number field -- History of abelian p-ramification</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Successive maxima of the non-genus part of class numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Test of Vandiver's conjecture with Gauss sums -- Heuristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856083v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heuristics and conjectures in direction of a p-adic Brauer--Siegel theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682891v3</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01856083v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the order modulo p of an algebraic number</w:t>
               </w:r>
@@ -3501,51 +3501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1318-4414" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518815v5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829473v5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178551v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237257v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108717v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865383v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705446v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739451v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466431v5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935539v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155190v5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444876v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541269v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106964v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059441v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384974v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682891v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856083v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225061v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444560v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590183v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404933v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243887v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936889v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062305v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764649v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199179v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2023.01.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199175v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13366-023-00725-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546656v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40316-018-0108-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807711v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33434/cams.441035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12044-016-0324-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578783v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Qu&#234;me" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.723" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267830v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bosca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jaulent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260892v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795836v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cortella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana.19971880108" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JZ14SGHS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259968v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00284188v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1318-4414" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518815v6" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829473v5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133044v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108717v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237257v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705446v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865383v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739451v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466431v5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935539v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155190v5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541269v4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444876v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106964v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059441v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384974v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856083v4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682891v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225061v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444560v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590183v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404933v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243887v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936889v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062305v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764649v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199179v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2023.01.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199175v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13366-023-00725-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546656v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40316-018-0108-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807711v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33434/cams.441035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12044-016-0324-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578783v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Qu&#234;me" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.723" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267830v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bosca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jaulent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260892v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795836v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cortella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana.19971880108" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JZ14SGHS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259968v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00284188v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>