--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -887,449 +887,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a continuous supervisory fuzzy control on a discrete scheduling of manufacturing systems</w:t>
+                <w:t xml:space="preserve">Multi-objective supervisory flow control based on fuzzy interval arithmetic: Application for scheduling of manufacturing systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 24 (7), pp.1162-1173. </w:t>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (5), pp. 1371-1383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2011.05.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.simpat.2011.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620206v1</w:t>
+                <w:t xml:space="preserve">hal-00586410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective supervisory flow control based on fuzzy interval arithmetic: Application for scheduling of manufacturing systems.</w:t>
+                <w:t xml:space="preserve">Application of a continuous supervisory fuzzy control on a discrete scheduling of manufacturing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 19 (5), pp. 1371-1383. </w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (7), pp.1162-1173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.simpat.2011.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2011.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586410v1</w:t>
+                <w:t xml:space="preserve">hal-00620206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual model for SMEs mechatronics supply chain.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Boissiere</w:t>
+                <w:t xml:space="preserve">Supervisory based capacity allocation control for manufacturing systems simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Aided Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2 (4), pp. 371-387</w:t>
+              <w:t xml:space="preserve">International Journal of Manufacturing Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (1/2/3/4), pp. 259-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403793v1</w:t>
+                <w:t xml:space="preserve">hal-00332949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervisory based capacity allocation control for manufacturing systems simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+                <w:t xml:space="preserve">A conceptual model for SMEs mechatronics supply chain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihène Tounsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Manufacturing Technology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (1/2/3/4), pp. 259-285</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Aided Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (4), pp. 371-387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00332949v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent distributed and supervised flow control methodology for production systems.</w:t>
               </w:r>
@@ -1516,186 +1516,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00257648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and simulation: Analysis, design and optimisation of industrial systems [MOSIM'01]</w:t>
+                <w:t xml:space="preserve">Modelling and Simulation: Analysis, Design, and Optimisation of Industrial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIMPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 11 (1), pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258242v1</w:t>
+                <w:t xml:space="preserve">hal-00428598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Simulation: Analysis, Design, and Optimisation of Industrial Systems</w:t>
+                <w:t xml:space="preserve">Modelling and simulation: Analysis, design and optimisation of industrial systems [MOSIM'01]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMPRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 11 (1), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1569-190X(03)00039-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428598v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for manufacturing systems simulation with a control dimension</w:t>
               </w:r>
@@ -2945,135 +2945,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with New Business Challenges: Analysis of the Elements that Affect the Sustainability of Continuous Improvement Programs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fiabilité Prévisionnelle des Systèmes Mécatroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zahir Messaoudène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management, IESM2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">PC2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647214v1</w:t>
+                <w:t xml:space="preserve">hal-01647465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Improvement Programs and the key elements characterizing their Sustainability, a first attempt</w:t>
               </w:r>
@@ -3161,96 +3122,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiabilité Prévisionnelle des Systèmes Mécatroniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coping with New Business Challenges: Analysis of the Elements that Affect the Sustainability of Continuous Improvement Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando Chirinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Pralus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahir Messaoudène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PC2A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management, IESM2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647465v1</w:t>
+                <w:t xml:space="preserve">hal-01647214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Company sustainability, an overview of the existing literature: in search of a common definition and its influence over continuous improvement endeavours</w:t>
               </w:r>
@@ -3649,220 +3649,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Fiabilité : un élément moteur de la qualité - Du Composant au Produit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fiabilité des systèmes mécatroniques en utilisant la modélisation et la simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Chouket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Habchi</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duverger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProGection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647467v1</w:t>
+                <w:t xml:space="preserve">hal-01166625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en synergie de l’approche Lean Management et du système de management documenté de l’ISO 9001</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bacoup</w:t>
+                <w:t xml:space="preserve">La Fiabilité : un élément moteur de la qualité - Du Composant au Produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Pralus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation- MOSIM’14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, NANCY, France</w:t>
+              <w:t xml:space="preserve">ProGection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150895v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiabilité des Systèmes Mécatroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3878,165 +3891,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Annecy-le-vieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiabilité des systèmes mécatroniques en utilisant la modélisation et la simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naima Chouket</w:t>
+                <w:t xml:space="preserve">Mise en synergie de l’approche Lean Management et du système de management documenté de l’ISO 9001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bacoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Duverger</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Pralus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation- MOSIM’14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166625v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre d'une méthodologie d'évaluation de la fiabilité pour les systèmes mécatroniques</w:t>
               </w:r>
@@ -4061,51 +4061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duverger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4409,312 +4409,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos de la modélisation et le pilotage des systèmes manufacturiers de type HVLV</w:t>
+                <w:t xml:space="preserve">Max-plus-linear model-based predictive control for constrained HVLV manufacturing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Habchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (RoadF 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France. pp.665-666</w:t>
+              <w:t xml:space="preserve">ETFA'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Toulouse, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586420v1</w:t>
+                <w:t xml:space="preserve">hal-00627566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling and Control Modelling of HVLV Systems Using Max-Plus Algebra</w:t>
+                <w:t xml:space="preserve">A propos de la modélisation et le pilotage des systèmes manufacturiers de type HVLV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VECoS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Tunis, Tunisia. pp.62-71</w:t>
+              <w:t xml:space="preserve">12e Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (RoadF 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France. pp.665-666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627509v1</w:t>
+                <w:t xml:space="preserve">hal-00586420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max-plus-linear model-based predictive control for constrained HVLV manufacturing systems</w:t>
+                <w:t xml:space="preserve">Scheduling and Control Modelling of HVLV Systems Using Max-Plus Algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Toulouse, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">VECoS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Tunis, Tunisia. pp.62-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627566v1</w:t>
+                <w:t xml:space="preserve">hal-00627509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervisory Control based Fuzzy Interval Arithmetic Applied for Discrete Scheduling of Manufacturing Systems</w:t>
               </w:r>
@@ -4884,584 +4884,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiagent Approach for Modelling SME Mechatronic Supply Chains</w:t>
+                <w:t xml:space="preserve">Une Approche Agent pour Modéliser la Chaîne Logistique dans un Contexte de PME Mécatronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihène Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Selma Azaiez</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Boissiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCOM09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">CIGI2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403809v1</w:t>
+                <w:t xml:space="preserve">hal-00403806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Control of Production Flow based on Capacity Allocation for Real-Time Scheduling of Manufacturing System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+                <w:t xml:space="preserve">Multiagent Decision Making for SME Supply Chain Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihène Tounsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Mallorca, Spain. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">ECMS2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Madrid, Spain. pp. 203-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403804v1</w:t>
+                <w:t xml:space="preserve">hal-00403807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiagent System for Production Synchronization in SME Mecatronics Supply Chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jihène Tounsi</w:t>
+                <w:t xml:space="preserve">Hierarchical Control of Production Flow based on Capacity Allocation for Real-Time Scheduling of Manufacturing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Boissiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Middle Eastern Multiconference on Simulation and Modelling (MESM2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Beyrouth, Lebanon. pp.91-97</w:t>
+              <w:t xml:space="preserve">ETFA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Mallorca, Spain. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454643v1</w:t>
+                <w:t xml:space="preserve">hal-00403804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiagent Decision Making for SME Supply Chain Simulation</w:t>
+                <w:t xml:space="preserve">A Multiagent Approach for Modelling SME Mechatronic Supply Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihène Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boissiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Habchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMS2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Madrid, Spain. pp. 203-211</w:t>
+              <w:t xml:space="preserve">INCOM09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403807v1</w:t>
+                <w:t xml:space="preserve">hal-00403809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Approche Agent pour Modéliser la Chaîne Logistique dans un Contexte de PME Mécatronique</w:t>
+                <w:t xml:space="preserve">A Multiagent System for Production Synchronization in SME Mecatronics Supply Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihène Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boissiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Habchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">10th International Middle Eastern Multiconference on Simulation and Modelling (MESM2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Beyrouth, Lebanon. pp.91-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403806v1</w:t>
+                <w:t xml:space="preserve">hal-00454643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles orientés utilisateur potentiel pour la simulation des systèmes manufacturiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A conceptual model for SME mecatronics supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihène Tounsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRAVIT-Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Grenoble Montbonnot, France</w:t>
+              <w:t xml:space="preserve">6th Industrial Simulation Conference (ISC'2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403835v1</w:t>
+                <w:t xml:space="preserve">hal-00344365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to identify critical resources: Illustration by an industrial case.</w:t>
               </w:r>
@@ -5562,666 +5588,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilotage Flou Distribué et Supervisé pour la Régulation des Flux de Production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles orientés utilisateur potentiel pour la simulation des systèmes manufacturiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lens, France. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">GRAVIT-Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Grenoble Montbonnot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403826v1</w:t>
+                <w:t xml:space="preserve">hal-00403835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de Pilotage par Allocation de Capacité Utilisant un Modèle de Simulation à Flux Continu</w:t>
+                <w:t xml:space="preserve">Pilotage Flou Distribué et Supervisé pour la Régulation des Flux de Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">LFA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lens, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403829v1</w:t>
+                <w:t xml:space="preserve">hal-00403826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual model for SME mecatronics supply chain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Boissiere</w:t>
+                <w:t xml:space="preserve">Approche de Pilotage par Allocation de Capacité Utilisant un Modèle de Simulation à Flux Continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Industrial Simulation Conference (ISC'2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">MOSIM'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344365v1</w:t>
+                <w:t xml:space="preserve">hal-00403829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical control for continuous simulation of manufacturing systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Fuzzy supervisory based capacity allocation control for manufacturing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th EUROSIM Congress on Modelling and Simulation (Computational Intelligence and Discrete Simulation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Ljubljana, Slovenia. 13 p</w:t>
+              <w:t xml:space="preserve">Conf. on Fuzzy Systems (FUZZ-IEEE 2007).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, London, United Kingdom. pp. 1769-1774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00332965v1</w:t>
+                <w:t xml:space="preserve">hal-00332989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy supervisory based capacity allocation control for manufacturing systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+                <w:t xml:space="preserve">Multiagent oriented modelling and simulation for manufacturing systems control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Philippe Huget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Pralus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihène Tounsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conf. on Fuzzy Systems (FUZZ-IEEE 2007).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, London, United Kingdom. pp. 1769-1774</w:t>
+              <w:t xml:space="preserve">5th IEEE Int. Conf. on Industrial Informatics (INDIN 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Vienna, Austria. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00332989v1</w:t>
+                <w:t xml:space="preserve">hal-00332981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiagent oriented modelling and simulation for manufacturing systems control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Azaiez</w:t>
+                <w:t xml:space="preserve">Hierarchical control for continuous simulation of manufacturing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jihène Tounsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE Int. Conf. on Industrial Informatics (INDIN 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Vienna, Austria. 6 p</w:t>
+              <w:t xml:space="preserve">6th EUROSIM Congress on Modelling and Simulation (Computational Intelligence and Discrete Simulation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Ljubljana, Slovenia. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00332981v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00332965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une Approche Composant vers une Approche Agent pour un Pilotage Optimisé des Systèmes de Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Philippe Huget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Pralus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6348,338 +6348,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des SMA au Pilotage des Activités de Production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Pralus</w:t>
+                <w:t xml:space="preserve">High Level Petri Nets Based Approach for Analysing Conceptual Objects for Production Systems Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jihène Tounsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Agents Appliqués aux Systèmes de Production et à la Chaîne Logistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Annecy St-Jorioz, France</w:t>
+              <w:t xml:space="preserve">INCOM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Saint-Etienne, France. Vol. 1, pp. 361-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403836v1</w:t>
+                <w:t xml:space="preserve">hal-00403820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Level Petri Nets Based Approach for Analysing Conceptual Objects for Production Systems Simulation</w:t>
+                <w:t xml:space="preserve">INTELLIGENT CONTROL IN THE SIMULATION OF MANUFACTURING SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCOM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Saint-Etienne, France. Vol. 1, pp. 361-366</w:t>
+              <w:t xml:space="preserve">ESM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp. 200-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403820v1</w:t>
+                <w:t xml:space="preserve">hal-00403817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTELLIGENT CONTROL IN THE SIMULATION OF MANUFACTURING SYSTEM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+                <w:t xml:space="preserve">Application des SMA au Pilotage des Activités de Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Pralus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Philippe Huget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihène Tounsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp. 200-204</w:t>
+              <w:t xml:space="preserve">Journée Agents Appliqués aux Systèmes de Production et à la Chaîne Logistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Annecy St-Jorioz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403817v1</w:t>
+                <w:t xml:space="preserve">hal-00403836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du processus d'élaboration d'un projet de simulation</w:t>
               </w:r>
@@ -8113,51 +8113,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6837B0B"/>
+    <w:nsid w:val="9EC6B694"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8344,51 +8344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-habchi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6187-9934" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031160301" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Chirinos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pralus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Magnani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Messaoud&#232;ne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLSS-11-2023-0193" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649171v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bacoup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TQM-06-2016-0053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbex.2016.075591" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.06.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01005410v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Nasri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Boukezzoula" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2014.04.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X86Z52WH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00627502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Tounsi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissiere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Azaiez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-011-0537-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620206v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tamani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2011.05.017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FTDG8F2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00586410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2011.02.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNP6PH1P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tamani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403801v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.01.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2005.02.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R470Z8ZX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-190X(03)00039-X" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C24G3M2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-190X(02)00097-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3CKRS6G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065052v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Deloule" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278161v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gambarra Moreira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/nv98-4z03" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339831v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Duigou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chabuel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dennler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Francescato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaume" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boichon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brancaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329337v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203592v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouydebat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddin Bemmami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gardet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03017022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818922v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818926v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647214v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Chirinos-Colmenares" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Messaoudene" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647465v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647194v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647233v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Michel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01269845v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647467v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150895v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647471v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166625v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Chouket" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duverger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00873677v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Hammouda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728619v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707441v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707445v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00586420v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00627509v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00627566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00586416v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00586426v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403809v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403804v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00454643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403807v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403835v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556025v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guizzi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403826v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403829v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344365v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332965v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332989v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332981v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azaiez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Philippe Huget" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403834v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403836v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403820v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403817v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00627467v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Revel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647886v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647899v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647935v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647921v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647985v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647909v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Courtois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344637v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.de/dp/6206160556/ref=kwrp_li_std_nodl" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4033-7_2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403837v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331307v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903635v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Pouydebat, Pouydebat O. Pouydebat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02182081v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-habchi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6187-9934" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031160301" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Chirinos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pralus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Magnani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Messaoud&#232;ne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLSS-11-2023-0193" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649171v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bacoup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TQM-06-2016-0053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbex.2016.075591" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.06.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01005410v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Nasri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Boukezzoula" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2014.04.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X86Z52WH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00627502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Tounsi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissiere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Azaiez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-011-0537-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00586410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tamani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2011.02.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNP6PH1P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2011.05.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FTDG8F2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332949v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tamani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403801v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.01.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2005.02.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R470Z8ZX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258242v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-190X(03)00039-X" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C24G3M2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-190X(02)00097-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3CKRS6G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065052v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Deloule" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278161v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gambarra Moreira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/nv98-4z03" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339831v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Duigou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chabuel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dennler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Francescato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaume" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boichon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brancaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329337v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203592v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouydebat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddin Bemmami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gardet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03017022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818922v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818926v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Chirinos-Colmenares" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Messaoudene" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647194v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647233v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Michel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01269845v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166625v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Chouket" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duverger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647467v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647471v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150895v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00873677v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Hammouda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728619v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707441v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707445v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00627566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00586420v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00627509v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00586416v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00586426v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403806v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403804v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403809v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00454643v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344365v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556025v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guizzi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403835v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403826v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403829v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332989v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azaiez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Philippe Huget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332965v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403834v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403820v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403817v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00627467v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Revel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647886v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647899v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647935v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647921v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647985v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647909v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Courtois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344637v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.de/dp/6206160556/ref=kwrp_li_std_nodl" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4033-7_2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403837v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331307v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903635v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Pouydebat, Pouydebat O. Pouydebat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02182081v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>