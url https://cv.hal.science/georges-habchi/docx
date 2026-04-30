--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -2311,277 +2311,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process development of integrated photovoltaic cells in a double-curved composite structure for Vehicle-Integrated PhotoVoltaics (VIPV) application</w:t>
+                <w:t xml:space="preserve">Development of thermocompression process to integrate photovoltaic cells in a double-curved composite structure: model and experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chabuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dennler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Francescato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329341v1</w:t>
+                <w:t xml:space="preserve">hal-03329337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of thermocompression process to integrate photovoltaic cells in a double-curved composite structure: model and experimentation</w:t>
+                <w:t xml:space="preserve">Process development of integrated photovoltaic cells in a double-curved composite structure for Vehicle-Integrated PhotoVoltaics (VIPV) application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brancaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chabuel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dennler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Francescato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329337v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automation of competences extraction - HumaNeTrust: an experimental computer system used in an academic laboratory</w:t>
               </w:r>
@@ -2714,51 +2714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brancaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chabuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3839,204 +3839,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiabilité des Systèmes Mécatroniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en synergie de l’approche Lean Management et du système de management documenté de l’ISO 9001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bacoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Barthod</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Pralus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Annecy-le-vieux, France</w:t>
+              <w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation- MOSIM’14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647471v1</w:t>
+                <w:t xml:space="preserve">hal-01150895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en synergie de l’approche Lean Management et du système de management documenté de l’ISO 9001</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fiabilité des Systèmes Mécatroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Pralus</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barthod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation- MOSIM’14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, NANCY, France</w:t>
+              <w:t xml:space="preserve">Progection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Annecy-le-vieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150895v1</w:t>
+                <w:t xml:space="preserve">hal-01647471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre d'une méthodologie d'évaluation de la fiabilité pour les systèmes mécatroniques</w:t>
               </w:r>
@@ -5467,217 +5467,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to identify critical resources: Illustration by an industrial case.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles orientés utilisateur potentiel pour la simulation des systèmes manufacturiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Business Sustainability 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Ofir, Portugal</w:t>
+              <w:t xml:space="preserve">GRAVIT-Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Grenoble Montbonnot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00556025v1</w:t>
+                <w:t xml:space="preserve">hal-00403835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles orientés utilisateur potentiel pour la simulation des systèmes manufacturiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method to identify critical resources: Illustration by an industrial case.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Pralus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Guizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRAVIT-Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Grenoble Montbonnot, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Business Sustainability 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Ofir, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403835v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage Flou Distribué et Supervisé pour la Régulation des Flux de Production</w:t>
               </w:r>
@@ -6348,338 +6348,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Level Petri Nets Based Approach for Analysing Conceptual Objects for Production Systems Simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+                <w:t xml:space="preserve">Application des SMA au Pilotage des Activités de Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Pralus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Philippe Huget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihène Tounsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCOM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Saint-Etienne, France. Vol. 1, pp. 361-366</w:t>
+              <w:t xml:space="preserve">Journée Agents Appliqués aux Systèmes de Production et à la Chaîne Logistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Annecy St-Jorioz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403820v1</w:t>
+                <w:t xml:space="preserve">hal-00403836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTELLIGENT CONTROL IN THE SIMULATION OF MANUFACTURING SYSTEM</w:t>
+                <w:t xml:space="preserve">High Level Petri Nets Based Approach for Analysing Conceptual Objects for Production Systems Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp. 200-204</w:t>
+              <w:t xml:space="preserve">INCOM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Saint-Etienne, France. Vol. 1, pp. 361-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403817v1</w:t>
+                <w:t xml:space="preserve">hal-00403820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des SMA au Pilotage des Activités de Production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Pralus</w:t>
+                <w:t xml:space="preserve">INTELLIGENT CONTROL IN THE SIMULATION OF MANUFACTURING SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habchi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jihène Tounsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Agents Appliqués aux Systèmes de Production et à la Chaîne Logistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Annecy St-Jorioz, France</w:t>
+              <w:t xml:space="preserve">ESM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp. 200-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403836v1</w:t>
+                <w:t xml:space="preserve">hal-00403817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du processus d'élaboration d'un projet de simulation</w:t>
               </w:r>
@@ -8113,51 +8113,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9EC6B694"/>
+    <w:nsid w:val="8ECB1C78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8344,51 +8344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-habchi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6187-9934" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031160301" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Chirinos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pralus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Magnani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Messaoud&#232;ne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLSS-11-2023-0193" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649171v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bacoup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TQM-06-2016-0053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbex.2016.075591" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.06.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01005410v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Nasri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Boukezzoula" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2014.04.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X86Z52WH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00627502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Tounsi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissiere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Azaiez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-011-0537-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00586410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tamani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2011.02.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNP6PH1P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2011.05.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FTDG8F2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332949v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tamani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403801v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.01.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2005.02.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R470Z8ZX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258242v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-190X(03)00039-X" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C24G3M2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-190X(02)00097-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3CKRS6G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065052v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Deloule" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278161v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gambarra Moreira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/nv98-4z03" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339831v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Duigou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chabuel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dennler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Francescato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaume" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boichon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brancaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329337v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203592v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouydebat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddin Bemmami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gardet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03017022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818922v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818926v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Chirinos-Colmenares" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Messaoudene" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647194v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647233v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Michel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01269845v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166625v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Chouket" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duverger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647467v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647471v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150895v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00873677v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Hammouda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728619v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707441v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707445v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00627566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00586420v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00627509v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00586416v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00586426v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403806v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403804v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403809v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00454643v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344365v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556025v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guizzi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403835v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403826v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403829v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332989v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azaiez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Philippe Huget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332965v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403834v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403820v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403817v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00627467v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Revel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647886v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647899v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647935v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647921v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647985v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647909v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Courtois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344637v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.de/dp/6206160556/ref=kwrp_li_std_nodl" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4033-7_2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403837v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331307v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903635v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Pouydebat, Pouydebat O. Pouydebat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02182081v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-habchi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6187-9934" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031160301" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Chirinos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pralus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Magnani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Messaoud&#232;ne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLSS-11-2023-0193" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649171v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bacoup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TQM-06-2016-0053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbex.2016.075591" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.06.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01005410v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Nasri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Boukezzoula" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2014.04.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X86Z52WH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00627502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Tounsi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissiere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Azaiez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-011-0537-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00586410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tamani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2011.02.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNP6PH1P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2011.05.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FTDG8F2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332949v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tamani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403801v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.01.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2005.02.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R470Z8ZX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258242v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-190X(03)00039-X" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C24G3M2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-190X(02)00097-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3CKRS6G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065052v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Deloule" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278161v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gambarra Moreira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/nv98-4z03" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339831v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Duigou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chabuel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dennler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Francescato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaume" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329337v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boichon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329341v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brancaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203592v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouydebat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddin Bemmami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gardet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03017022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818922v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818926v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Chirinos-Colmenares" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Messaoudene" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647194v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647233v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Michel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01269845v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166625v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Chouket" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duverger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647467v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647471v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00873677v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Hammouda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728619v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707441v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707445v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00627566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00586420v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00627509v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00586416v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00586426v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403806v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403804v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403809v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00454643v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344365v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403835v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556025v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guizzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403826v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403829v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332989v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azaiez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Philippe Huget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332965v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403834v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403836v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403820v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403817v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00627467v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Revel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647886v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647899v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647935v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647921v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647985v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647909v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Courtois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344637v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.de/dp/6206160556/ref=kwrp_li_std_nodl" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4033-7_2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403837v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331307v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903635v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Pouydebat, Pouydebat O. Pouydebat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02182081v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>