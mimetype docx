--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,8058 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8007 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georges Habchi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">georges-habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6187-9934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031160301</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=en&user=VCibjHUAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustaining continuous improvement programs - proposition of influential elements and a maturity-benchmark model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Chirinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahir Messaoudène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lean Six Sigma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (4), pp.1063-1097. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJLSS-11-2023-0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Quality Management System (QMS) to a Lean Quality Management System (LQMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The TQM Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.01 - 25. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/TQM-06-2016-0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new way to identify critical resources by combining human and machine data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (3), pp.271-292. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijbex.2016.075591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overall methodology for reliability prediction of mechatronic systems design with industrial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 155, pp.236-254. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of (max, +) algebra for scheduling and optimization of HVLV systems subject to preventive maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Boukezzoula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.149-163. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2014.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-agent knowledge model for SMEs mechatronic supply chains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Azaiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2647-2665), pp. 2647-2665. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-011-0537-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a continuous supervisory fuzzy control on a discrete scheduling of manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (7), pp.1162-1173. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2011.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective supervisory flow control based on fuzzy interval arithmetic: Application for scheduling of manufacturing systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp. 1371-1383. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2011.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual model for SMEs mechatronics supply chain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Aided Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (4), pp. 371-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisory based capacity allocation control for manufacturing systems simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Manufacturing Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (1/2/3/4), pp. 259-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent distributed and supervised flow control methodology for production systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp. 1104-1116. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2009.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implementation and deployment of an ERP system : An industrial case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (6), pp.588-605. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2005.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation: Analysis, Design, and Optimisation of Industrial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMPRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (1), pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation: Analysis, design and optimisation of industrial systems [MOSIM'01]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1569-190X(03)00039-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for manufacturing systems simulation with a control dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (1), pp.21-44. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1569-190X(02)00097-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Method of Reliability Assessment for Suspended Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quality and Reliability Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (4), pp.454-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of modeling and simulation for a chemical production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Deloule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team maturity characterization to sustain Continuous Improvement’s programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Gambarra Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, TROIS-RIVIERES - QUEBEC, Canada. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60662/nv98-4z03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturité des équipes dans les démarches de progrès : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Gambarra Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel da la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIPV: Thermocompression process development and simulation to integrate photovoltaic cells in a double-curved composite structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chabuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dennler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Francescato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th EU PVSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of thermocompression process to integrate photovoltaic cells in a double-curved composite structure: model and experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chabuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dennler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Francescato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process development of integrated photovoltaic cells in a double-curved composite structure for Vehicle-Integrated PhotoVoltaics (VIPV) application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brancaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chabuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Francescato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation of competences extraction - HumaNeTrust: an experimental computer system used in an academic laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-Qualita21 : Conférence Internationale Génie Industriel QUALITA - Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIPV: Process development of integrated photovoltaic cells in a double-curved composite structure for automotive application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brancaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chabuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Francescato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adonis : Modéliser la Fiabilité des Composants et des Systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollo : Modéliser et Simuler les Systèmes de Production Manufacturiers sans Programmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with New Business Challenges: Analysis of the Elements that Affect the Sustainability of Continuous Improvement Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Chirinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahir Messaoudène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management, IESM2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Improvement Programs and the key elements characterizing their Sustainability, a first attempt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Chirinos-Colmenares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahir Messaoudene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Industrial Engineering, CIGI2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité Prévisionnelle des Systèmes Mécatroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PC2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Company sustainability, an overview of the existing literature: in search of a common definition and its influence over continuous improvement endeavours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Chirinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahir Messaoudène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control, IFAC2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des démarches d’amélioration continue : maintien du cycle de la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Chirinos-Colmenares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes journées STP GDR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of ISO and LEAN management into administration, Application in a University Department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean Normalization and Organizational Stress Test: a New Approach for Quality Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès international de génie industriel (CIGI2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en synergie de l’approche Lean Management et du système de management documenté de l’ISO 9001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation- MOSIM’14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des Systèmes Mécatroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Annecy-le-vieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fiabilité : un élément moteur de la qualité - Du Composant au Produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProGection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des systèmes mécatroniques en utilisant la modélisation et la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Chouket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duverger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre d'une méthodologie d'évaluation de la fiabilité pour les systèmes mécatroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duverger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mathematical Model for HVLV Systems Scheduling and Optimization With Periodic Preventive Maintenance Using (max, +) Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania. pp. 1035-1040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algebraic max-plus model for HVLV systems scheduling and optimization with repetitive and flexible periodic preventive maintenance: just-in-time production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Boukezzoula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France. 10 p. sur clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algebraic max-plus model for HVLV systems scheduling and optimization with repetitive and flexible periodic preventive maintenance : just-in-time production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Boukezzoula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of Modelling, Optimization and Simulation (MOSIM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France. 10 p. sur clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la modélisation et le pilotage des systèmes manufacturiers de type HVLV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (RoadF 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France. pp.665-666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling and Control Modelling of HVLV Systems Using Max-Plus Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Boukezzoula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VECoS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Tunis, Tunisia. pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-plus-linear model-based predictive control for constrained HVLV manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Boukezzoula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toulouse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisory Control based Fuzzy Interval Arithmetic Applied for Discrete Scheduling of Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Congress on Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a continuous supervisory fuzzy control on a discrete scheduling of manufacturing systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conf. Internationale de MOdélisation et SIMulation (MOSIM'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Control of Production Flow based on Capacity Allocation for Real-Time Scheduling of Manufacturing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Mallorca, Spain. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiagent Approach for Modelling SME Mechatronic Supply Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiagent System for Production Synchronization in SME Mecatronics Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Middle Eastern Multiconference on Simulation and Modelling (MESM2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Beyrouth, Lebanon. pp.91-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiagent Decision Making for SME Supply Chain Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMS2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Madrid, Spain. pp. 203-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Approche Agent pour Modéliser la Chaîne Logistique dans un Contexte de PME Mécatronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to identify critical resources: Illustration by an industrial case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Guizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Business Sustainability 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ofir, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles orientés utilisateur potentiel pour la simulation des systèmes manufacturiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAVIT-Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Grenoble Montbonnot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage Flou Distribué et Supervisé pour la Régulation des Flux de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lens, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de Pilotage par Allocation de Capacité Utilisant un Modèle de Simulation à Flux Continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual model for SME mecatronics supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Industrial Simulation Conference (ISC'2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical control for continuous simulation of manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EUROSIM Congress on Modelling and Simulation (Computational Intelligence and Discrete Simulation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Ljubljana, Slovenia. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy supervisory based capacity allocation control for manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conf. on Fuzzy Systems (FUZZ-IEEE 2007).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, London, United Kingdom. pp. 1769-1774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiagent oriented modelling and simulation for manufacturing systems control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Philippe Huget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Tounsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE Int. Conf. on Industrial Informatics (INDIN 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Vienna, Austria. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des SMA au Pilotage des Activités de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Philippe Huget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Tounsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Agents Appliqués aux Systèmes de Production et à la Chaîne Logistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Annecy St-Jorioz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Level Petri Nets Based Approach for Analysing Conceptual Objects for Production Systems Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France. Vol. 1, pp. 361-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENT CONTROL IN THE SIMULATION OF MANUFACTURING SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Boukezzoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp. 200-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une Approche Composant vers une Approche Agent pour un Pilotage Optimisé des Systèmes de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Philippe Huget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. Vol. 1, pp. 898-907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision of adaptive fuzzy controllers for manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Boukezzoula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMCA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Sydney, Australia. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du processus d'élaboration d'un projet de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nantes, France. pp.293-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Simulation Informatique en Génie Industriel, Etat de l'Art Actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès Int. de Génie Industriel (GI'01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la fiabilité dans le cas d'un essai suspendu, Proposition d'une nouvelle méthode probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA’2001, 4ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Annecy, France. pp.425 - 432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation du centre de pilotage pour la simulation des systèmes industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Conférence Francophone de MOdélisation et SIMulation « Conception, Analyse et Gestion des Systèmes Industriels » MOSIM’01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling for simulation of manufacturing systems control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Int. Conf. on Engineering Design and Automation (EDA'2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Orlando - Florida, United States. pp.250-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Control Centre: a Basic Concept for Modelling and Simulation of Industrial Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of ICIMS - NOE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Bordeaux, France. pp.155-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some concepts for industrial control process modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Int. Conf. on Decision Science (DSI'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Athens, Greece. pp.777-779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du processus de pilotage à la simulation des systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème conférence Francophone de MOdélisation et SIMulation (MOSIM'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georges Habchi, Oct 1999, Annecy, France. pp.337-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Assessment of Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.412, 2023, 978-6206160557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Knowledge Model for SME Supply Chain Based on Multiagent Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Dat Cung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H.K. Chan, University of East Anglia, Norfolk, UK; F. Lettice, University of East Anglia, Norfolk, UK; O.A. Durowoju, University of East Anglia, Norfolk, UK (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision-Making for Supply Chain Integration Supply Chain Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.23-46, 2012, Decision Engineering, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-4033-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de Modélisation de la Fiabilité Opérationnelle des Pompes V3.05 et V3.06</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Système Multi-Agents (SMA) du processus de pilotage d'un système de fusion d'informations appliqué à un système de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et modélisation des compétences individuelles et collectives tracées pendant les activités d'exploitation et d'exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Pouydebat, Pouydebat O. Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Laboratoire SYMME Olivier POUYDEBAT. Présentation du sujet de thèse : Collecte et modélisation des compétences individuelles et collectives tracées pendant les activités d’exploitation et d’exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Pouydebat, Pouydebat O. Pouydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02182081v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8113,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8ECB1C78"/>
+    <w:nsid w:val="D4CF382D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8344,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-habchi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6187-9934" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031160301" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863288v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Chirinos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pralus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Magnani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Messaoud&#232;ne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLSS-11-2023-0193" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649171v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bacoup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TQM-06-2016-0053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbex.2016.075591" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.06.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01005410v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Nasri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Boukezzoula" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2014.04.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X86Z52WH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00627502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Tounsi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissiere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Azaiez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-011-0537-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00586410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tamani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2011.02.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNP6PH1P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2011.05.017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FTDG8F2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332949v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tamani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403801v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.01.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2005.02.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R470Z8ZX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258242v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-190X(03)00039-X" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C24G3M2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-190X(02)00097-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3CKRS6G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065052v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Deloule" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278161v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gambarra Moreira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/nv98-4z03" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339831v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Duigou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chabuel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dennler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Francescato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaume" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329337v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boichon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329341v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brancaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203592v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouydebat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddin Bemmami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gardet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03017022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818922v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818926v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Chirinos-Colmenares" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Messaoudene" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647194v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647233v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Michel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01269845v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166625v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Chouket" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duverger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647467v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647471v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00873677v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Hammouda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728619v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707441v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707445v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00627566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00586420v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00627509v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00586416v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00586426v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403806v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403804v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403809v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00454643v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344365v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403835v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556025v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guizzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403826v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403829v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332989v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azaiez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Philippe Huget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332965v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403834v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403836v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403820v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403817v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00627467v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Revel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647886v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647899v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647935v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647921v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647985v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647909v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Courtois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344637v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.de/dp/6206160556/ref=kwrp_li_std_nodl" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704391v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4033-7_2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403837v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331307v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903635v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Pouydebat, Pouydebat O. Pouydebat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02182081v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-habchi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6187-9934" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031160301" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=en&amp;user=VCibjHUAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863288v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Chirinos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pralus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Magnani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Messaoud&#232;ne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLSS-11-2023-0193" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649171v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bacoup" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Michel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TQM-06-2016-0053" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbex.2016.075591" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647148v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.06.013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01005410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Nasri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Boukezzoula" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2014.04.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X86Z52WH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00627502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Tounsi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissiere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Azaiez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-011-0537-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tamani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2011.05.017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FTDG8F2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00586410v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2011.02.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNP6PH1P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332949v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tamani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.01.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2005.02.009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R470Z8ZX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428598v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258242v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-190X(03)00039-X" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C24G3M2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-190X(02)00097-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3CKRS6G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Deloule" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gambarra Moreira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/nv98-4z03" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278191v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339831v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Duigou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chabuel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dennler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Francescato" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaume" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329337v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brancaz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203592v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouydebat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddin Bemmami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gardet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03017022v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818922v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647182v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Chirinos-Colmenares" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Messaoudene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647465v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647194v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647233v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149800v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Michel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01269845v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150895v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647471v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647467v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166625v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Chouket" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duverger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00873677v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Hammouda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707441v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728619v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707445v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00586420v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00627509v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00627566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00586416v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00586426v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403804v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403809v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00454643v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403807v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403806v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556025v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guizzi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403835v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403826v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403829v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332965v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332989v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332981v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azaiez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Philippe Huget" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403836v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403820v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403817v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403834v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403814v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00627467v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Revel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647875v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647899v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647886v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647935v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647921v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647985v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647909v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Courtois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344637v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.de/dp/6206160556/ref=kwrp_li_std_nodl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704391v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4033-7_2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00403837v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331307v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903635v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Pouydebat, Pouydebat O. Pouydebat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02182081v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>