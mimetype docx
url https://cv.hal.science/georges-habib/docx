--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -250,265 +250,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bochner formula for Riemannian flows</w:t>
+                <w:t xml:space="preserve">A splitting theorem for Riemannian manifolds of generalised Ricci-Hessian type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fida El Chami</w:t>
+                <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Kath</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856243v1</w:t>
+                <w:t xml:space="preserve">hal-01877391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigenvalue bounds of the Robin Laplacian with magnetic field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Bochner formula for Riemannian flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fida El Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayman Kachmar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-01565959v2</w:t>
+                <w:t xml:space="preserve">hal-01856243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A splitting theorem for Riemannian manifolds of generalised Ricci-Hessian type</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eigenvalue bounds of the Robin Laplacian with magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Kachmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ginoux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-01877391v1</w:t>
+                <w:t xml:space="preserve">hal-01565959v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riemannian flows and adiabatic limits</w:t>
               </w:r>
@@ -1009,51 +1009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spectrum of the twisted Dirac operator on Kähler submanifolds of the complex projective space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1178,51 +1178,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalised Ricci-Hessian equation on Riemannian manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1263,317 +1263,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The buckling and clamped plate problems on differential forms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Pseudodifferential Analytic Perspective on Getzler's Rescaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ola Makhoul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Raulot</w:t>
+                <w:t xml:space="preserve">Sylvie Paycha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symmetry, Integrability and Geometry : Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3842/SIGMA.2026.010⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 20 (010), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3842/SIGMA.2024.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823801v1</w:t>
+                <w:t xml:space="preserve">hal-04017007v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pseudodifferential Analytic Perspective on Getzler's Rescaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The buckling and clamped plate problems on differential forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fida El Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ola Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Paycha</w:t>
+                <w:t xml:space="preserve">Simon Raulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symmetry, Integrability and Geometry : Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20 (010), </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3842/SIGMA.2024.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3842/SIGMA.2026.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017007v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biharmonic Steklov operator on differential forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fida El Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fida El Chami</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ola Makhoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Mathématiques Blaise Pascal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1607,77 +1607,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Poincaré formula for differential forms and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Raulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symmetry, Integrability and Geometry : Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (88), 17 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1711,77 +1711,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skew Killing spinors in four dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Kath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Global Analysis and Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 59 (4), pp.501-535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1809,317 +1809,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560712v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New eigenvalue estimates involving Bessel functions</w:t>
+                <w:t xml:space="preserve">An Obata-type characterization of doubly-warped product Kähler manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fida El Chami</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Pilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Semmelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publicacions Matemàtiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5565/PUBLMAT6522109⟩</w:t>
+              <w:t xml:space="preserve">Münster Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2), pp.295-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17879/06089650392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264339v2</w:t>
+                <w:t xml:space="preserve">hal-02483859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Obata-type characterization of doubly-warped product Kähler manifolds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">New eigenvalue estimates involving Bessel functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fida El Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Uwe Semmelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Münster Journal of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (2), pp.295-321. </w:t>
+              <w:t xml:space="preserve">Publicacions Matemàtiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (2), pp.681-726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17879/06089650392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5565/PUBLMAT6522109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483859v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264339v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Obata-type characterisation of Calabi metrics on line bundles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Pilca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Semmelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North-Western European Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 6, pp.119-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2144,77 +2144,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eigenvalue estimate for the basic Laplacian on manifolds with foliated boundary, part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fida El Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ola Makhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nakad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2252,77 +2252,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eigenvalue Estimate for the basic Laplacian on manifolds with foliated boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fida El Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ola Makhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nakad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2360,64 +2360,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigidity results for Riemannian spin$^c$ manifolds with foliated boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fida El Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2477,64 +2477,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigidity results for spin manifolds with foliated boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fida El Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2594,77 +2594,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new upper bound for the Dirac operator on hypersurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Raulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 278 (1), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2698,51 +2698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spectrum of the twisted Dirac operator on Kähler submanifolds of the complex projective space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2856,174 +2856,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigenvalues of the basic Dirac operator on quaternion-Kahler foliations.</w:t>
+                <w:t xml:space="preserve">Eigenvalues of the transversal Dirac operator on Kahler foliations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Global Analysis and Geometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Geometry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56, pp.260-270</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00159108v1</w:t>
+                <w:t xml:space="preserve">hal-00159109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigenvalues of the transversal Dirac operator on Kahler foliations</w:t>
+                <w:t xml:space="preserve">Eigenvalues of the basic Dirac operator on quaternion-Kahler foliations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geometry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Global Analysis and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30, pp.289-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10455-006-9024-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159109v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3375,51 +3375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Leitner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145434v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Richardson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856243v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida El Chami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565959v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Kachmar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877391v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ginoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Kath" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498383v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498380v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648668v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Al Alam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Maalouf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335476v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836546v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Vezzoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nakad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559425v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/AM2025-3-101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823801v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Makhoul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Raulot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2026.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017007v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paycha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2024.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2206.04914" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155972v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2023.088" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560712v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-021-09754-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264339v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/PUBLMAT6522109" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Pilca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Semmelmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17879/06089650392" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360633v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00025-017-0734-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265987v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00022-015-0286-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267731v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2015.278.79" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266072v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630695v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-006-9024-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03224940v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01754367v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10054" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Leitner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145434v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Richardson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877391v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ginoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Kath" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida El Chami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565959v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Kachmar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498383v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498380v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648668v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Al Alam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Maalouf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335476v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836546v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Vezzoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nakad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559425v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/AM2025-3-101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017007v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paycha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2024.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Makhoul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Raulot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2026.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2206.04914" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155972v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2023.088" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560712v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-021-09754-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483859v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Pilca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Semmelmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17879/06089650392" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264339v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/PUBLMAT6522109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360633v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00025-017-0734-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265987v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00022-015-0286-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267731v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2015.278.79" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266072v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630695v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159109v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159108v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-006-9024-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03224940v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01754367v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10054" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>