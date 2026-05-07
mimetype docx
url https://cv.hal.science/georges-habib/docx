--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -250,265 +250,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A splitting theorem for Riemannian manifolds of generalised Ricci-Hessian type</w:t>
+                <w:t xml:space="preserve">The Bochner formula for Riemannian flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ginoux</w:t>
+                <w:t xml:space="preserve">Fida El Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877391v1</w:t>
+                <w:t xml:space="preserve">hal-01856243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bochner formula for Riemannian flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eigenvalue bounds of the Robin Laplacian with magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Kachmar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856243v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565959v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigenvalue bounds of the Robin Laplacian with magnetic field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A splitting theorem for Riemannian manifolds of generalised Ricci-Hessian type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayman Kachmar</w:t>
+                <w:t xml:space="preserve">Ines Kath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565959v2</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riemannian flows and adiabatic limits</w:t>
               </w:r>
@@ -1009,51 +1009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spectrum of the twisted Dirac operator on Kähler submanifolds of the complex projective space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1178,51 +1178,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalised Ricci-Hessian equation on Riemannian manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1263,317 +1263,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pseudodifferential Analytic Perspective on Getzler's Rescaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The buckling and clamped plate problems on differential forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fida El Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Paycha</w:t>
+                <w:t xml:space="preserve">Ola Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Raulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symmetry, Integrability and Geometry : Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20 (010), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3842/SIGMA.2024.010⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3842/SIGMA.2026.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017007v2</w:t>
+                <w:t xml:space="preserve">hal-04823801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The buckling and clamped plate problems on differential forms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Pseudodifferential Analytic Perspective on Getzler's Rescaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Raulot</w:t>
+                <w:t xml:space="preserve">Sylvie Paycha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symmetry, Integrability and Geometry : Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2024, 20 (010), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3842/SIGMA.2026.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3842/SIGMA.2024.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823801v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017007v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biharmonic Steklov operator on differential forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fida El Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ola Makhoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Mathématiques Blaise Pascal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1607,77 +1607,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Poincaré formula for differential forms and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Raulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symmetry, Integrability and Geometry : Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (88), 17 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1705,421 +1705,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skew Killing spinors in four dimensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An Obata-type characterization of doubly-warped product Kähler manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ines Kath</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Pilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Semmelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Global Analysis and Geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10455-021-09754-9⟩</w:t>
+              <w:t xml:space="preserve">Münster Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2), pp.295-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17879/06089650392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560712v2</w:t>
+                <w:t xml:space="preserve">hal-02483859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Obata-type characterization of doubly-warped product Kähler manifolds</w:t>
+                <w:t xml:space="preserve">New eigenvalue estimates involving Bessel functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fida El Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Uwe Semmelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Münster Journal of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (2), pp.295-321. </w:t>
+              <w:t xml:space="preserve">Publicacions Matemàtiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (2), pp.681-726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17879/06089650392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5565/PUBLMAT6522109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483859v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264339v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New eigenvalue estimates involving Bessel functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Skew Killing spinors in four dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Kath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publicacions Matemàtiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 65 (2), pp.681-726. </w:t>
+              <w:t xml:space="preserve">Annals of Global Analysis and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (4), pp.501-535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5565/PUBLMAT6522109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10455-021-09754-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264339v2</w:t>
+                <w:t xml:space="preserve">hal-02560712v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Obata-type characterisation of Calabi metrics on line bundles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Pilca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Semmelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North-Western European Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 6, pp.119-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2144,77 +2144,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eigenvalue estimate for the basic Laplacian on manifolds with foliated boundary, part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fida El Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ola Makhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nakad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2252,77 +2252,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eigenvalue Estimate for the basic Laplacian on manifolds with foliated boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fida El Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ola Makhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nakad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2360,64 +2360,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigidity results for Riemannian spin$^c$ manifolds with foliated boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fida El Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2477,64 +2477,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigidity results for spin manifolds with foliated boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fida El Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2594,77 +2594,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new upper bound for the Dirac operator on hypersurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Raulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 278 (1), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2698,51 +2698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spectrum of the twisted Dirac operator on Kähler submanifolds of the complex projective space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2856,174 +2856,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigenvalues of the transversal Dirac operator on Kahler foliations</w:t>
+                <w:t xml:space="preserve">Eigenvalues of the basic Dirac operator on quaternion-Kahler foliations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geometry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Global Analysis and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30, pp.289-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10455-006-9024-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00159109v1</w:t>
+                <w:t xml:space="preserve">hal-00159108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigenvalues of the basic Dirac operator on quaternion-Kahler foliations.</w:t>
+                <w:t xml:space="preserve">Eigenvalues of the transversal Dirac operator on Kahler foliations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Global Analysis and Geometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geometry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56, pp.260-270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10455-006-9024-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00159108v1</w:t>
+                <w:t xml:space="preserve">hal-00159109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3375,51 +3375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Leitner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145434v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Richardson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877391v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ginoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Kath" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida El Chami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565959v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Kachmar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498383v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498380v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648668v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Al Alam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Maalouf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335476v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836546v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Vezzoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nakad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559425v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/AM2025-3-101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017007v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paycha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2024.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Makhoul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Raulot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2026.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2206.04914" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155972v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2023.088" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560712v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-021-09754-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483859v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Pilca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Semmelmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17879/06089650392" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264339v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/PUBLMAT6522109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360633v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00025-017-0734-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265987v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00022-015-0286-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267731v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2015.278.79" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266072v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630695v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159109v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159108v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-006-9024-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03224940v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01754367v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10054" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Leitner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145434v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Richardson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856243v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida El Chami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565959v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Kachmar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877391v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ginoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Kath" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498383v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498380v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648668v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Al Alam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Maalouf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335476v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836546v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Vezzoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nakad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559425v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/AM2025-3-101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823801v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Makhoul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Raulot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2026.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017007v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paycha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2024.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2206.04914" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155972v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2023.088" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483859v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Pilca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Semmelmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17879/06089650392" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264339v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/PUBLMAT6522109" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560712v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-021-09754-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360633v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00025-017-0734-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265987v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00022-015-0286-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267731v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2015.278.79" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266072v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630695v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-006-9024-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03224940v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01754367v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10054" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>