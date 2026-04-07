--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -502,429 +502,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion implantation effects on the microstructure, electrical resistivity and thermal conductivity of amorphous CrSi2 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal characterization of morphologically diverse copper phthalocyanine thin layers by scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominika Trefon-Radziejewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Juszczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Timm</w:t>
+                <w:t xml:space="preserve">Maciej Krzywiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Oliviero</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+                <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-021-06674-8⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 233, pp.113435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2021.113435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799435v1</w:t>
+                <w:t xml:space="preserve">hal-03462723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal characterization of morphologically diverse copper phthalocyanine thin layers by scanning thermal microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justyna Juszczyk</w:t>
+                <w:t xml:space="preserve">Wideband mid infrared absorber using surface doped black silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Krzywiecki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+                <w:t xml:space="preserve">G. Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Horny</w:t>
+                <w:t xml:space="preserve">F. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2021.113435⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (23), pp.231703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0117289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462723v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband mid infrared absorber using surface doped black silicon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion implantation effects on the microstructure, electrical resistivity and thermal conductivity of amorphous CrSi2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+                <w:t xml:space="preserve">M. Timm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hamaoui</w:t>
+                <w:t xml:space="preserve">E. Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Marty</w:t>
+                <w:t xml:space="preserve">W. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Basset</w:t>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 121 (23), pp.231703. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (2), pp.1174-1185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0117289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-021-06674-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922754v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the thermal conductivity enhancement mechanism of polymer composites with carbon-based fillers by scanning thermal microscopy</w:t>
               </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdeno Špitalský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (31), pp.315704. </w:t>
@@ -1204,51 +1204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Prosvetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Chirtoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1364,51 +1364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Chirtoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 128 (17), pp.175104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1494,51 +1494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenko Spitalsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.167-179. </w:t>
@@ -1570,472 +1570,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical properties of methacrylic polymer films with guest-host and side-chain azobenzene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermophysical characterisation of VO2 thin films hysteresis and its application in thermal rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitaly Smokal</w:t>
+                <w:t xml:space="preserve">Cindy Lorena Gomez-Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Andres Ramirez-Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2018.11.054⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.8728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-45436-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108336v1</w:t>
+                <w:t xml:space="preserve">hal-04731487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical characterisation of VO2 thin films hysteresis and its application in thermal rectification</w:t>
+                <w:t xml:space="preserve">Kapitza thermal resistance characterization of epitaxial graphene–SiC(0001) interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+                <w:t xml:space="preserve">Roy Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-45436-0⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114 (22), pp.221601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5092207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731487v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kapitza thermal resistance characterization of epitaxial graphene–SiC(0001) interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermophysical properties of methacrylic polymer films with guest-host and side-chain azobenzene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominika Trefon-Radziejewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adrien Michon</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Chirtoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Potiron</w:t>
+                <w:t xml:space="preserve">Vitaly Smokal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 114 (22), pp.221601. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 223, pp.700-707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5092207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2018.11.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108345v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic contribution in heat transfer at metal-semiconductor and metal silicide-semiconductor interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zilong Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2112,51 +2112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kapitza thermal resistance studied by high-frequency photothermal radiometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Chirtoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2213,1892 +2213,1892 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4959084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration of micro-fabricated thermal flow rate sensors in a 4H-SiC substrate passivated by a MPECVD-grown diamond layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 34th International Conference on Diamond and Carbon Materials (ICDCM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dresde, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silicon Materials Mid-Infrared Direct Spectral Emissivity Measurement at Intermediate Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TPV15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randomly Micro-structured Silicon for Thermal Light Engineering: Radiative Properties and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 PhotonIcs and Electromagnetics Research Symposium (PIERS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passive Nighttime Radiative Cooling using Black Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 10th International Symposium on Radiative Transfer, RAD-23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Centre for Heat and Mass Transfer (ICHMT), Jun 2023, Thessaloniki, Greece. pp.339-344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/RAD-23.510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal conductivity enhancement mechanism of polymer composites with carbon-based fillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun W.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamaoui G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgin T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micusik M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vykydalova A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées GDR: Journées Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Highly sensitive resistive SThM probes for nanoscale thermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Swami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Druv Singhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennaëlle Julié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le-Denmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurotherm 114: Nanoscale and Microscale Heat Transfer VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local thermal analysis of polymer-carbon filler composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun W.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamaoui G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgin T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turgut A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micusik M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII, Eurotherm seminar No 114</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Palerme (Italie), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiative Properties of Surface Doped Black Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII, Eurotherm seminar No 114</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Palerme, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental three-dimensional thermal mapping of a GaN on RF-SOI chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Haik Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Loraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Lahbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2022 28th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Dublin, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THERMINIC57263.2022.9950649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wide Band High Level Thermal Radiation Emission of Highly Doped Black Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th Conference on Thermophotovoltaic Generation of Electricity (TPV-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Miyazaki, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement and simulation of the three-dimensional temperature field in an RF SOI chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuyen-Duc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Haik Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2021 27th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THERMINIC52472.2021.9626402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal and Thermomechanical Investigation of Polymeric Thin Films on Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Sachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2020 26th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Berlin, France. pp.226-231, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THERMINIC49743.2020.9420489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanothermometry by Means of Scanning Thermal Microscopy: Investigation of Electro-thermal Devices with Embedded Metallic Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alkurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">THERMINIC 26 (Thermal Investigation of ICs and Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lecco, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Emissivity Evolution of Radiative Cooling Materials during Water Condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lavielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Micro Scale Heat Transfer Conference VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671380v1</w:t>
-              </w:r>
-[...1687 lines deleted...]
-                <w:t xml:space="preserve">hal-02379735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4253,51 +4253,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Akiki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang An" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-12043-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavielle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Othman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jipeng Fei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403316" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429287v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Trefon-Radziejewska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Juszczyk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Opilski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pawlak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c02265" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Timm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliviero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06674-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462723v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Krzywiecki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2021.113435" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922754v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarkar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Basset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117289" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Sun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Micusik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Evgin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vykydalova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0099755" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpaslan Turgut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdeno &#352;pitalsk&#253;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abf968" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108341v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Prosvetov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Chirtoc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Yang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.11.037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Villarreal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Ban" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020411" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenko Spitalsky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.11.14" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108336v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Smokal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.11.054" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731487v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lorena Gomez-Heredia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andres Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45436-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108345v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Dagher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Potiron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092207" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Hua" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Zhu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29505-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108313v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Fleming" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959084" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04671380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937509v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374887v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ben Moussa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.510" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167311v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380472v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun W." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamaoui G." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgin T." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micusik M." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vykydalova A." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476925v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Haik Dunn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Loraine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahbib" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC57263.2022.9950649" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695592v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306713v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgut A." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Swami" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Druv Singhal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Juli&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le-Denmat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698626v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429330v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen-Duc Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC52472.2021.9626402" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Sachar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alzina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC49743.2020.9420489" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379735v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alkurdi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Akiki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang An" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-12043-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavielle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Othman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jipeng Fei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403316" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429287v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Trefon-Radziejewska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Juszczyk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Opilski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pawlak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c02265" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462723v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Krzywiecki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2021.113435" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922754v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarkar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Basset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117289" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Timm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliviero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06674-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Sun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Micusik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Evgin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vykydalova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0099755" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpaslan Turgut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdeno &#352;pitalsk&#253;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abf968" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108341v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Prosvetov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Chirtoc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Yang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.11.037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Villarreal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Ban" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020411" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenko Spitalsky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.11.14" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731487v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lorena Gomez-Heredia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andres Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45436-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108345v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Dagher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Potiron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092207" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Smokal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.11.054" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Hua" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Zhu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29505-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108313v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Fleming" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959084" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374887v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ben Moussa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167311v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167297v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.510" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380472v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun W." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamaoui G." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgin T." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micusik M." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vykydalova A." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863531v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Swami" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Druv Singhal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Juli&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le-Denmat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306713v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgut A." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476925v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Haik Dunn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Loraine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahbib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC57263.2022.9950649" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695592v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429330v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen-Duc Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC52472.2021.9626402" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462728v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Sachar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alzina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC49743.2020.9420489" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379735v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alkurdi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04671380v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>