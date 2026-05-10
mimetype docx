--- v1 (2026-04-07)
+++ v2 (2026-05-10)
@@ -502,429 +502,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal characterization of morphologically diverse copper phthalocyanine thin layers by scanning thermal microscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion implantation effects on the microstructure, electrical resistivity and thermal conductivity of amorphous CrSi2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Krzywiecki</w:t>
+                <w:t xml:space="preserve">M. Timm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hamaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2021.113435⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (2), pp.1174-1185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-021-06674-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462723v1</w:t>
+                <w:t xml:space="preserve">hal-03799435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband mid infrared absorber using surface doped black silicon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+                <w:t xml:space="preserve">Thermal characterization of morphologically diverse copper phthalocyanine thin layers by scanning thermal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominika Trefon-Radziejewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Juszczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hamaoui</w:t>
+                <w:t xml:space="preserve">Maciej Krzywiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Marty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Basset</w:t>
+                <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0117289⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 233, pp.113435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2021.113435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922754v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion implantation effects on the microstructure, electrical resistivity and thermal conductivity of amorphous CrSi2 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wideband mid infrared absorber using surface doped black silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Timm</w:t>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Oliviero</w:t>
+                <w:t xml:space="preserve">G. Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Sun</w:t>
+                <w:t xml:space="preserve">F. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Gomès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+                <w:t xml:space="preserve">P. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 57 (2), pp.1174-1185. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (23), pp.231703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-021-06674-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0117289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799435v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the thermal conductivity enhancement mechanism of polymer composites with carbon-based fillers by scanning thermal microscopy</w:t>
               </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdeno Špitalský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (31), pp.315704. </w:t>
@@ -1204,51 +1204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Prosvetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Chirtoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1364,51 +1364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Chirtoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 128 (17), pp.175104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1494,51 +1494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenko Spitalsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.167-179. </w:t>
@@ -1570,472 +1570,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical characterisation of VO2 thin films hysteresis and its application in thermal rectification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermophysical properties of methacrylic polymer films with guest-host and side-chain azobenzene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominika Trefon-Radziejewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Chirtoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Lorena Gomez-Heredia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+                <w:t xml:space="preserve">Vitaly Smokal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-45436-0⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 223, pp.700-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2018.11.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731487v1</w:t>
+                <w:t xml:space="preserve">hal-03108336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kapitza thermal resistance characterization of epitaxial graphene–SiC(0001) interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roy Dagher</w:t>
+                <w:t xml:space="preserve">Adrien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 114 (22), pp.221601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5092207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical properties of methacrylic polymer films with guest-host and side-chain azobenzene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermophysical characterisation of VO2 thin films hysteresis and its application in thermal rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lorena Gomez-Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Andres Ramirez-Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitaly Smokal</w:t>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 223, pp.700-707. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.8728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2018.11.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-45436-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108336v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic contribution in heat transfer at metal-semiconductor and metal silicide-semiconductor interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zilong Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2112,51 +2112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kapitza thermal resistance studied by high-frequency photothermal radiometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Chirtoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2213,1892 +2213,1892 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4959084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral Emissivity Evolution of Radiative Cooling Materials during Water Condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nano Micro Scale Heat Transfer Conference VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of micro-fabricated thermal flow rate sensors in a 4H-SiC substrate passivated by a MPECVD-grown diamond layer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Silicon Materials Mid-Infrared Direct Spectral Emissivity Measurement at Intermediate Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 34th International Conference on Diamond and Carbon Materials (ICDCM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">TPV15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374887v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Materials Mid-Infrared Direct Spectral Emissivity Measurement at Intermediate Temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elissa Akiki</w:t>
+                <w:t xml:space="preserve">Integration of micro-fabricated thermal flow rate sensors in a 4H-SiC substrate passivated by a MPECVD-grown diamond layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TPV15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">The 34th International Conference on Diamond and Carbon Materials (ICDCM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937509v1</w:t>
+                <w:t xml:space="preserve">hal-05374887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomly Micro-structured Silicon for Thermal Light Engineering: Radiative Properties and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 PhotonIcs and Electromagnetics Research Symposium (PIERS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive Nighttime Radiative Cooling using Black Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Symposium on Radiative Transfer, RAD-23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The International Centre for Heat and Mass Transfer (ICHMT), Jun 2023, Thessaloniki, Greece. pp.339-344, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/RAD-23.510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity enhancement mechanism of polymer composites with carbon-based fillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun W.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamaoui G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgin T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micusik M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vykydalova A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GDR: Journées Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly sensitive resistive SThM probes for nanoscale thermometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental three-dimensional thermal mapping of a GaN on RF-SOI chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessy Paterson</w:t>
+                <w:t xml:space="preserve">Isaac Haik Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Druv Singhal</w:t>
+                <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwennaëlle Julié</w:t>
+                <w:t xml:space="preserve">Jerome Loraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Le-Denmat</w:t>
+                <w:t xml:space="preserve">Imene Lahbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 114: Nanoscale and Microscale Heat Transfer VII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 28th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Dublin, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THERMINIC57263.2022.9950649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863531v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local thermal analysis of polymer-carbon filler composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Micusik M.</w:t>
+                <w:t xml:space="preserve">Wide Band High Level Thermal Radiation Emission of Highly Doped Black Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII, Eurotherm seminar No 114</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Palerme (Italie), France</w:t>
+              <w:t xml:space="preserve">13th Conference on Thermophotovoltaic Generation of Electricity (TPV-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306713v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative Properties of Surface Doped Black Silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Basset</w:t>
+                <w:t xml:space="preserve">Highly sensitive resistive SThM probes for nanoscale thermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Swami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Druv Singhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennaëlle Julié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le-Denmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII, Eurotherm seminar No 114</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">Eurotherm 114: Nanoscale and Microscale Heat Transfer VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698626v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental three-dimensional thermal mapping of a GaN on RF-SOI chip</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+                <w:t xml:space="preserve">Local thermal analysis of polymer-carbon filler composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun W.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamaoui G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgin T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turgut A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micusik M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 28th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII, Eurotherm seminar No 114</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Palerme (Italie), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04476925v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide Band High Level Thermal Radiation Emission of Highly Doped Black Silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+                <w:t xml:space="preserve">Radiative Properties of Surface Doped Black Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference on Thermophotovoltaic Generation of Electricity (TPV-13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII, Eurotherm seminar No 114</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695592v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and simulation of the three-dimensional temperature field in an RF SOI chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuyen-Duc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Haik Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 27th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Berlin, Germany. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/THERMINIC52472.2021.9626402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and Thermomechanical Investigation of Polymeric Thin Films on Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Sachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 26th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Berlin, France. pp.226-231, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/THERMINIC49743.2020.9420489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanothermometry by Means of Scanning Thermal Microscopy: Investigation of Electro-thermal Devices with Embedded Metallic Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alkurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THERMINIC 26 (Thermal Investigation of ICs and Systems)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lecco, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379735v1</w:t>
-              </w:r>
-[...151 lines deleted...]
-                <w:t xml:space="preserve">hal-04671380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4253,51 +4253,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Akiki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang An" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-12043-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavielle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Othman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jipeng Fei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403316" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429287v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Trefon-Radziejewska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Juszczyk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Opilski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pawlak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c02265" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462723v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Krzywiecki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2021.113435" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922754v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarkar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Basset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117289" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Timm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliviero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06674-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Sun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Micusik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Evgin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vykydalova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0099755" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpaslan Turgut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdeno &#352;pitalsk&#253;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abf968" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108341v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Prosvetov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Chirtoc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Yang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.11.037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Villarreal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Ban" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020411" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenko Spitalsky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.11.14" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731487v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lorena Gomez-Heredia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andres Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45436-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108345v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Dagher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Potiron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092207" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Smokal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.11.054" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Hua" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Zhu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29505-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108313v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Fleming" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959084" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374887v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ben Moussa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167311v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167297v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.510" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380472v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun W." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamaoui G." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgin T." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micusik M." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vykydalova A." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863531v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Swami" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Druv Singhal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Juli&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le-Denmat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306713v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgut A." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476925v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Haik Dunn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Loraine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahbib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC57263.2022.9950649" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695592v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429330v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen-Duc Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC52472.2021.9626402" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462728v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Sachar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alzina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC49743.2020.9420489" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379735v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alkurdi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04671380v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Akiki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang An" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-12043-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavielle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Othman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jipeng Fei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403316" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429287v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Trefon-Radziejewska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Juszczyk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Opilski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pawlak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c02265" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Timm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliviero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06674-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462723v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Krzywiecki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2021.113435" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922754v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarkar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Basset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117289" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiang Sun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Micusik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Evgin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vykydalova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0099755" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpaslan Turgut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdeno &#352;pitalsk&#253;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abf968" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108341v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Prosvetov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Chirtoc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Yang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.11.037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Villarreal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Ban" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020411" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenko Spitalsky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.11.14" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108336v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Smokal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.11.054" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Dagher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Potiron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092207" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lorena Gomez-Heredia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andres Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45436-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Hua" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Zhu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29505-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108313v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Fleming" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959084" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04671380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937509v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374887v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ben Moussa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167311v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167297v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-23.510" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380472v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun W." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamaoui G." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgin T." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micusik M." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vykydalova A." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476925v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Haik Dunn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Loraine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahbib" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC57263.2022.9950649" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695592v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863531v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Swami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Druv Singhal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;lle Juli&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le-Denmat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306713v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgut A." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698626v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429330v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen-Duc Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC52472.2021.9626402" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Sachar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alzina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC49743.2020.9420489" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379735v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alkurdi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>