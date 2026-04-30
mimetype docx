--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.05263157895px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georges Kariniotakis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">georges-kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5261-0172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">118768484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-3507-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinguished Professor, MINES Paris, PSL - Centre PERSEE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Head of Renewable Energies & Smart Energy Systems Group (ERSEI)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur de recherche de classe exceptionnelle, MINES Paris, PSL - Centre PERSEE.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Resp. Groupe Énergies Renouvelables &  Systèmes Énergétiques Intelligents (ERSEI).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  received his Engineering and M.Sc. degrees from Greece in 1990 and 1992 respectively. He received his PhD degree from Ecole des Mines de Paris in 1996. He is currently Distinguished Professor at Mines Paris – PSL (Paris Science Letters University). He is head of the Renewable Energies and Smart Energy Systems Group (ERSEI) at Center PERSEE of Mines Paris. He is the author of over 350 scientific publications in scientific journals and conferences. He has been involved as participant or coordinator in more than 50 R&D projects in the fields of renewable energies and smart-grids. In particular, he has coordinated 4 major EU projects in the field of wind forecasting and integration: Anemos (FP5), Anemos.plus (FP6), SafeWind (FP7) as well as the Smart4RES (H2020) project on renewable energy sources (RES) forecasting and integration. His scientific interests include forecasting, RES integration, modelling, management and planning of power systems, artificial intelligence and data science for energy among others. His research into AI for energy dates to the early '90s, when he worked on Neural Networks and Fuzzy Logic for wind power forecasting. A paper published in 1996 in the IEEE Transactions on Energy Conversion is probably the first journal paper where AI was applied to the field of renewable energies. He is Senior Member of IEEE and member of several expert groups like ETIP SNET, EERA Joint Programme Smart Grids, the European Academy of Wind Energy, the National CIRED committee, the &amp;quot;Conseil d'Administration&amp;quot; and the Conseil Scientifique of Think SmartGrids, the &amp;quot;Conseil d'Administration&amp;quot; of CapEnergies and others.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scenario-Spatial Decomposition Approach With a Performance Guarantee for the Combined Bidding of Cascaded Hydropower and Renewables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Kazempour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2025.3638005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738929v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-Focused Learning for Power System Decision-Making Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haipeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qintao Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junyi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2401.03680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable Power Grid Overload Detection with Information Flow-based Fuzzy Cognitive Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Tyrovolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. San Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysostomos Stylios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEE Journal of Power and Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17775/CSEEJPES.2024.04780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Interdependence of Vertical Extrapolation Uncertainties in Repowering Wind Farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bechmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2767, pp.092009. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2767/9/092009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the relative impacts of maximum investment rate and temporal detail in capacity expansion models applied to power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heggarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 290, pp.130231. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2024.130231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable Machine Learning for DC Optimal Power Flow with Feasibility Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (3), pp.5126 - 5137. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2023.3333165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038380v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Economic Model Predictive Control for Trading Energy and Ancillary Services with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.101373. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2024.101373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRPS-based online learning for nonlinear probabilistic forecast combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (4), pp.1449-1466. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijforecast.2023.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Federated Tree-based Forecasting Combining Resilience and Privacy: Application to Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 234, pp.110730. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2024.110730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Economic Model Predictive Control for the Joint Energy Dispatch of Wind Farms and Run-of-the-River Hydropower Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 235, pp.110805. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2024.110805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Resilient Energy Forecasting: A Robust Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Andrianesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.874 - 885. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2023.3272379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792191v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Provision of Ancillary Services from Aggregated Variable Renewable Energy Sources through Forecasting of Extreme Quantiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (4), pp.3070-3084. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2022.3198839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759187v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the systematic errors of energy yield assessment in the context of wind farm repowering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, WindEurope Annual Event 2023 25/04/2023 - 27/04/2023 Copenhagen, Denmark, 2507 (1), pp.012016. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2507/1/012016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Thermal Properties and Degradation Modelling of Batteries into the Scheduling of Hybrid Power Plants with Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Vazquez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (Part A), pp.108782. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2023.108782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and Impact of Machine Learning-based Inertia Forecasting Under Cost-Oriented Data Integrity Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongda Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2022.3207517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Section on Advances in Renewable Energy Forecasting: Predictability, Business Models and Applications in the Power Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipti Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.1166-1168. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSTE.2022.3157009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptive Trees for Integrated Forecasting and Optimization Applied in Trading of Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.4696 - 4708. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2022.3152667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330017v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic methodology to efficiently integrate weather information in short-term Photovoltaic generation forecasting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 244, pp.401-413. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2022.08.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Quantification of the Flexibility Potential of a Complex Industrial Process for Ancillary Services Provision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ledur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Sossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Alais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Driss El Alaoui Faris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 212, pp.108396. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2022.108396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven structural modeling of electricity price dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107, pp.105811. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2022.105811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting and Market Design Advances: Supporting an Increasing Share of Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Ela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Sharp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Novacheck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Power and Energy Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, The Future Balancing Act - High VRE Penetration and Energy System Integration, 19, (6, November/December 2021), pp.77-85. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MPE.2021.3104132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic Power Forecasting: Assessment of the Impact of Multiple Sources of Spatio-Temporal Data on Forecast Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xwégnon Ghislain Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue "Smart Photovoltaic Energy Systems for a Sustainable Future", </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14051432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Seamless Probabilistic Photovoltaic Power Forecasting Covering Multiple Time Frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.2281 - 2292. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2019.2951288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Quantiles Dynamic Line Rating Forecasts and Application on Network Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (12), pp.3090. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13123090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Advanced Approaches and Applications for Electric Vehicle Charging Demand Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jen Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Strbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zechun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohao Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piampoom Sarikprueck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (5), pp.5682-5683. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2020.3003567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint optimization of building-envelope and heating-system retrofits at territory scale to enhance decision-aiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rogeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Yassine Abdelouadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 264, pp.114639. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.114639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Advanced Approaches and Applications for Electric Vehicle Charging Demand Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jen Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Strbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zechun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohao Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piampoom Sarikprueck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (5), pp.5682-5683. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2020.3003567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying power system flexibility provision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heggarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 279, pp.115852. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.115852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overhead lines Dynamic Line rating based on probabilistic day-ahead forecasting and risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.565-578. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Participation of Residential Aggregators in Energy and Local Flexibility Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Adrian Correa-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2019.2941687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for Combined Operation of PV/Storage Systems Integrated into Electricity Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Renewable Power Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rpg.2019.0375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Adjustable Robust Optimization Alternatives for the Participation of Aggregated Residential Prosumers in Electricity Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Carlos Correa-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue: "Digital Solutions for Energy Management and Power Generation", 12 (6), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12061019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Approach for Value-oriented Energy Forecasting and Data-driven Decision-making. Application to Renewable Energy Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (6), pp.6933 - 6944. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2019.2914379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario generation of aggregated Wind, Photovoltaics and small Hydro production for power systems applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Badesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 242, pp.1396-1406. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Forecasting Electric Vehicle Consumption Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gerossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue Selected Papers from MEDPOWER 2018—the 11th Mediterranean Conference on Power Generation, Transmission, Distribution and Energy Conversion, 12 (7, 1341), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12071341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Model for Spatio-Temporal Photovoltaic Power Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xwégnon Ghislain Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (2), pp.780 - 789. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSTE.2018.2847558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Dynamic Line Rating Forecasts Selection Based on Ampacity Probabilistic Forecasting and Network Operators' Risk Aversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2018.2889973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal assessment of power system flexibility requirement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heggarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 238, pp.1327-1336. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998837v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating flexibility options into distribution grid reinforcement planning: A techno-economic framework approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Klyapovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik W Bindner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 254, pp.113662. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Benefits of Dynamic Line Rating under Multiple Sources of Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (3), pp.3306 - 3314. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2017.2786470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Offer of Automatic Frequency Restoration Reserve from a Combined PV/Wind Virtual Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (6), pp.6155 - 6170. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2018.2847239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Optimal Power Flow for Scheduling Flexible Resources in Microgrids Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etta Grover-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Heleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salman Mashayekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.07.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing and placement of distribution grid connected battery systems through an SOCP optimal power flow algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etta Grover-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 219, pp.385-393. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617620v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust optimization for day-ahead market participation of smart-home aggregators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Adrian Correa-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 229, pp.433-445. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.07.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Day-Ahead Forecasting of Household Electricity Demand and Operational Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gérossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (12), pp.3503. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11123503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic operation of home energy management systems including battery cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Adrian Correa Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gerossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 225, pp.1205-1218. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.04.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage sizing for grid connected hybrid wind and storage power plants taking into account forecast errors autocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Lugaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117, pp.380-392. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2017.10.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Spatio-Temporal Forecasting of Photovoltaic Power Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xwégnon Ghislain Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp. 538 - 546. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSTE.2017.2747765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Improved Understanding of the Applicability of Uncertainty Forecasts in the Electric Power Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J. Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Möhrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Siefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jethro Browell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (9), pp.1402. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en10091402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic GIS-based method for small Pumped Hydro Energy Storage (PHES) potential evaluation at large scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rogeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 197, pp.241 - 253. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.03.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis in the technical potential assessment of onshore wind and ground solar photovoltaic power resources at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182, pp.145-153. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.08.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind power forecasting: IEA Wind Task 36 & future research issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, The Science of Making Torque from Wind (TORQUE 2016), 753, pp.Article 032042. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/753/3/032042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot; Weather Intelligence for Renewable Energies &amp;quot; Benchmarking Exercise on Short-Term Forecasting of Wind and Solar Power Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Sperati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (9), pp.9594-9619. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en8099594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An edge model for the evaluation of wind power ramps characterization approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (7), pp.1169-1184. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/we.1753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach for optimal coordination of wind power and hydro pumping storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgardo D. Castronuovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Usaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Antonio Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (6), pp.829-852. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/we.1600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting ramps of wind power production with numerical weather prediction ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (1), pp.51-63. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/we.526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of wind power predictability as a decision factor in the investment phase of wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Laquaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101, pp.609-617. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.06.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle recherche et développement pour un leadership européen dans l'éolien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribunes Parlementaires Européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Quel avenir pour la filière éolienne ?, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Prediction Intervals of Wind Power Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (4), pp.1845-1856. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2010.2045774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skill forecasting from ensemble predictions of wind power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Aa. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86 (7-8, July-August 2009), pp.Pages 1326-1334. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2008.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind into power, from ANEMOS to SafeWind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Service Review, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, pp.188-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in wind speed forecasts for wind power prediction purposes using Kalman filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petroula Louka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Galanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Katsafados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 96 (12), pp.Pages 2348-2362. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jweia.2008.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric probabilistic forecasts of wind power: Required properties and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Aa. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan K. Moller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (6), pp.497-516. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/we.230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ViLab: A virtual laboratory for collaborative research on wind power forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (2), p. 117-122. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/030952407781494458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading Wind Generation From Short-Term Probabilistic Forecasts of Wind Power.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (3), pp.1148-1156. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2007.901117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00213325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading Wind Generation From Short-Term Probabilistic Forecasts of Wind Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (3), pp.1148 - 1156. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2007.901117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ViLab : a virtual laboratory for collaborative research on wind power forecasting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (2), pp.117-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00213387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of microgrids in market environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis G. Tsikalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris L. Dimeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos D. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao A. Pecas Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Energy Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (3), pp.177-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of MicroGrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. Soultanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Tsouchnikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Papathanasiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos D. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Energy Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (4), pp.279-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Protocol for Standardazing the performance evaluation of short term wind power prediction models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Aa. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Skov Nielsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (6), p. 475-489. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/030952405776234599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line Assessment of Prediction Risk for Wind Power Production Forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Special Issue: A Sampling of the 2003 EWEC in Madrid, 7 (2), pp.119 - 132. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/we.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;CARE&amp;quot; system overview : advanced control advice for power systems with large scale Integration of renewable Energy Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos D. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Contaxis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël P. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil C. Papadias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao A. Pecas Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 23 (2), p.57-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation dynamique des systèmes électriques insulaires incluant des énergies renouvelables : hydraulique et éolienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, p. 27-34. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/1999003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load and wind power forecasting methods for the optimal management of isolated power systems with high wind penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff A. Dutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie A. Halliday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 23 (2), p.69-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An advanced control system for the optimal operation and management of medium size power systems with a large penetration from renewable power sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël P. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos D. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 12 (2), pp.Pages 137-149. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0960-1481(97)00028-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Power Forecasting Using Advanced Neural Networks Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 11 (4), pp.762 - 767. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/60.556376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general simulation algorithm for the accurate assessment of isolated diesel-wind turbines systems interaction. Part II: Implementation of the algorithm and case-studies with induction generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Stavrakakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10 (3), pp.584 - 590. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/60.464886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general simulation algorithm for the accurate assessment of isolated diesel-wind turbines systems interaction. I. A general multimachine power system model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10 (3), pp.577 - 583. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/60.464885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Energy Forecasting: From Models to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier - Woodhead Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.386, 2017, Woodhead Publishing Series in Energy, 978-0-0810-0504-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluations of Nonparametric Probalistic Forecasts of Wind Power.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan K. Moller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Aa. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technical University of Denmark, IMM Technical Report, pp.32, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and implementation of an advanced control system for the optimal operation and management of medium-sized power systems with a large penetration from renewable power sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate-General for Research and Innovation, European Commission Report EU 16686, pp.159, 1996, 92-827-5007-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of predictability in the investment phase of wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanz Rodrigo Javier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Frías Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Laquaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy Forecasting: From Models to Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier - Woodhead Publishing, Chapter 14 - p. 341-357, 2017, Woodhead Publishing Series in Energy, 978-0-0810-0504-0 </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100504-0.00014-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind power forecasting - a review of the state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy Forecasting: From Models to Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier - Woodhead Publishing, Chapter 3 - p. 59-96, 2017, Woodhead Publishing Series in Energy, 978-0-0810-0504-0 </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100504-0.00003-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital use cases for power generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European technology platform for the electricity networks of the future </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Digital Energy System 4.0 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8-15 - Chapter 3.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D roadmap for wind energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME, CNRS, UNESCO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable energies in the service of humanity - 40th anniversary of the congress 'The sun in the Service of Mankind' 1973-2013. Current challenges and prospects by 2030 and 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.33-35, 2015, 978-2-35838-952-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids Control Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris L. Dimeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis G. Tsikalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Korres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nikos Hatziargyriou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microgrids: Architectures and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-IEEE Press, pp.25-80, 2014, 978-1-118-72068-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot Sites: Success Stories and Learnt Lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris L. Dimeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck van Overbeeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nikos Hatziargyriou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microgrids: Architectures and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-IEEE Press, pp.206-274, 2014, 978-1-118-72068-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (258)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlock Data Sharing in Wind Power Forecasting through Privacy-preserving Federated-Learning: Benchmarking of Mixed and Fully Encrypted Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science Conference 2025 - WESC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Wind Energy - EAWE, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using One Wind Farm as a Reference to Estimate the Energy Production of Another: Insights from a Probabilistic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science Conference, WESC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Wind Energy (EAWE), Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Kolmogorov-Arnold Networks for Spatio-Temporal Renewable Energy Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J Bessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy &amp; Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Energy and Meteorology Council, Jun 2025, Galzignano Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning with Mixed Encryption for Distributed Energy Resources: Forecasting Electricity Charging Demand at Multiple Electrical Vehicle Charging Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PowerTech 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Federated Tree-based Forecasting Combining Resilience and Privacy: Application to Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCC'2024, 23rd Power Systems Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Energy Forecasting – Is AI a game changer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLD2024 - Applied Machine Learning Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Mar 2024, Laussane, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term forecasting of wind power: Highlight results from the Smart4RES project and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'Eolien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Renouvelables, IFPEN, Jan 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Economic Model Predictive Control for the Joint Energy Dispatch of Wind Farms and Run-of-the-River Hydropower Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCC'2024 - XXIII Power Systems Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Privacy-preserving Regression Trees to a Value-oriented Forecasting Approach for Trading DER Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Symposium on Forecasting (ISF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Forecasters (IIF), Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable energy forecasting: State of the art &amp; latest tendencies of research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy, mathematics, and theoretical challenges Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in RES Forecasting and Challenges for the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th INREC 2023 - Uncertainties in Energy - Markets, Systems &amp; Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Duisburg Essen, Sep 2023, Essen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Forecasting for the Management of Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Sossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. pp.2233 - 2237, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.1212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONWEY: an Energy Yield Assessment based on Operational Data for Repowering Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science Conference, WESC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Wind Energy, May 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Energy Yield Assessment Model with Reduced Uncertainty for Wind Farms Repowering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Annual Event 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WindEurope, Apr 2023, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Model Predictive Control for the Energy Management Problem of a Virtual Power Plant Including Resources at Different Voltage Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference &amp; Exhibition on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. pp.2044 - 2048, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.1160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An outlook of Smart4RES contributions and research perspectives for renewable energy forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technology Workshop 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WindEurope, Jun 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an uncertainty model for wind vertical extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Annual Event 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WindEurope, Apr 2023, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote. Renewable Energy Forecasting – State of the art, highlight results of Smart4RES and future directions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference Energy &amp; Meteorology (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEMC - World Energy &amp; Meteorology Council, Jun 2023, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of large-scale virtual power plants integrating wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Annual Event 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WindEurope, Apr 2023, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable energy forecasting: results of the Smart4RES project and future research directions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU - European Geosciences Union, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Feature-driven Trading of Renewable Energy with Missing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Kühnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES), Université Grenoble Alpes,, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a paradigm of explainable AI applied in energy meteorology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU - European Geosciences Union, Apr 2023, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Power Forecasting - State of the art and new directions of research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l’Eolien 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Energie Eolienne et IFP Energies Nouvelles, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing Renewable Energy Forecasting Using Automatic Feature Selection and Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS53380.2022.9810647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term forecasting of renewable production trajectories at hightemporal resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. pp.EGU22-12965, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptive Trees for Integrated Forecasting and Optimization Applied in Trading of Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting for the Weather Driven Energy System - A new Task under IEA Wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Draxl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Zack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Möhrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Wind &amp; Solar Integration Workshop (WIW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Energynautics, Oct 2022, The Hague, Netherlands. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2022.2830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlight results of the Smart4RES project on weather modelling and forecasting dedicated to renewable energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. pp.EGU22-12923, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting for the Weather Driven Energy System – The New IEA Wind Task 51</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Draxl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Zack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jethro Browell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. pp.EGU22-7926, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Quantification of the Flexibility Potential of a Complex Industrial Process for Ancillary Services Provision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ledur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Sossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Alais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Driss El Alaoui Faris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCC'2022, 22nd Power Systems Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end Learning for Hierarchical Forecasting of Renewable Energy Production with Missing Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS53380.2022.9810610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527644v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES next-generation forecasting solutions for single wind turbines up to aggregations and for different temporal scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technology Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WindEurope, Jun 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Energy Forecasting Resilient to Missing Features: a Robust Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Andrianesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium on Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Model Predictive Control Strategies for the Provision of Energy and Ancillary Services by Wind Farms Coupled with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technology Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WindEurope, Jun 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable data-driven solar power plant trading strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J. Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT EUROPE 2022, Innovative Smart Grid Technologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Novi Sad, Serbia. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGT-Europe54678.2022.9960432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the high-resolution variability of renewable production using advanced weather forecasting products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seamless intra-day and day-ahead multivariate probabilistic forecasts at high temporal resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS53380.2022.9810606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards increased interpretability of AI-based tools in the energy sector with focus on the wind energy trading application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technology Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WindEurope, Jun 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Alternative Ways to Integrate Weather Predictions in Photovoltaic Generation Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021 - VEGU21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geophysical Union (EGU), Apr 2021, Virtual Event, Germany. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term trading of wind energy production using data-driven prescriptive optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Photovoltaic Generation Forecasting Enhanced by Satellite Derived Irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference &amp; Exhibition on Electricity Distribution (CIRED 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Sep 2021, Virtual Event, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling the Charge of Electric Vehicles Including Reactive Power Support: Application to a Medium-Voltage Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biswarup Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Sossan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Conference &amp; Exhibition on Electricity Distribution (CIRED 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IET, Sep 2021, Geneva, Switzerland. pp.1534-1538, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2021.1680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games and Other News from IEA Wind Task 36 Forecasting for Wind Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Draxl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Zack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Workshop on Large-scale Integration of Wind Power into Power Systems as well as on Transmission Networks for Offshore Wind Power Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EnergyNautics GmbH, Sep 2021, Berlin, Germany. pp.99-103, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2021.2605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES: Next generation solutions for renewable energy forecasting and applications with focus on distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Sossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Libois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021 - The 26th International Conference and Exhibition on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Sep 2021, On line, Switzerland. pp.2899-2903, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2021.1829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 36 - International Collaboration on Forecast Improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Draxl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Zack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021 - VEGU21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geophysical Union (EGU), Apr 2021, Virtual Event, Germany. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF TRANSFORMER AND CABLE AGING ON DISTRIBUTION LOCATIONAL MARGINAL COSTS IN ACTIVE DISTRIBUTION NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Andrianesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Caramanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2021.1735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of Charge and Thermal-Related Deterioration Prediction for Li-Ion Storage Systems in Hybrid Photovoltaic Systems in the Island of Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Vazques-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference &amp; Exhibition on Electricity Distribution (CIRED 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Sep 2021, Virtual Event, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Charging, Vehicle-to-Grid, and Reactive Power Support from Electric Vehicles in Distribution Grids: A Performance Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biswarup Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Sossan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2021, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Science for Next Generation Renewable Energy Forecasting - Highlight Results from the Smart4RES Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Sossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Integration of Solar Power into Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EnergyNautics GmbH, Sep 2021, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2021.2499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES: Improved weather modelling and forecasting dedicated to renewable energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021 - VEGU21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual Event, Germany. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Value-Oriented Price Forecasting Approach to Optimize Trading of Renewable Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Madrid PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Approach to Improve the Model & Value Chain of Renewable Energy Forecasting - The Smart4RES Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Europe Technology Workshop 2021 - "Resource Assessment &amp; Analysis of Operating Wind Farms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wind Europe, Sep 2021, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research directions and results in the Smart4RES project for improving renewable energy forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science Conference (WESC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Wind Energy (EAWE), May 2021, Virtual Event, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecast trajectories for the production of a renewable virtual power plant able to provide ancillary services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://www.egu2020.eu/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geophysical Union (EGU), May 2020, (On-lines ), Austria. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Forecasting of Regional Wind Power Generation for the EEM20 Competition: a Physics-oriented Machine Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Energy Market Conference, EEM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH, IEEE, Sep 2020, Stockholm (by visio), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting regional wind production based on weather similarity and site clustering for the EEM20 Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Symposium on Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Forecasters, Oct 2020, Virtual Event, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 36 Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Draxl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://www.egu2020.eu/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, (On-line ), Austria. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-14253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term Forecasting of Photovoltaic Generation based on Conditioned Learning of Geopotential Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th International Universities Power Engineering Conference - Virtual Conference UPEC 2020 – "Verifying The Targets"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Torino (Virtual Conference), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a seamless approach for photovoltaic forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), May 2020, (On-line ), Austria. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-21753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES: Towards next generation forecasting tools of renewable energy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://www.egu2020.eu/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geophysical Union (EGU), May 2020, On-line, Austria. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-20205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 36 -An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Draxl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Zack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Wind Integration Workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual Event, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term photovoltaic generation forecasting using multiple heterogenous sources of data based on an analog approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geophysical Union (EGU), May 2020, On-line, Austria. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards improved RES predictability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnerGaïa 2019: The renewable energy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing of a PV/Battery System Through Stochastic Control and Plant Aggregation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European PV Solar Energy Conference and Exhibition (EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic photovoltaic forecasting combining heterogeneous sources of input data for multiple time-frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference Energy &amp; Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEMC - World Energy and Meteorology Council, Jun 2019, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic forecasting and bidding strategy of ancillary services for aggregated renewable power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference Energy &amp; Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEMC - World Energy and Meteorology Council, Jun 2019, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Extremes of Aggregated Production from a RES Virtual Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Wind Energy Science Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAWE - European Academy of Wind Energy, Jun 2019, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term photovoltaic generation forecasting using multiple heterogenous sources of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European PV Solar Energy Conference and Exhibition (EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WIP Renewable Energies, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrofitting a building stock: modeling and optimization for decision aiding at territory scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rogeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Abdelouadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISBAT 2019, Climate resilient cities - Energy efficiency &amp; renewables in the digital era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1343/1/012029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancillary services from a renewable-sourced virtual power plant: the REstable project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference Energy &amp; Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEMC - World Energy and Meteorology Council, Jun 2019, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of day-ahead electricity market prices using a statistically calibrated structural model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Billeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Energy Market Conference (EEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE PES, Sep 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for Combined Operation of PV/Storage Systems Integrated to Electricity Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Mediterranean Conference on Power Generation, Transmission, Distribution and Energy Conversion, MEDPOWER 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Dubrovnik (Cavtat), Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day-Ahead Management of Smart Homes Considering Uncertainty and Grid Flexibilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Adrian Correa-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gerossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Mediterranean Conference on Power Generation, Transmission, Distribution and Energy Conversion, MEDPOWER 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Dubrovnik (Cavtat), Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 36 Forecasting for Wind Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bri-Mathias Hodge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 European Geosciences Union (EGU) General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.EGU2018-6942-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An address-matching algorithm for household-scale databases to enhance electricity demand characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rogeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Mediterranean Conference on Power Generation, Transmission, Distribution and Energy Conversion (MEDPOWER 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Dubrovnik (Cavtat), Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Electric Vehicle Consumption Profiles for Short-Term Forecasting and Long-Term Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gerossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Mediterranean Conference on Power Generation, Transmission, Distribution and Energy Conversion, MEDPOWER 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Dubrovnik (Cavtat), Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Day-Ahead Forecasting of Household Electricity Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gerossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom. pp.2500 - 2504, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/oap-cired.2017.0625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term Forecast of Automatic Frequency Restoration Reserve from a Renewable Energy Based Virtual Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Liebelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th IEEE International Conference on Innovative Smart Grid Technologies - ISGT Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES), Sep 2017, Torino, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope.2017.8260311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task 36 Forecasting for Wind Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">97th American Meteorological Society Annual Meeting, Host: “Eighth Conference on Weather, Climate, Water and the New Energy Economy”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Society, Jan 2017, Seattle, WA, United States. pp.EGU2017-18663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of predictive analytics in smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Smart Grid Communications (SmartGridComm 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2017, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges, Innovative Architectures and Control Strategies for Future Networks: The Web-of-Cells, Fractal Grids and Other Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Caerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helfried Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glascow, United Kingdom. pp.2149 - 2152, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/oap-cired.2017.1287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Term Forecast of Local Electrical Demand and Evaluation of Future Impacts on the Electricity Distribution Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bocquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Magliaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glascow, United Kingdom. pp.0743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 36 Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bri-Mathias Hodge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Offshore Wind energy 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Multi-Temporal Optimal Power Flow Approach for the Management of Grid Connected Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etta Grover-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xwégnon Ghislain Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2017 (Congres International des Réseaux Electriques de Distribution)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom. pp.12 - 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 36 Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017, European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp. EGU2017-18663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task 36 Forecasting for Wind Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Cline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyngby, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy digitalisation and integration of renewable energy sources - the role of forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data and Sustainability Energy and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NTNU/SINTEF, French Embassy in Norway, Oct 2017, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Scheduling of Storage Devices in Smart Buildings Including Battery Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Adrian Correa Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gerossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE Power and Energy Society PowerTech Conference - PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PTC.2017.7981199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential Electrical and Thermal Storage Optimisation in a Market Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Adrian Correa Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gerossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom. pp.1967 - 1970, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/oap-cired.2017.1086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fractal Grid Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Electricity Distribution (CIRED 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2017, Glagow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal Grid – Towards the Future Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Muratore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glascow, United Kingdom. pp.1236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimisation algorithm for matching large scale databases on customers for improved characterisation of electricity consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPower 2016 - The 10th Mediterranean Conference on Power Generation, Transmission, Distribution and Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic line rating day-ahead forecasts - cost benefit based selection of the optimal quantile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2016 workshop - Electrical networks for society and people </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIREC - Centre International de Recherche sur l’Environnement et le Développement, Jun 2016, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of probabilistic PV production forecasts performance in an operational context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Solar Integration Workshop - International Workshop on Integration of Solar Power into Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Vienna, Austria. pp.6 - ISBN 978-3-9816549-3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges with the Integration of Renewables into Power Systems and Electricity Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franco-thaï workshop on smartgrids - Atelier franco-thaïlandais sur les smartgrids </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Partenariat entre l’Ambassade de France, l’Université technologique King Mongkut Thonburi (KMUTT) et le Bureau de la planification et de la politique énergétique (EPPO), Nov 2016, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 36 on Wind Power Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bri-Mathias Hodge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Wind Europe Summit 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal Optimal Power Flow for Assessing the Renewable Generation Hosting Capacity of an Active Distribution System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etta Grover-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/PES Transmission and Distribution Conference and Exposition (T&amp;D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dallas, TX, United States. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDC.2016.7520043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges with the Integration of Renewables into Power Systems and Electricity Markets - The Role of Predictability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conferences SEE (6th International Conference on Sustainable Energy and Environment) ICGSI (6th International Conference on Green and Sustainable Innovation), CTI (1 st International Conference on Climate Technology and Innovation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergies renouvelables météo-dépendantes. So what!?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Les réseaux intelligents d’eau, de gaz et d’électricité, Technologies, enjeux et applications“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPROM, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels solutions / outils pour répondre aux problématiques de prévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prévision au service du développement des énergies renouvelables électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME Midi-Pyrénées, ATEE, le pôle DERBI et Madeeli, Oct 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new IEA Wind Task 36 on Wind Power Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bri-Mathias Hodge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference Energy &amp; Meterology - ICEM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Boulder, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water/Energy/Climate Nexus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Interdisciplinary Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes en lien avec COP21-UGA, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of European projects Grid4EU and Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée “Creation of Local Energy Communities - training on SmartGrids"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCI France et le projet STEEP, May 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FractalGrid: An innovative project for future smartgrid architectures based on multiscale and fractal modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EERA ELECTRA Programme / European Technology Platform Smart Grids Joint Technical Workshop: “The Web of Cells and alternative concepts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new IEA Wind Task 36 on Wind Power Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bri-Mathias Hodge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEA 2015 – European Wind Energy Association Annual Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal models for photovoltaic power short-term forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xwégnon Ghislain Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Integration workshop 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlight of a EU-India Success Story: The SAFEWIND FP7 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on EU-India Collaboration - Smart Grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Line Rating Forecasting and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEA Technology Workshop, Wind Power Forecasting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Wind Energy Association, Oct 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévision de la production éolienne : État de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Colloque annuel de l’Association Internationale de Climatologie (AIC) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather intelligence for Renewable Urban Areas Gaps, Challenges and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Sempreviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven-Erik Gryning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference Energy &amp; Meterology - ICEM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Boulder, Colorado, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the level of prediction errors and sub-hourly variability of PV and wind generation in a future with a large amount of renewables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Gars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Electricity Distribution - CIRED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the level of prediction errors of wind and PV in a future with a large amount of renewables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEA Technology Workshop, Wind Power Forecasting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Wind Energy Association, Oct 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An aggregator for distributed energy storage units under multiple constraints in the nice grid demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Workshop 2014 - Grid operation and congestion management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats des projets européens MicroGrids (FP5) et More Microgrids (FP6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Microgrids" Tenerdis-Capenergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach for electric load curve holistic modelling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPower 2014 - The 9th Mediterranean Conference on Power Generation, Transmission Distribution and Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges with large-scale integration of wind generation into power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EAWE PhD Seminar on Wind Energy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAWE (European Academy of Wind Energy), Oct 2014, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricité intermittente : prédiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Ecole Energies &amp; Recherches 2014 : "Sources, vecteurs, contraintes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Mar 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nice Grid project : Using Distributed Energy Resources to Reduce Power Demand through Advanced Network Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muscholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Passelergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gambier-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vuillecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 CIGRE Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressource vent et maîtrise de la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères rencontres CEVEO Cluster "Quelle R&amp;D partagée pour renforcer la compétitivité du secteur éolien terrestre et offshore ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast dynamic programming with application to storage planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barbesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE PES T&amp;D Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2014, Chicago, IL, United States. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDC.2014.6863551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind farm strategic investment considering forecast errors penalties in a nodal prices market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Spain. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de distribution - Gestion et planification dans le contexte des smartgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Futuring Cities – Ville et Energie Durable, Institut Mines Telecom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability and Predictability of Renewable Energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labora Forum 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust investment strategy for generation capacity in an uncertain demand and renewable penetration environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the European Energy Market (EEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Krakow, Poland. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEM.2014.6861240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of schedule update frequency on distributed energy storage performance in renewable energy integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th IEEE/PES European Innovative Smart Grid Technologies (ISGT), International Conference and Exibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Copenhagen, Denmark. 5 p., </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope.2013.6695299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of available data history on the performance of photovoltaïc generation forecasting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Electricity Distribution - CIRED 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Stockholm, Sweden. 4 p. - ISBN 978-1-84919-732-8, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2013.0971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of PV forecasts uncertainty on batteries management in microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2013 - Towards carbon free society through smarter grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France. pp.1-6 - Article number 13881974 - ISBN 978-1-4673-5667-1, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PTC.2013.6652254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la production : gestion des réseaux de distribution incluant des ressources fluctuantes. Flexibilité de la demande, prévision à court terme et rôle du stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT - L'énergie demain - Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Télécom, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Methodology for comparison of different wind power ramp characterization approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEA 2013 - European Wind Energy Association annual event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Vienna, Austria. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced spatio-temporal wind power forecasting with distributed wind farms as sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEA 2013 - European Wind Energy Association annual event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage for managing renewables variability - the role of predictability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InnoGrid2020+: The Transmission and Distribution R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Bruxelles, Belgium. pp.Panel Session "Integration of storage in network management - why, when, where, how?"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of electricity market schemes on predictability being a decision factor in the wind farm investment phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Austria. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to make probabilistic forecasts of PV production from a plan-oriented parameterization of solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference Energy &amp; Meteorology - Weather &amp; Climate for the Energy Industry, ICEM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeWind: Towards Improved Wind Power Forecasting Technology with Focus on Extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InnoGrid2020+: The Transmission and Distribution R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Bruxelles, Belgium. pp.Panel Session "Integration of storage in network management - why, when, where, how?"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances In Short-Term Wind Power Forecasting With Focus on 'Extreme' Situations - SafeWind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Courtney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual EWEA 2012 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Copenhagen, Denmark. 12 p. - Oral presentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeWind: Towards Improved Wind Power Forecasting Technology with Focus on Extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st InnoGrid2020+: The European Research and Development Dissemination Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment Of Short-Term Wind Power Predictability In India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shankar Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual EWEA 2012 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Copenhagen, Denmark. 1 page - Oral presentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local energy management system for solar integration and improved security of supply: The Nice Grid project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lebossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Albou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE PES International Conference and Exhibition on Innovative Smart Grid Technologies (ISGT Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Berlin, Germany. 6 p. - ISBN 978146732597, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope.2012.6465667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art in Short-term Wind and Solar Power Forecasting Fields in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "State of the Art on Weather Intelligence for Renewable Energies", COST Action WIRE ES1002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art in wind power forecasting - Experiences for the case of Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 16th ISAP 2011 Conference "Intelligent Systems Application to Power Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing spatio-temporal patterns of wind power production for off shore wind power scenario generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEA OFFSHORE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Amsterdam, Netherlands. Poster presentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion prédictive et dimensionnement des systèmes incluant le stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Stockage des énergies intermittentes - Réponses de la Chimie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeWind: Multi-scale data assimilation, advanced wind modelling & forecasting with emphasis to extreme weather situations for a safe large-scale wind power integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur Les Programmes Européens pour la Recherche et l'innovation dans les Thématiques Energie/Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévision de la production d'électricité d'origine éolienne et photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde au SENAT, Office Parlementaire d'Evaluation des Choix Scientifiques et Technologiques, Commission sur la Sécurité Nucléaire et Avenir de la Filière Nucléaire - La Maturité des Énergies Renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Improved Wind Power Forecasting Technology with Focus on Extremes. The SafeWind Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "State of the Art on Weather Intelligence for Renewable Energies", COST Action WIRE ES1002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Ramps of Wind Power Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 16th ISAP 2011 Conference "Intelligent Systems Application to Power Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Coordination of Pumped Storage Stations coupled to Wind Farms for Market Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Lugaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Stockage des énergies intermittentes - Réponses de la Chimie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of uncertainties related to renewable generation - The role of short-term forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique GdR ISIS, MACS et SEEDS : "Smart Grids : Enjeux Scientifiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Approach to Forecast Ramps of Wind Power Production using Ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th EMS Annual Meeting - 10th European Conference on Applications of Meteorology (ECAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Management of Wind Generation in Power Systems & Markets - The ANEMOS.plus Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual EWEA 2011 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANEMOS.plus: Demonstration of New Approaches for the Optimal Management of Wind Generation in Power Systems & Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "State of the Art on Weather Intelligence for Renewable Energies", COST Action WIRE ES1002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Ramps of Wind Power Production at different time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual EWEA 2011 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Improved Wind Power Forecasting Technology with Focus on Extremes. The SafeWind Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual EWEA 2011 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits from the increased contribution of the European weather forecasting community to wind power prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Petroliagis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chavaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual EWEA 2011 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution enhancement of input parameters in a demand side management model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Singapore, Singapore. 7 p. - ISBN 978-1-4244-5721-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The uncertainty of wind power output - how it declines during the day. The state of the art and research priorities in wind power forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Policy Initiative Workshop "The Role of Power Market Design for the Achievement of the 20% Renewables Target"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Tests on Actual Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "MICROGRIDS - Novel Architectures for Future Power Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind power prediction risk indices based on numerical weather prediction ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Holmgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siebert Nils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference and Exhibition 2010, EWEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Warsaw, Poland. pp.Pages 946-970 - ISBN 9781617823107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More Microgrids Project: Overview of Demonstration Objectives and Highlight Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microgrids at Berkeley Laboratory Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemos.Plus: Demonstration of New Approaches for the Optimal Management of Wind Generation in Power Systems & Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference and Exhibition 2010, EWEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Wind Power Predictability Using Prediction Risk Indices Based on Meteorological Ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Holmgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable UK 2010 Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Uncertainty Related to Ramps of Wind Power Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference and Exhibition 2010, EWEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Warsaw, Poland. 9 p. - ISBN 9781617823107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safewind : Multi-Scale Data Assimilation, Advanced Wind Modelling & Forecasting With Emphasis To Extreme Weather Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference and Exhibition 2010, EWEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic Forecasting: A state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Aznarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Mbairadjim Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European PV-Hybrid and Mini-Grid Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Tarragona, Spain. pp.Pages 250-255 - ISBN 978-3-941785-15-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemos Plus, Advanced Tools for the Management of Electricity Grids with Large- Scale Wind Generation , Safewind, External conditions, resource assessment and forecasting for wind Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Borgniet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESBOAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for Wind Power Trading in Sequential Short-Term Electricity Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference (EWEC) 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Marseille, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of waves, wakes and offshore wind. The results of the Pow'Wow project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Barthelmie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Marseille, France. 7 p. - http://orbit.dtu.dk/recid/241168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Power Forecasting for Extreme Situations-The Safewind Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference (EWEC) 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-based strategies for wind/pumped-hydro coordination under electricity markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bucharest PowerTech Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bucharest, Romania. pp.3086-3093 - ISBN 978-1-4244-2234-0, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PTC.2009.5282276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty estimation of wind power forecasts: Comparison of Probabilistic Modelling Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference &amp; Exhibition EWEC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Brussels, Belgium. 10 p. - http://www.ewec2008proceedings.info/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of wind generation : recent advances and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lueder von Bremen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference &amp; Exhibition EWEC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Brussels, Belgium. http://www.ewec2008proceedings.info/index.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An estimation of the cost reduction associated to the use of microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Mediterranean Conference and Exhibition on Power Generation, Transmission and Distribution, MedPower 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Thessaloniki, Greece. 6 p. - http://www.medpower08.com</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best practice in the use of short-term forecasting. Results from 2 workshops organised by the Pow'Wow project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference &amp; Exhibition EWEC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Brussels, Belgium. http://www.ewec2008proceedings.info/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshops and virtual laboratories of the Pow'Wow project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Barthelmie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Sempreviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abha Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl von Ossietzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference &amp; Exhibition EWEC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Brussels, Belgium. 7 p. - http://www.ewec2008proceedings.info/index.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic optimization techniques for the optimal combination of wind power generation and energy storage in a market environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference &amp; Exhibition EWEC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Brussels, Belgium. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining for wind power forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference &amp; Exhibition EWEC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Brussels, Belgium. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of energy storage coordinated with wind power under electricity market conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Probabilistic Methods Applied to Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Rincon, Puerto Rico. Pages 259-266 - ISBN: 978-1-9343-2521-6 - http://ieeexplore.ieee.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spot-risk-based approach for addressing problems of decision-making under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Probabilistic Methods Applied to Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Rincon, Puerto Rico. Pages 32-40 - ISBN 978-1-9343-2521-6 - http://ieeexplore.ieee.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANEMOS - Leading European Union Research on Wind Power Forecasting The ANEMOS Forecasting System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wind Forecast Techniques &amp; Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANEMOS.plus and SafeWind Projects Leading European Union Research on Wind Power Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA/Pow'Wow Workshop on Wind Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Madrid, Spain. p. 17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced strategies for wind power trading in short-term electricity markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference &amp; Exhibition EWEC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Brussels, Belgium. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards smart integration of wind generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Meibom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Wind Power Conference - NWPC'2007: Power System Integration and Electrical Systems of Wind Turbines and Wind Farms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Roskilde, Denmark. 7 p. - ISBN 978-87-550-3640-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards smart integration of wind generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC2007, European Wind Energy Conference 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Milan, Italy. Oral presentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skill forecasting from different wind power ensemble prediction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik A. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Making Torque from Wind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Kongens Lyngby, Denmark. pp.012046, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/75/1/012046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic short-term wind power forecasting based on kernel density estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference and exhibition, EWEC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, MILAN, Italy. http:/ewec2007proceedings.info/></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANEMOS Advanced Wind Power Forecasting. Operational Challenges and On-line Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European wind Energy Conference - EWEC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Wind Energy Association, May 2007, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic short-term wind power forecasting for the optimal management of wind generation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE powertech 2007 conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lausanne, Switzerland. pp.683-688 - ISBN 978-1-4244-2189-3, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCT.2007.4538398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic dynamic programming model for optimal use of local energy resources in a market environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE Lausanne POWERTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lausanne, Switzerland. pp.449- 454, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCT.2007.4538359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POW'WOW Virtual Laboratory for Wind Power Forecasting – ViLab.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings EWEC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, MILAN, Italy. http://www.ewec2007proceedings.info/ 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Practice in short-term Forecasting. A users Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference and Exhibition 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Milan, Italy. 5 p. - http://www.ewec2007proceedings.info</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anemos Wind Power forecasting Platform technology - techniques and experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Waldl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Dierich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Virlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Athènes, Greece. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next generation forecasting tools for the optimal management of wind generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Waldl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Stockholm, Sweden. pp.1-6 - ISBN 978-91-7178-585-5, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS.2006.360238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term Forecasting of Offshore Wind Farm Production – Developments of the Anemos Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Tambke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lueder von Bremen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Barthelmie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Palomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 European Wind Energy Conference, EWEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Athènes, Greece. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POW WOW A coordination Action on the prediction of Waves, Wakes and offshore wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Barthelmie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Badger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Skov Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Athènes, Greece. http://www.ewec2006proceedings.info/allfiles2/774_Ewec2006fullpaper.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the quality and value of probabilistic forecasts of wind generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Stockholm, Sweden. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS.2006.360290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Advanced Wind Power Forecasting Models – Results of the Anemos Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference, EWEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Athènes, Greece. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of quantile and interval forecasts of wind generation and their evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Aalborg Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Skov Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Madsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2006 European Wind Energy Conference (EWEC 2006).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Athènes, Greece. pp.128-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Generation Short-Term Forecasting of Wind Power – Overview of the ANEMOS Project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Halliday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brownsword</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Palomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference, EWEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Athènes, Greece. 10 p. - http://www.ewec2006proceedings.info/allfiles2/965_Ewec2006fullpaper.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next generation short term forecasting of Wind Power - Results of the ANEMOS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Waldl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEWEK 2006, the International technical conference, 8th german wind energy conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Germany. 10 p. CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference wind farm selection for regional wind power prediction models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind energy conference, EWEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Athènes, Greece. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POW WOW Virtual laboratories and best practice guides for the prediction of Waves Wakes and Offshore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Barthelmie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Skov Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International workshop on large scale integration of wind power and transmission network for offshorewind farms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Delft, Netherlands. pp.Pages 285-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Short-term forecasting of offshore wind farm production. Developments of the Anemos project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Tambke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lueder von Bremen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Barthelmie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Palomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2006 European Wind Energy Conference (EWEC 2006),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids - Large scale integration of microgeneration to low voltage grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos D. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Strbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao A. Pecas Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil International des Grands Réseaux Electriques, Aug 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POW'WOW : a coordination action on the prediction of waves, wakes and offshore wind.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Barthelmie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Badger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Skov Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Seminar Offshore Wind and other marine renewable Energy in Mediterranean and European Seas, Civitavecchia.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Rome, Italy. pp.353-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term Wind Power Forecasting Using Advanced Statistical Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aa. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Wind Energy Conference, EWEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Athènes, Greece. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. Soultanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Tsouchnikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Papathanasiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internatinal conference on Future Power Systems, FPS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Amsterdam, Netherlands. 7 p. - ISBN 90-78205-02-4, </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPS.2005.204227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of microgrids in market environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos D. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris L. Dimeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis G. Tsikalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao A. Pecas Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Future Power Systems FPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in wind speed forecasts for wind power prediction purposes using Kalman filtering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petroula Louka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Katsafados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Computational and Mathematical methods in Science and Engineering (CMMSE 2005).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Alicante, Spain. pp.P. 329-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty of short-term Wind Power Forecasts - A methodology for on-line Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 International Conference on Probabilistic Methods Applied to Power Systems (PMAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2004, Ames - Iowa, United States. pp.729-736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty and Prediction Risk Assessment of short-term wind power forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The science of making Torque from Wind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Delft, Netherlands. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude des prédictions court terme de la production éolienne -intervalles de confiance et évaluation en-ligne du risque météorologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Energy Conference ADEME-IFREMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Brest, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anemos Project : next generation forecasting of wind power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemos Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Energy ADEME - IFREMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Brest, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty & Prediction risk Assessment for short-term wind Power Forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd IEA Joint Action Symposium on Wind forecasting techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Lyngby, Denmark. p.115-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of micro-sources for security studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos D. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil International des Grands Réseaux Electriques, Aug 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anemos Project : Next Generation forecasting of Wind power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinemann Detlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Tambke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Usaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International technical Conference DEWEK 2004, 7th German Wind Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Wilhelmshaven, Germany. pp.DEWEK 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What performance can be expected by short-term wind power prediction models depending on site characteristics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. S. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference EWEC 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Wind Energy Association, Nov 2004, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line adaptation of confidence intervals based on weather stability for wind power forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global WindPower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term wind power prediction for offshore wind farms Evaluation of Fuzzy-Neural network based models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global windpower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Chicago, United States. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the art in short term prediction of wind power - from an offshore perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Barthelmie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeaTech Week - Ocean Energy Conference ADEME-IFREMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a next generation wind power forecasting system for the large-scale integration of On-Shore & Off-Shore wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEA joint action Symposium on Wind forecasting Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Lyngby, Denmark. p.23-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Next Generation Short-term forcasting of Wind power - The Anemos Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Usaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global WindPower 2004 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Chicago, United States. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of capacity credit and reserve requirements from the large scale integration of wind energy in the french power system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Balea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peirano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global WindPower 2004 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Chicago, United States. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Benefits from wind power participation in electricity market using advanced tools for wind power forecasting and uncertainty assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Londres, United Kingdom. http://www.2004ewec.info/index.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of regional wind generation by a dynamic fuzzy-neural networks based upscaling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 2003 (European Wind energy and conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Madrid, Spain. 5 p. - CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Power forecasting using fuzzy neural networks enhanced with on-line prediction risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 IEEE Bologna Powzer Tech conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Bologna, Italy. 8 p. - ISBN 0-7803-7968-3, </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PTC.2003.1304289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line Assessment of prediction risk for wind power production forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 2003 - European Wind Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the MORE-CARE wind power prediction platform. Perfrmance of the fuzzy logic based models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 2003 - European Wind Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemos : development of a next generation wind power forecasting system for the large-scale integration of onshore & offshore wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chevallaz-Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Usaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ewec 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Madrid, Spain. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state-of-the-art in short term prediction of wind power from a danish perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Brownsword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on large scale integration of wind power and transmission networks for offshore wind farms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Billund, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of wind parks production by dynamic fuzzy models with optimal generalisation capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Intelligent systems Application to power systems conference - ISAP 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Lemnos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-art Methods and software tools for short-term prediction of wind energy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Landberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Brownsword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 2003 (European Wind Energy Conference and exhibition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management and control of island power systems with increased penetration from renewable sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos D. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Contaxis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. P. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2002 Power Engineering Society Winter Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, New York, France. pp.Pages 335-339 - ISBN 0-7803-7322-7, </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESW.2002.985008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MORE CARE Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos D. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Contaxis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Atsaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao A. Pecas Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med power 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An advanced On-line Wind Resource Prediction system for the optimal management of wind park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med Power 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term load forecasting using a neuro-fuzzy model based on entropy maximisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med Power 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice Criteria between AC and DC Bus in a subsystem in the frame of a distributed Power production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Trousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med Power 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load, Wind and Hydro Power Forecasting Functions of the More-Care EMS System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Halliday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff. Dutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med Power 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential benefits of wind forecasting and the application of more-care in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruairi Costello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip O'Donnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Dutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med power 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results from the More Advanced Control Advice Project for secure operation of isolated power systems with increased renewable energy penetration and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos D. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Contaxis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao A. Pecas Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Porto Power Tech - PPT 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Porto, Portugal. 6 p. - ISBN 0-7803-7139-9, </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PTC.2001.964855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of wind parks in autonomous power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stelizuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Photovoltaic Hybrid Power systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Aix en Provence, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of wind parks in autonomous power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stelizuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Sanchidrian - Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Trousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International EWEA Conference "Wind Power for the 21st century"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Kassel, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation and control of island systems-the Crete case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Contaxis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Papadias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 IEEE Power Engineering Society Winter Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE PES, Jan 2000, Singapour, Singapore. pp.1053-1056, </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESW.2000.850084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of advanced wind power and load forecasting methods for the optimal management of isolated power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Dutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie A. Halliday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Androutsos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Nice, France. p.1082-1085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the benefits from advanced load & wind power forecasting in autonomous power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Nice, France. pp.391-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Advice for Power Systems with Large Scale Integration of renewable energy Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos D. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Contaxis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël P. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil C. Papadias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie A. Halliday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Nice, France. p.413-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modelling of Large Autonomous power systems with high penetration from renewable (wind & hydro) power sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Nice, France. pp.421-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of isolated power systems with increased PV and wind power integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos D. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Papadias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Contaxis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Conference on Photovoltaic Solar Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Vienna, Austria. pp.2795-2798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of isolated power systems with increased wind power integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos D. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Contaxis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël P. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil C. Papadias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Mediterranean Conference on Power Generation, Transmission and Distribution MEDPOWER'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Lefkosia, Cyprus. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced short-term forecasting of wind power production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Stavrakakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European wind energy conference. EWEC '97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Dublin, Ireland. pp.751-754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Requirements for Optimal Operation of Large Isolated Systems with Increased Wind Power Penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokratis Tentzerakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao A. Pecas Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997 European Wind Energy Conference - EWEC'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EWEA, Oct 1997, Dublin, Ireland. pp.763-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy logic and a neural network based wind power forecasting model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Stavrakakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996 European Union Wind Energy Conference, EUWEC'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EWEA, May 1996, Göteborg, Sweden. pp.596-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Control System for Wind/Diesel Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Union Wind Energy Conference EUWEC'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Implementation of an Advanced Control System for Autonomous Power Systems Including Renewable Power Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Universities Power Engineering Conference - UPEC96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 1996, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and implementation of an advanced control system for medium size wind-diesel power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Stavrakakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994 European Wind Energy Conference, EWEC’94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EWEA, Oct 1994, Thessaloniki, Greece. pp.599-604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and evaluation of the real-time operation of a wind-diesel power system with high wind power penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Billerey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994 European Wind Energy Conference, EWEC’94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EWEA, Oct 1994, Thessaloniki, Greece. pp.1061-1066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new expert system based control tool for power systems with large integration of PVs and wind power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994 IEEE 1st World Conference on Photovoltaic Energy Conversion - WCPEC (A Joint Conference of PVSC, PVSEC and PSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 1994, Waikoloa, HI, United States. pp.1052-1055, </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCPEC.1994.520142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced modelling and identification of autonomous wind-diesel power system. Application on the French island Desirade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993 European Community Wind Energy Conference - EWEC'93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EWEA, Mar 1993, Lubeck-Travemunde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load Forecasting Using Dynamic High-Order Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias B. Kosmatopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis A. Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges S. Stavrakakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Joint International Power Conference Athens Power Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Athènes, Greece. pp.801-805, </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APT.1993.673905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 51: Forecasting for the Weather Driven Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Draxl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Zack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jethro Browell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Annual Event 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bilbao, Spain. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Génération d'Outils de Prévision de Demande d'Energie et de Production Renouvelable à Fine Échelle Spatiale et Temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPR TASE DAYS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods to assess the potential for repowering wind farm projects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'Eolien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posters du Séminaire PEPR TASE 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Theoretical Aspects of Software Engineering Conference (TASE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France. PEPR_TASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Interdependence of Vertical Extrapolation Uncertainties in Repowering Wind Farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TORQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, FLORENCE, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable Machine Learning for DC Optimal Power Flow with Feasibility Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Seattle, Washington, United States. IEEE, pp.1-1, 2024, </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM51994.2024.10688644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 51: Forecasting for the Weather Driven Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Draxl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Zack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Möhrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne &amp; Online, Austria. 2024, </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of large-scale virtual power plants integrating wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Annual Event 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhagen, Denmark. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Generation Forecasting Solutions for Wind Energy – Results from the Smart4RES Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Annual Event 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhagen, Denmark. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving probabilistic wind power forecasting: A novel nonlinear and online combination method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference Energy &amp; Meteorology (ICEM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Padoue, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 51 Forecasting for the Weather Driven Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Draxl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Zack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jethro Browell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Annual Event 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhagen, Denmark. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Several Sources of Spatio-temporal Information to Improve Short-term Photovoltaic Power Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna &amp; Online, Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing wind energy trading decisions using interpretable AI-based tools: The symbolic regression approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Annual Event 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhagen, Denmark. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenge of Repowering from the Energy Yield Assessment Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bechmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Europe Annual Event 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Bilbao, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards increased interpretability of AI-tools in the energy sector with focus on the wind energy trading application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J. Bessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technology Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bruxelles, Belgium. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-of-river hydropower to improve the market value of wind: A case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Europe Technology Workshop 2023 - Resource Assessment &amp; Analysis of Operating Wind Farms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of repowering from the energy yield assessment point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bechmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIND EUROPE ANNUAL EVENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, BILBAO, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty evaluation of an alternative energy yield assessment method for repowering projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technological workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Brussels, Belgium. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Feature Selection and Forecast Combination to Enhance and Generalize Renewable Energy Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technology Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bruxelles, Belgium. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 36 - Forecast Improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Möhrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Draxl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Europe Electric City 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Copenhague, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of day-ahead electricity market prices using a statistically calibrated structural model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Billeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTU CEE Summer School 2019: Data-Driven Analytics and Optimization for Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 36: The second phase for the Forecasting Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Draxl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference Energy &amp; Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Copenhagen, Denmark. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 36 Forecasting – Phase II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draxl Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Europe Offshore 2019 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Copenhague, Denmark. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 36 Forecasting-Phase II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. , 21, pp.EGU2019 - 16557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 36 Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodge Bri-Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Draxl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Wind Summit 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hambourg, Germany. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 36 Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bri-Mathias Hodge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Geosciences Union General Assembly, EGU 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. 20 (6), pp.6942, 2018, </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MPE.2017.2729100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision pour les smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’énergie en révolution numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ampacite des lignes aeriennes basee sur les previsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3083380. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en IA pour l'énergie au Centre PERSEE de Mines Paris - PSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'intelligence artificielle (AFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp. 39-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Market Bidding of Virtual Power Plants with Machine Learning-Assisted Asynchronous Distributed Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bizon Monroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Scheduling of a Large-scale Electrolyzer for Grid Services Provision and Renewable Sourced-Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ledur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Driss Elalaouifaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONWEY - A new methodology for assessing the energy yield of repowered wind farms with quantified reduced uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-Focused Data Pooling for Contextual Stochastic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Feature-driven Trading of Renewable Energy with Missing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Kühnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Physical Knowledge in Statistical Photovoltaic Production Forecasting Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Tests for the Provision of Frequency Containment and Frequency Restoration Reserve by Variable Renewable Energy Sources Virtual Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Liebelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Linder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term Photovoltaic Power Forecasting Enhanced by Heterogeneous Sources of Spatio-temporal Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Structural Modeling of Electricity Price Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptive Trees for Value-oriented Forecasting and Optimization: Applications on Storage Scheduling and Market Clearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Probabilistic Photovoltaic Power Forecasting Covering Multiple Time Frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôleurs Régulateurs Embarqués pour des Systèmes Utilisant l'énergie Solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MINES ParisTech; Armines. 2016, pp.101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Digital Energy System 4.0 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Vingerhoets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos D. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rory Donnelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European technology platform for the electricity networks of the future 2016, pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The State-Of-The-Art in Short-Term Prediction of Wind Power, A Literature Overview, 2nd Edition. Joint deliverable report of ANEMOS.plus and SafeWind European projects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Brownsword</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Denhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Draxl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MINES Paris Coordinator of ANEMOS.plus and SafeWind projects. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WindEurope Electric City 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Kolios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2151, 2022, </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2151/1/011001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU Digital Technologies and Policy Conference (EUDTP 2025) Abstracts and Contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Antonio Cordero-Fuertes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Alombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Digital Technologies and Policy (EUDTP) Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Bruxelles, Belgium. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId840"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.05263157895px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georges Kariniotakis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">georges-kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5261-0172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">118768484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-3507-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinguished Professor, MINES Paris, PSL - Centre PERSEE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Head of Renewable Energies & Smart Energy Systems Group (ERSEI)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur de recherche de classe exceptionnelle, MINES Paris, PSL - Centre PERSEE.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading6"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Resp. Groupe Énergies Renouvelables &  Systèmes Énergétiques Intelligents (ERSEI).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  received his Engineering and M.Sc. degrees from Greece in 1990 and 1992 respectively. He received his PhD degree from Ecole des Mines de Paris in 1996. He is currently Distinguished Professor at Mines Paris – PSL (Paris Science Letters University). He is head of the Renewable Energies and Smart Energy Systems Group (ERSEI) at Center PERSEE of Mines Paris. He is the author of over 350 scientific publications in scientific journals and conferences. He has been involved as participant or coordinator in more than 50 R&D projects in the fields of renewable energies and smart-grids. In particular, he has coordinated 4 major EU projects in the field of wind forecasting and integration: Anemos (FP5), Anemos.plus (FP6), SafeWind (FP7) as well as the Smart4RES (H2020) project on renewable energy sources (RES) forecasting and integration. His scientific interests include forecasting, RES integration, modelling, management and planning of power systems, artificial intelligence and data science for energy among others. His research into AI for energy dates to the early '90s, when he worked on Neural Networks and Fuzzy Logic for wind power forecasting. A paper published in 1996 in the IEEE Transactions on Energy Conversion is probably the first journal paper where AI was applied to the field of renewable energies. He is Senior Member of IEEE and member of several expert groups like ETIP SNET, EERA Joint Programme Smart Grids, the European Academy of Wind Energy, the National CIRED committee, the &amp;quot;Conseil d'Administration&amp;quot; and the Conseil Scientifique of Think SmartGrids, the &amp;quot;Conseil d'Administration&amp;quot; of CapEnergies and others.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-Focused Learning for Power System Decision-Making Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haipeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qintao Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junyi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2401.03680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scenario-Spatial Decomposition Approach With a Performance Guarantee for the Combined Bidding of Cascaded Hydropower and Renewables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Kazempour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2025.3638005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738929v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable Power Grid Overload Detection with Information Flow-based Fuzzy Cognitive Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Tyrovolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. San Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysostomos Stylios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEE Journal of Power and Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17775/CSEEJPES.2024.04780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Economic Model Predictive Control for Trading Energy and Ancillary Services with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.101373. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2024.101373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable Machine Learning for DC Optimal Power Flow with Feasibility Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (3), pp.5126 - 5137. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2023.3333165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038380v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the relative impacts of maximum investment rate and temporal detail in capacity expansion models applied to power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heggarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 290, pp.130231. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2024.130231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Interdependence of Vertical Extrapolation Uncertainties in Repowering Wind Farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bechmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2767, pp.092009. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2767/9/092009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRPS-based online learning for nonlinear probabilistic forecast combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (4), pp.1449-1466. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijforecast.2023.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Federated Tree-based Forecasting Combining Resilience and Privacy: Application to Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 234, pp.110730. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2024.110730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Economic Model Predictive Control for the Joint Energy Dispatch of Wind Farms and Run-of-the-River Hydropower Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 235, pp.110805. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2024.110805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Provision of Ancillary Services from Aggregated Variable Renewable Energy Sources through Forecasting of Extreme Quantiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (4), pp.3070-3084. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2022.3198839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759187v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the systematic errors of energy yield assessment in the context of wind farm repowering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, WindEurope Annual Event 2023 25/04/2023 - 27/04/2023 Copenhagen, Denmark, 2507 (1), pp.012016. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2507/1/012016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Thermal Properties and Degradation Modelling of Batteries into the Scheduling of Hybrid Power Plants with Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Vazquez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (Part A), pp.108782. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2023.108782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Resilient Energy Forecasting: A Robust Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Andrianesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.874 - 885. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2023.3272379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792191v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Section on Advances in Renewable Energy Forecasting: Predictability, Business Models and Applications in the Power Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipti Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.1166-1168. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSTE.2022.3157009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and Impact of Machine Learning-based Inertia Forecasting Under Cost-Oriented Data Integrity Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongda Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2022.3207517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptive Trees for Integrated Forecasting and Optimization Applied in Trading of Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (6), pp.4696 - 4708. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2022.3152667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330017v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic methodology to efficiently integrate weather information in short-term Photovoltaic generation forecasting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 244, pp.401-413. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2022.08.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Quantification of the Flexibility Potential of a Complex Industrial Process for Ancillary Services Provision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ledur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Sossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Alais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Driss El Alaoui Faris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 212, pp.108396. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2022.108396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven structural modeling of electricity price dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107, pp.105811. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2022.105811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting and Market Design Advances: Supporting an Increasing Share of Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Ela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Hobbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Sharp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Novacheck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Power and Energy Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, The Future Balancing Act - High VRE Penetration and Energy System Integration, 19, (6, November/December 2021), pp.77-85. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MPE.2021.3104132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic Power Forecasting: Assessment of the Impact of Multiple Sources of Spatio-Temporal Data on Forecast Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xwégnon Ghislain Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue "Smart Photovoltaic Energy Systems for a Sustainable Future", </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14051432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Seamless Probabilistic Photovoltaic Power Forecasting Covering Multiple Time Frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.2281 - 2292. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2019.2951288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint optimization of building-envelope and heating-system retrofits at territory scale to enhance decision-aiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rogeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Yassine Abdelouadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 264, pp.114639. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.114639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Quantiles Dynamic Line Rating Forecasts and Application on Network Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (12), pp.3090. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13123090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Advanced Approaches and Applications for Electric Vehicle Charging Demand Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jen Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Strbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zechun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohao Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piampoom Sarikprueck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (5), pp.5682-5683. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2020.3003567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Advanced Approaches and Applications for Electric Vehicle Charging Demand Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Jen Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Strbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zechun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohao Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piampoom Sarikprueck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (5), pp.5682-5683. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2020.3003567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying power system flexibility provision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heggarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 279, pp.115852. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.115852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overhead lines Dynamic Line rating based on probabilistic day-ahead forecasting and risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.565-578. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Participation of Residential Aggregators in Energy and Local Flexibility Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Adrian Correa-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2019.2941687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for Combined Operation of PV/Storage Systems Integrated into Electricity Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Renewable Power Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rpg.2019.0375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Adjustable Robust Optimization Alternatives for the Participation of Aggregated Residential Prosumers in Electricity Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Carlos Correa-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue: "Digital Solutions for Energy Management and Power Generation", 12 (6), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12061019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Forecasting Electric Vehicle Consumption Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gerossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue Selected Papers from MEDPOWER 2018—the 11th Mediterranean Conference on Power Generation, Transmission, Distribution and Energy Conversion, 12 (7, 1341), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12071341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario generation of aggregated Wind, Photovoltaics and small Hydro production for power systems applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Badesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 242, pp.1396-1406. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Approach for Value-oriented Energy Forecasting and Data-driven Decision-making. Application to Renewable Energy Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (6), pp.6933 - 6944. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2019.2914379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Model for Spatio-Temporal Photovoltaic Power Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xwégnon Ghislain Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (2), pp.780 - 789. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSTE.2018.2847558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Dynamic Line Rating Forecasts Selection Based on Ampacity Probabilistic Forecasting and Network Operators' Risk Aversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2018.2889973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal assessment of power system flexibility requirement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heggarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 238, pp.1327-1336. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998837v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating flexibility options into distribution grid reinforcement planning: A techno-economic framework approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Klyapovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik W Bindner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 254, pp.113662. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Benefits of Dynamic Line Rating under Multiple Sources of Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (3), pp.3306 - 3314. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2017.2786470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Optimal Power Flow for Scheduling Flexible Resources in Microgrids Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etta Grover-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Heleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salman Mashayekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.07.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing and placement of distribution grid connected battery systems through an SOCP optimal power flow algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etta Grover-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 219, pp.385-393. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617620v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Offer of Automatic Frequency Restoration Reserve from a Combined PV/Wind Virtual Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (6), pp.6155 - 6170. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2018.2847239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust optimization for day-ahead market participation of smart-home aggregators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Adrian Correa-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 229, pp.433-445. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.07.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Day-Ahead Forecasting of Household Electricity Demand and Operational Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gérossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (12), pp.3503. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11123503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic operation of home energy management systems including battery cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Adrian Correa Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gerossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 225, pp.1205-1218. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.04.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage sizing for grid connected hybrid wind and storage power plants taking into account forecast errors autocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Lugaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117, pp.380-392. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2017.10.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Spatio-Temporal Forecasting of Photovoltaic Power Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xwégnon Ghislain Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp. 538 - 546. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSTE.2017.2747765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Improved Understanding of the Applicability of Uncertainty Forecasts in the Electric Power Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J. Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Möhrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Siefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jethro Browell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (9), pp.1402. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en10091402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic GIS-based method for small Pumped Hydro Energy Storage (PHES) potential evaluation at large scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rogeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 197, pp.241 - 253. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.03.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis in the technical potential assessment of onshore wind and ground solar photovoltaic power resources at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182, pp.145-153. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.08.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind power forecasting: IEA Wind Task 36 & future research issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, The Science of Making Torque from Wind (TORQUE 2016), 753, pp.Article 032042. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/753/3/032042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An edge model for the evaluation of wind power ramps characterization approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (7), pp.1169-1184. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/we.1753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot; Weather Intelligence for Renewable Energies &amp;quot; Benchmarking Exercise on Short-Term Forecasting of Wind and Solar Power Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Sperati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (9), pp.9594-9619. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en8099594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach for optimal coordination of wind power and hydro pumping storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgardo D. Castronuovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Usaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Antonio Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (6), pp.829-852. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/we.1600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting ramps of wind power production with numerical weather prediction ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (1), pp.51-63. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/we.526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of wind power predictability as a decision factor in the investment phase of wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Laquaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101, pp.609-617. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.06.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle recherche et développement pour un leadership européen dans l'éolien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribunes Parlementaires Européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Quel avenir pour la filière éolienne ?, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Prediction Intervals of Wind Power Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (4), pp.1845-1856. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2010.2045774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skill forecasting from ensemble predictions of wind power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Aa. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86 (7-8, July-August 2009), pp.Pages 1326-1334. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2008.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind into power, from ANEMOS to SafeWind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Service Review, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, pp.188-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in wind speed forecasts for wind power prediction purposes using Kalman filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petroula Louka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Galanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Katsafados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 96 (12), pp.Pages 2348-2362. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jweia.2008.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric probabilistic forecasts of wind power: Required properties and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Aa. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan K. Moller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (6), pp.497-516. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/we.230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ViLab: A virtual laboratory for collaborative research on wind power forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (2), p. 117-122. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/030952407781494458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading Wind Generation From Short-Term Probabilistic Forecasts of Wind Power.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (3), pp.1148-1156. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2007.901117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00213325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading Wind Generation From Short-Term Probabilistic Forecasts of Wind Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (3), pp.1148 - 1156. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2007.901117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ViLab : a virtual laboratory for collaborative research on wind power forecasting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (2), pp.117-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00213387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of microgrids in market environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis G. Tsikalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris L. Dimeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos D. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao A. Pecas Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Energy Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (3), pp.177-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of MicroGrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. Soultanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Tsouchnikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Papathanasiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos D. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Energy Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (4), pp.279-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Protocol for Standardazing the performance evaluation of short term wind power prediction models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Aa. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Skov Nielsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (6), p. 475-489. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/030952405776234599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line Assessment of Prediction Risk for Wind Power Production Forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Special Issue: A Sampling of the 2003 EWEC in Madrid, 7 (2), pp.119 - 132. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/we.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;CARE&amp;quot; system overview : advanced control advice for power systems with large scale Integration of renewable Energy Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos D. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Contaxis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël P. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil C. Papadias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao A. Pecas Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 23 (2), p.57-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation dynamique des systèmes électriques insulaires incluant des énergies renouvelables : hydraulique et éolienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, p. 27-34. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/1999003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load and wind power forecasting methods for the optimal management of isolated power systems with high wind penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff A. Dutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie A. Halliday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 23 (2), p.69-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An advanced control system for the optimal operation and management of medium size power systems with a large penetration from renewable power sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël P. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos D. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 12 (2), pp.Pages 137-149. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0960-1481(97)00028-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Power Forecasting Using Advanced Neural Networks Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 11 (4), pp.762 - 767. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/60.556376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general simulation algorithm for the accurate assessment of isolated diesel-wind turbines systems interaction. Part II: Implementation of the algorithm and case-studies with induction generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Stavrakakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10 (3), pp.584 - 590. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/60.464886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general simulation algorithm for the accurate assessment of isolated diesel-wind turbines systems interaction. I. A general multimachine power system model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10 (3), pp.577 - 583. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/60.464885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Energy Forecasting: From Models to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier - Woodhead Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.386, 2017, Woodhead Publishing Series in Energy, 978-0-0810-0504-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluations of Nonparametric Probalistic Forecasts of Wind Power.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan K. Moller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Aa. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technical University of Denmark, IMM Technical Report, pp.32, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and implementation of an advanced control system for the optimal operation and management of medium-sized power systems with a large penetration from renewable power sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate-General for Research and Innovation, European Commission Report EU 16686, pp.159, 1996, 92-827-5007-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of predictability in the investment phase of wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanz Rodrigo Javier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Frías Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Laquaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy Forecasting: From Models to Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier - Woodhead Publishing, Chapter 14 - p. 341-357, 2017, Woodhead Publishing Series in Energy, 978-0-0810-0504-0 </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100504-0.00014-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind power forecasting - a review of the state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy Forecasting: From Models to Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier - Woodhead Publishing, Chapter 3 - p. 59-96, 2017, Woodhead Publishing Series in Energy, 978-0-0810-0504-0 </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100504-0.00003-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital use cases for power generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European technology platform for the electricity networks of the future </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Digital Energy System 4.0 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8-15 - Chapter 3.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D roadmap for wind energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME, CNRS, UNESCO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable energies in the service of humanity - 40th anniversary of the congress 'The sun in the Service of Mankind' 1973-2013. Current challenges and prospects by 2030 and 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.33-35, 2015, 978-2-35838-952-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids Control Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris L. Dimeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis G. Tsikalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Korres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nikos Hatziargyriou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microgrids: Architectures and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-IEEE Press, pp.25-80, 2014, 978-1-118-72068-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot Sites: Success Stories and Learnt Lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris L. Dimeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck van Overbeeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nikos Hatziargyriou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microgrids: Architectures and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-IEEE Press, pp.206-274, 2014, 978-1-118-72068-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (265)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of AI-based Forecasting Models for Electricity Demand at Household Level: Focus on Generative AI Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Chibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2026 Brussels Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexiblity-Aware Residential Consumption Forecasting: a Hybrid Machine Learning and Foundation Model Approach for Nudge-based Demand Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Chibout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2026 Brussels Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2026, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Electric Vehicle Charging Profiles for Grid Studies in Distribution Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alvarez-Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2026 Brussels Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2026, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlock Data Sharing in Wind Power Forecasting through Privacy-preserving Federated-Learning: Benchmarking of Mixed and Fully Encrypted Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science Conference 2025 - WESC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Wind Energy - EAWE, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using One Wind Farm as a Reference to Estimate the Energy Production of Another: Insights from a Probabilistic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science Conference, WESC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Wind Energy (EAWE), Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning with Mixed Encryption for Distributed Energy Resources: Forecasting Electricity Charging Demand at Multiple Electrical Vehicle Charging Stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PowerTech 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138389v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on the challenges and opportunities of the energy transition: Focus on the predictability of renewable energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Shape of Energy to Come 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INESC TEC/FEUP, Dec 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Kolmogorov-Arnold Networks for Spatio-Temporal Renewable Energy Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J Bessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy &amp; Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Energy and Meteorology Council, Jun 2025, Galzignano Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI for Enhancing the Operation of Modern Power Systems to Face Energy Transition Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLD EPFL 2025 - Applied Machine Learning Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Feb 2025, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Directions in AI Energy Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Energy &amp; Meteorology - ICEM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Energy and Meteorology Council, Jun 2025, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI for Enhancing the Integration of Renewable Energies in Modern Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Digital Technologies and Policies (EUDTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Polythechnique de Paris, May 2025, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term forecasting of wind power: Highlight results from the Smart4RES project and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'Eolien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Renouvelables, IFPEN, Jan 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Energy Forecasting – Is AI a game changer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLD2024 - Applied Machine Learning Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Mar 2024, Laussane, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Federated Tree-based Forecasting Combining Resilience and Privacy: Application to Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCC'2024, 23rd Power Systems Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Economic Model Predictive Control for the Joint Energy Dispatch of Wind Farms and Run-of-the-River Hydropower Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCC'2024 - XXIII Power Systems Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Privacy-preserving Regression Trees to a Value-oriented Forecasting Approach for Trading DER Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Symposium on Forecasting (ISF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Forecasters (IIF), Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable energy forecasting: State of the art &amp; latest tendencies of research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy, mathematics, and theoretical challenges Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in RES Forecasting and Challenges for the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th INREC 2023 - Uncertainties in Energy - Markets, Systems &amp; Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Duisburg Essen, Sep 2023, Essen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Forecasting for the Management of Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Sossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. pp.2233 - 2237, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.1212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An outlook of Smart4RES contributions and research perspectives for renewable energy forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technology Workshop 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WindEurope, Jun 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an uncertainty model for wind vertical extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Annual Event 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WindEurope, Apr 2023, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Model Predictive Control for the Energy Management Problem of a Virtual Power Plant Including Resources at Different Voltage Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference &amp; Exhibition on Electricity Distribution (CIRED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy. pp.2044 - 2048, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.1160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Energy Yield Assessment Model with Reduced Uncertainty for Wind Farms Repowering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Annual Event 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WindEurope, Apr 2023, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONWEY: an Energy Yield Assessment based on Operational Data for Repowering Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science Conference, WESC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Wind Energy, May 2023, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote. Renewable Energy Forecasting – State of the art, highlight results of Smart4RES and future directions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference Energy &amp; Meteorology (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEMC - World Energy &amp; Meteorology Council, Jun 2023, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of large-scale virtual power plants integrating wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Annual Event 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WindEurope, Apr 2023, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable energy forecasting: results of the Smart4RES project and future research directions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU - European Geosciences Union, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Feature-driven Trading of Renewable Energy with Missing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Kühnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES), Université Grenoble Alpes,, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a paradigm of explainable AI applied in energy meteorology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU - European Geosciences Union, Apr 2023, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Power Forecasting - State of the art and new directions of research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l’Eolien 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Energie Eolienne et IFP Energies Nouvelles, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing Renewable Energy Forecasting Using Automatic Feature Selection and Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS53380.2022.9810647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term forecasting of renewable production trajectories at hightemporal resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. pp.EGU22-12965, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Quantification of the Flexibility Potential of a Complex Industrial Process for Ancillary Services Provision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ledur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Sossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Alais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Driss El Alaoui Faris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCC'2022, 22nd Power Systems Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end Learning for Hierarchical Forecasting of Renewable Energy Production with Missing Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS53380.2022.9810610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527644v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlight results of the Smart4RES project on weather modelling and forecasting dedicated to renewable energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. pp.EGU22-12923, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptive Trees for Integrated Forecasting and Optimization Applied in Trading of Renewable Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting for the Weather Driven Energy System - A new Task under IEA Wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Draxl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Zack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Möhrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Wind &amp; Solar Integration Workshop (WIW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Energynautics, Oct 2022, The Hague, Netherlands. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2022.2830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting for the Weather Driven Energy System – The New IEA Wind Task 51</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Draxl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Zack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jethro Browell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. pp.EGU22-7926, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Energy Forecasting Resilient to Missing Features: a Robust Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Andrianesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium on Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES next-generation forecasting solutions for single wind turbines up to aggregations and for different temporal scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technology Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WindEurope, Jun 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Model Predictive Control Strategies for the Provision of Energy and Ancillary Services by Wind Farms Coupled with Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Liberati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technology Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WindEurope, Jun 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable data-driven solar power plant trading strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J. Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT EUROPE 2022, Innovative Smart Grid Technologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Novi Sad, Serbia. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGT-Europe54678.2022.9960432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the high-resolution variability of renewable production using advanced weather forecasting products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seamless intra-day and day-ahead multivariate probabilistic forecasts at high temporal resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester - Online, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS53380.2022.9810606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards increased interpretability of AI-based tools in the energy sector with focus on the wind energy trading application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technology Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WindEurope, Jun 2022, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Alternative Ways to Integrate Weather Predictions in Photovoltaic Generation Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021 - VEGU21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geophysical Union (EGU), Apr 2021, Virtual Event, Germany. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term trading of wind energy production using data-driven prescriptive optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling the Charge of Electric Vehicles Including Reactive Power Support: Application to a Medium-Voltage Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biswarup Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Sossan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Conference &amp; Exhibition on Electricity Distribution (CIRED 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IET, Sep 2021, Geneva, Switzerland. pp.1534-1538, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2021.1680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games and Other News from IEA Wind Task 36 Forecasting for Wind Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Draxl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Zack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Workshop on Large-scale Integration of Wind Power into Power Systems as well as on Transmission Networks for Offshore Wind Power Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EnergyNautics GmbH, Sep 2021, Berlin, Germany. pp.99-103, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2021.2605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES: Next generation solutions for renewable energy forecasting and applications with focus on distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Sossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Libois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021 - The 26th International Conference and Exhibition on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Sep 2021, On line, Switzerland. pp.2899-2903, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2021.1829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 36 - International Collaboration on Forecast Improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Draxl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Zack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021 - VEGU21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geophysical Union (EGU), Apr 2021, Virtual Event, Germany. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Photovoltaic Generation Forecasting Enhanced by Satellite Derived Irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference &amp; Exhibition on Electricity Distribution (CIRED 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Sep 2021, Virtual Event, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF TRANSFORMER AND CABLE AGING ON DISTRIBUTION LOCATIONAL MARGINAL COSTS IN ACTIVE DISTRIBUTION NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Andrianesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Caramanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2021.1735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of Charge and Thermal-Related Deterioration Prediction for Li-Ion Storage Systems in Hybrid Photovoltaic Systems in the Island of Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Vazques-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference &amp; Exhibition on Electricity Distribution (CIRED 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Sep 2021, Virtual Event, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Charging, Vehicle-to-Grid, and Reactive Power Support from Electric Vehicles in Distribution Grids: A Performance Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biswarup Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Sossan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2021, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Science for Next Generation Renewable Energy Forecasting - Highlight Results from the Smart4RES Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Sossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Integration of Solar Power into Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EnergyNautics GmbH, Sep 2021, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2021.2499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES: Improved weather modelling and forecasting dedicated to renewable energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021 - VEGU21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual Event, Germany. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Value-Oriented Price Forecasting Approach to Optimize Trading of Renewable Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Madrid PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Approach to Improve the Model & Value Chain of Renewable Energy Forecasting - The Smart4RES Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Europe Technology Workshop 2021 - "Resource Assessment &amp; Analysis of Operating Wind Farms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wind Europe, Sep 2021, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research directions and results in the Smart4RES project for improving renewable energy forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science Conference (WESC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Wind Energy (EAWE), May 2021, Virtual Event, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecast trajectories for the production of a renewable virtual power plant able to provide ancillary services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://www.egu2020.eu/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geophysical Union (EGU), May 2020, (On-lines ), Austria. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Forecasting of Regional Wind Power Generation for the EEM20 Competition: a Physics-oriented Machine Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Energy Market Conference, EEM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH, IEEE, Sep 2020, Stockholm (by visio), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 36 Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Draxl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://www.egu2020.eu/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, (On-line ), Austria. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-14253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting regional wind production based on weather similarity and site clustering for the EEM20 Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Symposium on Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Institute of Forecasters, Oct 2020, Virtual Event, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term Forecasting of Photovoltaic Generation based on Conditioned Learning of Geopotential Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th International Universities Power Engineering Conference - Virtual Conference UPEC 2020 – "Verifying The Targets"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Torino (Virtual Conference), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a seamless approach for photovoltaic forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), May 2020, (On-line ), Austria. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-21753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart4RES: Towards next generation forecasting tools of renewable energy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://www.egu2020.eu/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geophysical Union (EGU), May 2020, On-line, Austria. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-20205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 36 -An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Draxl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Zack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Wind Integration Workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual Event, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term photovoltaic generation forecasting using multiple heterogenous sources of data based on an analog approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geophysical Union (EGU), May 2020, On-line, Austria. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards improved RES predictability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnerGaïa 2019: The renewable energy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing of a PV/Battery System Through Stochastic Control and Plant Aggregation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European PV Solar Energy Conference and Exhibition (EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic photovoltaic forecasting combining heterogeneous sources of input data for multiple time-frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference Energy &amp; Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEMC - World Energy and Meteorology Council, Jun 2019, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic forecasting and bidding strategy of ancillary services for aggregated renewable power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference Energy &amp; Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEMC - World Energy and Meteorology Council, Jun 2019, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Extremes of Aggregated Production from a RES Virtual Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Wind Energy Science Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAWE - European Academy of Wind Energy, Jun 2019, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term photovoltaic generation forecasting using multiple heterogenous sources of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European PV Solar Energy Conference and Exhibition (EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WIP Renewable Energies, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrofitting a building stock: modeling and optimization for decision aiding at territory scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rogeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Abdelouadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISBAT 2019, Climate resilient cities - Energy efficiency &amp; renewables in the digital era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1343/1/012029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancillary services from a renewable-sourced virtual power plant: the REstable project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference Energy &amp; Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEMC - World Energy and Meteorology Council, Jun 2019, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of day-ahead electricity market prices using a statistically calibrated structural model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Billeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Energy Market Conference (EEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE PES, Sep 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for Combined Operation of PV/Storage Systems Integrated to Electricity Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Mediterranean Conference on Power Generation, Transmission, Distribution and Energy Conversion, MEDPOWER 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Dubrovnik (Cavtat), Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day-Ahead Management of Smart Homes Considering Uncertainty and Grid Flexibilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Adrian Correa-Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gerossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Mediterranean Conference on Power Generation, Transmission, Distribution and Energy Conversion, MEDPOWER 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Dubrovnik (Cavtat), Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 36 Forecasting for Wind Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bri-Mathias Hodge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 European Geosciences Union (EGU) General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.EGU2018-6942-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An address-matching algorithm for household-scale databases to enhance electricity demand characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rogeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Mediterranean Conference on Power Generation, Transmission, Distribution and Energy Conversion (MEDPOWER 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Dubrovnik (Cavtat), Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Electric Vehicle Consumption Profiles for Short-Term Forecasting and Long-Term Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gerossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Mediterranean Conference on Power Generation, Transmission, Distribution and Energy Conversion, MEDPOWER 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Dubrovnik (Cavtat), Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Day-Ahead Forecasting of Household Electricity Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gerossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom. pp.2500 - 2504, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/oap-cired.2017.0625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of predictive analytics in smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Smart Grid Communications (SmartGridComm 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2017, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges, Innovative Architectures and Control Strategies for Future Networks: The Web-of-Cells, Fractal Grids and Other Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Caerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helfried Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glascow, United Kingdom. pp.2149 - 2152, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/oap-cired.2017.1287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Term Forecast of Local Electrical Demand and Evaluation of Future Impacts on the Electricity Distribution Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bocquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Magliaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glascow, United Kingdom. pp.0743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task 36 Forecasting for Wind Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">97th American Meteorological Society Annual Meeting, Host: “Eighth Conference on Weather, Climate, Water and the New Energy Economy”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Society, Jan 2017, Seattle, WA, United States. pp.EGU2017-18663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term Forecast of Automatic Frequency Restoration Reserve from a Renewable Energy Based Virtual Power Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Liebelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th IEEE International Conference on Innovative Smart Grid Technologies - ISGT Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Power &amp; Energy Society (PES), Sep 2017, Torino, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope.2017.8260311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 36 Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017, European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp. EGU2017-18663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Multi-Temporal Optimal Power Flow Approach for the Management of Grid Connected Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etta Grover-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xwégnon Ghislain Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2017 (Congres International des Réseaux Electriques de Distribution)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom. pp.12 - 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 36 Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bri-Mathias Hodge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Offshore Wind energy 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task 36 Forecasting for Wind Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Cline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyngby, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy digitalisation and integration of renewable energy sources - the role of forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data and Sustainability Energy and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NTNU/SINTEF, French Embassy in Norway, Oct 2017, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Scheduling of Storage Devices in Smart Buildings Including Battery Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Adrian Correa Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gerossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE Power and Energy Society PowerTech Conference - PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PTC.2017.7981199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential Electrical and Thermal Storage Optimisation in a Market Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Adrian Correa Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gerossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom. pp.1967 - 1970, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/oap-cired.2017.1086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fractal Grid Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Electricity Distribution (CIRED 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2017, Glagow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal Grid – Towards the Future Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Muratore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glascow, United Kingdom. pp.1236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimisation algorithm for matching large scale databases on customers for improved characterisation of electricity consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPower 2016 - The 10th Mediterranean Conference on Power Generation, Transmission, Distribution and Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of probabilistic PV production forecasts performance in an operational context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Solar Integration Workshop - International Workshop on Integration of Solar Power into Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Vienna, Austria. pp.6 - ISBN 978-3-9816549-3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic line rating day-ahead forecasts - cost benefit based selection of the optimal quantile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2016 workshop - Electrical networks for society and people </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIREC - Centre International de Recherche sur l’Environnement et le Développement, Jun 2016, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 36 on Wind Power Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bri-Mathias Hodge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Wind Europe Summit 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges with the Integration of Renewables into Power Systems and Electricity Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franco-thaï workshop on smartgrids - Atelier franco-thaïlandais sur les smartgrids </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Partenariat entre l’Ambassade de France, l’Université technologique King Mongkut Thonburi (KMUTT) et le Bureau de la planification et de la politique énergétique (EPPO), Nov 2016, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal Optimal Power Flow for Assessing the Renewable Generation Hosting Capacity of an Active Distribution System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etta Grover-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/PES Transmission and Distribution Conference and Exposition (T&amp;D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Dallas, TX, United States. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDC.2016.7520043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges with the Integration of Renewables into Power Systems and Electricity Markets - The Role of Predictability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conferences SEE (6th International Conference on Sustainable Energy and Environment) ICGSI (6th International Conference on Green and Sustainable Innovation), CTI (1 st International Conference on Climate Technology and Innovation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergies renouvelables météo-dépendantes. So what!?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Les réseaux intelligents d’eau, de gaz et d’électricité, Technologies, enjeux et applications“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPROM, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of European projects Grid4EU and Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée “Creation of Local Energy Communities - training on SmartGrids"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCI France et le projet STEEP, May 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new IEA Wind Task 36 on Wind Power Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bri-Mathias Hodge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference Energy &amp; Meterology - ICEM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Boulder, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water/Energy/Climate Nexus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Interdisciplinary Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes en lien avec COP21-UGA, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels solutions / outils pour répondre aux problématiques de prévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prévision au service du développement des énergies renouvelables électriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME Midi-Pyrénées, ATEE, le pôle DERBI et Madeeli, Oct 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new IEA Wind Task 36 on Wind Power Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bri-Mathias Hodge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEA 2015 – European Wind Energy Association Annual Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlight of a EU-India Success Story: The SAFEWIND FP7 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on EU-India Collaboration - Smart Grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FractalGrid: An innovative project for future smartgrid architectures based on multiscale and fractal modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EERA ELECTRA Programme / European Technology Platform Smart Grids Joint Technical Workshop: “The Web of Cells and alternative concepts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal models for photovoltaic power short-term forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xwégnon Ghislain Agoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Integration workshop 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Line Rating Forecasting and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEA Technology Workshop, Wind Power Forecasting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Wind Energy Association, Oct 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévision de la production éolienne : État de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Colloque annuel de l’Association Internationale de Climatologie (AIC) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weather intelligence for Renewable Urban Areas Gaps, Challenges and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Sempreviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven-Erik Gryning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference Energy &amp; Meterology - ICEM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Boulder, Colorado, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the level of prediction errors and sub-hourly variability of PV and wind generation in a future with a large amount of renewables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Gars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Electricity Distribution - CIRED 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the level of prediction errors of wind and PV in a future with a large amount of renewables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEA Technology Workshop, Wind Power Forecasting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Wind Energy Association, Oct 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An aggregator for distributed energy storage units under multiple constraints in the nice grid demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Workshop 2014 - Grid operation and congestion management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats des projets européens MicroGrids (FP5) et More Microgrids (FP6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Microgrids" Tenerdis-Capenergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach for electric load curve holistic modelling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPower 2014 - The 9th Mediterranean Conference on Power Generation, Transmission Distribution and Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nice Grid project : Using Distributed Energy Resources to Reduce Power Demand through Advanced Network Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muscholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Passelergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gambier-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vuillecard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 CIGRE Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges with large-scale integration of wind generation into power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EAWE PhD Seminar on Wind Energy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAWE (European Academy of Wind Energy), Oct 2014, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electricité intermittente : prédiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Ecole Energies &amp; Recherches 2014 : "Sources, vecteurs, contraintes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Mar 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressource vent et maîtrise de la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères rencontres CEVEO Cluster "Quelle R&amp;D partagée pour renforcer la compétitivité du secteur éolien terrestre et offshore ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast dynamic programming with application to storage planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barbesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE PES T&amp;D Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2014, Chicago, IL, United States. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDC.2014.6863551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind farm strategic investment considering forecast errors penalties in a nodal prices market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Spain. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de distribution - Gestion et planification dans le contexte des smartgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Futuring Cities – Ville et Energie Durable, Institut Mines Telecom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability and Predictability of Renewable Energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labora Forum 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust investment strategy for generation capacity in an uncertain demand and renewable penetration environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the European Energy Market (EEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Krakow, Poland. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEM.2014.6861240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of schedule update frequency on distributed energy storage performance in renewable energy integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th IEEE/PES European Innovative Smart Grid Technologies (ISGT), International Conference and Exibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Copenhagen, Denmark. 5 p., </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope.2013.6695299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of available data history on the performance of photovoltaïc generation forecasting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Electricity Distribution - CIRED 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Stockholm, Sweden. 4 p. - ISBN 978-1-84919-732-8, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2013.0971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Methodology for comparison of different wind power ramp characterization approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEA 2013 - European Wind Energy Association annual event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Vienna, Austria. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la production : gestion des réseaux de distribution incluant des ressources fluctuantes. Flexibilité de la demande, prévision à court terme et rôle du stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT - L'énergie demain - Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Télécom, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of PV forecasts uncertainty on batteries management in microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech 2013 - Towards carbon free society through smarter grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France. pp.1-6 - Article number 13881974 - ISBN 978-1-4673-5667-1, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PTC.2013.6652254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced spatio-temporal wind power forecasting with distributed wind farms as sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEA 2013 - European Wind Energy Association annual event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage for managing renewables variability - the role of predictability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InnoGrid2020+: The Transmission and Distribution R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Bruxelles, Belgium. pp.Panel Session "Integration of storage in network management - why, when, where, how?"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of electricity market schemes on predictability being a decision factor in the wind farm investment phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Austria. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to make probabilistic forecasts of PV production from a plan-oriented parameterization of solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference Energy &amp; Meteorology - Weather &amp; Climate for the Energy Industry, ICEM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeWind: Towards Improved Wind Power Forecasting Technology with Focus on Extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InnoGrid2020+: The Transmission and Distribution R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Bruxelles, Belgium. pp.Panel Session "Integration of storage in network management - why, when, where, how?"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances In Short-Term Wind Power Forecasting With Focus on 'Extreme' Situations - SafeWind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Courtney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual EWEA 2012 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Copenhagen, Denmark. 12 p. - Oral presentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeWind: Towards Improved Wind Power Forecasting Technology with Focus on Extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st InnoGrid2020+: The European Research and Development Dissemination Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment Of Short-Term Wind Power Predictability In India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shankar Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual EWEA 2012 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Copenhagen, Denmark. 1 page - Oral presentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local energy management system for solar integration and improved security of supply: The Nice Grid project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lebossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Albou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE PES International Conference and Exhibition on Innovative Smart Grid Technologies (ISGT Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Berlin, Germany. 6 p. - ISBN 978146732597, </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEurope.2012.6465667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art in Short-term Wind and Solar Power Forecasting Fields in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "State of the Art on Weather Intelligence for Renewable Energies", COST Action WIRE ES1002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion prédictive et dimensionnement des systèmes incluant le stockage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Stockage des énergies intermittentes - Réponses de la Chimie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeWind: Multi-scale data assimilation, advanced wind modelling & forecasting with emphasis to extreme weather situations for a safe large-scale wind power integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur Les Programmes Européens pour la Recherche et l'innovation dans les Thématiques Energie/Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévision de la production d'électricité d'origine éolienne et photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde au SENAT, Office Parlementaire d'Evaluation des Choix Scientifiques et Technologiques, Commission sur la Sécurité Nucléaire et Avenir de la Filière Nucléaire - La Maturité des Énergies Renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing spatio-temporal patterns of wind power production for off shore wind power scenario generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEA OFFSHORE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Amsterdam, Netherlands. Poster presentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art in wind power forecasting - Experiences for the case of Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 16th ISAP 2011 Conference "Intelligent Systems Application to Power Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Improved Wind Power Forecasting Technology with Focus on Extremes. The SafeWind Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "State of the Art on Weather Intelligence for Renewable Energies", COST Action WIRE ES1002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Ramps of Wind Power Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 16th ISAP 2011 Conference "Intelligent Systems Application to Power Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Coordination of Pumped Storage Stations coupled to Wind Farms for Market Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Lugaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque "Stockage des énergies intermittentes - Réponses de la Chimie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of uncertainties related to renewable generation - The role of short-term forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique GdR ISIS, MACS et SEEDS : "Smart Grids : Enjeux Scientifiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Approach to Forecast Ramps of Wind Power Production using Ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th EMS Annual Meeting - 10th European Conference on Applications of Meteorology (ECAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Management of Wind Generation in Power Systems & Markets - The ANEMOS.plus Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual EWEA 2011 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANEMOS.plus: Demonstration of New Approaches for the Optimal Management of Wind Generation in Power Systems & Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "State of the Art on Weather Intelligence for Renewable Energies", COST Action WIRE ES1002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Ramps of Wind Power Production at different time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual EWEA 2011 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Improved Wind Power Forecasting Technology with Focus on Extremes. The SafeWind Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual EWEA 2011 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits from the increased contribution of the European weather forecasting community to wind power prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Petroliagis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chavaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual EWEA 2011 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution enhancement of input parameters in a demand side management model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Singapore, Singapore. 7 p. - ISBN 978-1-4244-5721-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind power prediction risk indices based on numerical weather prediction ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Holmgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siebert Nils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference and Exhibition 2010, EWEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Warsaw, Poland. pp.Pages 946-970 - ISBN 9781617823107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More Microgrids Project: Overview of Demonstration Objectives and Highlight Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microgrids at Berkeley Laboratory Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Tests on Actual Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "MICROGRIDS - Novel Architectures for Future Power Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The uncertainty of wind power output - how it declines during the day. The state of the art and research priorities in wind power forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Policy Initiative Workshop "The Role of Power Market Design for the Achievement of the 20% Renewables Target"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemos.Plus: Demonstration of New Approaches for the Optimal Management of Wind Generation in Power Systems & Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference and Exhibition 2010, EWEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Wind Power Predictability Using Prediction Risk Indices Based on Meteorological Ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Holmgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable UK 2010 Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Uncertainty Related to Ramps of Wind Power Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bossavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference and Exhibition 2010, EWEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Warsaw, Poland. 9 p. - ISBN 9781617823107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safewind : Multi-Scale Data Assimilation, Advanced Wind Modelling & Forecasting With Emphasis To Extreme Weather Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference and Exhibition 2010, EWEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic Forecasting: A state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Aznarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Mbairadjim Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European PV-Hybrid and Mini-Grid Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Tarragona, Spain. pp.Pages 250-255 - ISBN 978-3-941785-15-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemos Plus, Advanced Tools for the Management of Electricity Grids with Large- Scale Wind Generation , Safewind, External conditions, resource assessment and forecasting for wind Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Borgniet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESBOAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of waves, wakes and offshore wind. The results of the Pow'Wow project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Barthelmie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Marseille, France. 7 p. - http://orbit.dtu.dk/recid/241168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for Wind Power Trading in Sequential Short-Term Electricity Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference (EWEC) 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Marseille, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Power Forecasting for Extreme Situations-The Safewind Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference (EWEC) 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk-based strategies for wind/pumped-hydro coordination under electricity markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bucharest PowerTech Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bucharest, Romania. pp.3086-3093 - ISBN 978-1-4244-2234-0, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PTC.2009.5282276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty estimation of wind power forecasts: Comparison of Probabilistic Modelling Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference &amp; Exhibition EWEC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Brussels, Belgium. 10 p. - http://www.ewec2008proceedings.info/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of wind generation : recent advances and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lueder von Bremen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference &amp; Exhibition EWEC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Brussels, Belgium. http://www.ewec2008proceedings.info/index.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An estimation of the cost reduction associated to the use of microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Mediterranean Conference and Exhibition on Power Generation, Transmission and Distribution, MedPower 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Thessaloniki, Greece. 6 p. - http://www.medpower08.com</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of energy storage coordinated with wind power under electricity market conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Probabilistic Methods Applied to Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Rincon, Puerto Rico. Pages 259-266 - ISBN: 978-1-9343-2521-6 - http://ieeexplore.ieee.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spot-risk-based approach for addressing problems of decision-making under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Probabilistic Methods Applied to Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Rincon, Puerto Rico. Pages 32-40 - ISBN 978-1-9343-2521-6 - http://ieeexplore.ieee.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshops and virtual laboratories of the Pow'Wow project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Barthelmie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Sempreviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abha Sood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl von Ossietzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference &amp; Exhibition EWEC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Brussels, Belgium. 7 p. - http://www.ewec2008proceedings.info/index.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining for wind power forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference &amp; Exhibition EWEC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Brussels, Belgium. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic optimization techniques for the optimal combination of wind power generation and energy storage in a market environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference &amp; Exhibition EWEC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Brussels, Belgium. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best practice in the use of short-term forecasting. Results from 2 workshops organised by the Pow'Wow project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference &amp; Exhibition EWEC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Brussels, Belgium. http://www.ewec2008proceedings.info/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANEMOS - Leading European Union Research on Wind Power Forecasting The ANEMOS Forecasting System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wind Forecast Techniques &amp; Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANEMOS.plus and SafeWind Projects Leading European Union Research on Wind Power Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA/Pow'Wow Workshop on Wind Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Madrid, Spain. p. 17-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced strategies for wind power trading in short-term electricity markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference &amp; Exhibition EWEC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Brussels, Belgium. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards smart integration of wind generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC2007, European Wind Energy Conference 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Milan, Italy. Oral presentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards smart integration of wind generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Meibom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Wind Power Conference - NWPC'2007: Power System Integration and Electrical Systems of Wind Turbines and Wind Farms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Roskilde, Denmark. 7 p. - ISBN 978-87-550-3640-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skill forecasting from different wind power ensemble prediction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik A. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Making Torque from Wind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Kongens Lyngby, Denmark. pp.012046, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/75/1/012046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic short-term wind power forecasting based on kernel density estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference and exhibition, EWEC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, MILAN, Italy. http:/ewec2007proceedings.info/></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANEMOS Advanced Wind Power Forecasting. Operational Challenges and On-line Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European wind Energy Conference - EWEC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Wind Energy Association, May 2007, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic short-term wind power forecasting for the optimal management of wind generation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE powertech 2007 conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lausanne, Switzerland. pp.683-688 - ISBN 978-1-4244-2189-3, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCT.2007.4538398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic dynamic programming model for optimal use of local energy resources in a market environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE Lausanne POWERTECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lausanne, Switzerland. pp.449- 454, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCT.2007.4538359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POW'WOW Virtual Laboratory for Wind Power Forecasting – ViLab.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings EWEC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, MILAN, Italy. http://www.ewec2007proceedings.info/ 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Practice in short-term Forecasting. A users Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference and Exhibition 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Milan, Italy. 5 p. - http://www.ewec2007proceedings.info</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anemos Wind Power forecasting Platform technology - techniques and experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Waldl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Dierich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Virlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Athènes, Greece. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next generation forecasting tools for the optimal management of wind generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Waldl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Stockholm, Sweden. pp.1-6 - ISBN 978-91-7178-585-5, </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS.2006.360238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Generation Short-Term Forecasting of Wind Power – Overview of the ANEMOS Project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Halliday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brownsword</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Palomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference, EWEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Athènes, Greece. 10 p. - http://www.ewec2006proceedings.info/allfiles2/965_Ewec2006fullpaper.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of quantile and interval forecasts of wind generation and their evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Aalborg Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Skov Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Madsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2006 European Wind Energy Conference (EWEC 2006).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Athènes, Greece. pp.128-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POW WOW A coordination Action on the prediction of Waves, Wakes and offshore wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Barthelmie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Badger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Skov Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Athènes, Greece. http://www.ewec2006proceedings.info/allfiles2/774_Ewec2006fullpaper.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term Forecasting of Offshore Wind Farm Production – Developments of the Anemos Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Tambke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lueder von Bremen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Barthelmie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Palomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 European Wind Energy Conference, EWEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Athènes, Greece. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Advanced Wind Power Forecasting Models – Results of the Anemos Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference, EWEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Athènes, Greece. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the quality and value of probabilistic forecasts of wind generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Stockholm, Sweden. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS.2006.360290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next generation short term forecasting of Wind Power - Results of the ANEMOS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Waldl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEWEK 2006, the International technical conference, 8th german wind energy conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Germany. 10 p. CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference wind farm selection for regional wind power prediction models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind energy conference, EWEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Athènes, Greece. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POW WOW Virtual laboratories and best practice guides for the prediction of Waves Wakes and Offshore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Barthelmie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Skov Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International workshop on large scale integration of wind power and transmission network for offshorewind farms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Delft, Netherlands. pp.Pages 285-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Short-term forecasting of offshore wind farm production. Developments of the Anemos project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Tambke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lueder von Bremen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Barthelmie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Palomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2006 European Wind Energy Conference (EWEC 2006),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrids - Large scale integration of microgeneration to low voltage grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos D. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Strbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao A. Pecas Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil International des Grands Réseaux Electriques, Aug 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POW'WOW : a coordination action on the prediction of waves, wakes and offshore wind.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Barthelmie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Badger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Skov Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Seminar Offshore Wind and other marine renewable Energy in Mediterranean and European Seas, Civitavecchia.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Rome, Italy. pp.353-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term Wind Power Forecasting Using Advanced Statistical Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aa. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Wind Energy Conference, EWEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Athènes, Greece. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of microgrids in market environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos D. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris L. Dimeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis G. Tsikalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao A. Pecas Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Future Power Systems FPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. Soultanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Tsouchnikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Papathanasiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internatinal conference on Future Power Systems, FPS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Amsterdam, Netherlands. 7 p. - ISBN 90-78205-02-4, </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPS.2005.204227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in wind speed forecasts for wind power prediction purposes using Kalman filtering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petroula Louka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Katsafados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Computational and Mathematical methods in Science and Engineering (CMMSE 2005).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Alicante, Spain. pp.P. 329-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty of short-term Wind Power Forecasts - A methodology for on-line Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 International Conference on Probabilistic Methods Applied to Power Systems (PMAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2004, Ames - Iowa, United States. pp.729-736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty & Prediction risk Assessment for short-term wind Power Forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd IEA Joint Action Symposium on Wind forecasting techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Lyngby, Denmark. p.115-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty and Prediction Risk Assessment of short-term wind power forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The science of making Torque from Wind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Delft, Netherlands. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anemos Project : next generation forecasting of wind power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemos Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Energy ADEME - IFREMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Brest, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude des prédictions court terme de la production éolienne -intervalles de confiance et évaluation en-ligne du risque météorologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Energy Conference ADEME-IFREMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Brest, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of micro-sources for security studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos D. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kanellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil International des Grands Réseaux Electriques, Aug 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What performance can be expected by short-term wind power prediction models depending on site characteristics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. S. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference EWEC 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Wind Energy Association, Nov 2004, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line adaptation of confidence intervals based on weather stability for wind power forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global WindPower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anemos Project : Next Generation forecasting of Wind power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinemann Detlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Tambke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Usaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International technical Conference DEWEK 2004, 7th German Wind Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Wilhelmshaven, Germany. pp.DEWEK 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term wind power prediction for offshore wind farms Evaluation of Fuzzy-Neural network based models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global windpower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Chicago, United States. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the art in short term prediction of wind power - from an offshore perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Barthelmie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeaTech Week - Ocean Energy Conference ADEME-IFREMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a next generation wind power forecasting system for the large-scale integration of On-Shore & Off-Shore wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEA joint action Symposium on Wind forecasting Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Lyngby, Denmark. p.23-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Next Generation Short-term forcasting of Wind power - The Anemos Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Usaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global WindPower 2004 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Chicago, United States. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of capacity credit and reserve requirements from the large scale integration of wind energy in the french power system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Balea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peirano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global WindPower 2004 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Chicago, United States. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Benefits from wind power participation in electricity market using advanced tools for wind power forecasting and uncertainty assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Londres, United Kingdom. http://www.2004ewec.info/index.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of regional wind generation by a dynamic fuzzy-neural networks based upscaling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 2003 (European Wind energy and conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Madrid, Spain. 5 p. - CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemos : development of a next generation wind power forecasting system for the large-scale integration of onshore & offshore wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chevallaz-Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Usaola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ewec 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Madrid, Spain. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line Assessment of prediction risk for wind power production forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 2003 - European Wind Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the MORE-CARE wind power prediction platform. Perfrmance of the fuzzy logic based models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 2003 - European Wind Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Power forecasting using fuzzy neural networks enhanced with on-line prediction risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 IEEE Bologna Powzer Tech conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Bologna, Italy. 8 p. - ISBN 0-7803-7968-3, </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PTC.2003.1304289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-art Methods and software tools for short-term prediction of wind energy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Landberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Brownsword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 2003 (European Wind Energy Conference and exhibition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state-of-the-art in short term prediction of wind power from a danish perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Brownsword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on large scale integration of wind power and transmission networks for offshore wind farms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Billund, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting of wind parks production by dynamic fuzzy models with optimal generalisation capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Intelligent systems Application to power systems conference - ISAP 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Lemnos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management and control of island power systems with increased penetration from renewable sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos D. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Contaxis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. P. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2002 Power Engineering Society Winter Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, New York, France. pp.Pages 335-339 - ISBN 0-7803-7322-7, </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESW.2002.985008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MORE CARE Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos D. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Contaxis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Atsaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao A. Pecas Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med power 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term load forecasting using a neuro-fuzzy model based on entropy maximisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med Power 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice Criteria between AC and DC Bus in a subsystem in the frame of a distributed Power production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Trousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med Power 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load, Wind and Hydro Power Forecasting Functions of the More-Care EMS System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Halliday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff. Dutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med Power 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An advanced On-line Wind Resource Prediction system for the optimal management of wind park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med Power 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential benefits of wind forecasting and the application of more-care in Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruairi Costello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip O'Donnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Dutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med power 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results from the More Advanced Control Advice Project for secure operation of isolated power systems with increased renewable energy penetration and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos D. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Contaxis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao A. Pecas Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Porto Power Tech - PPT 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Porto, Portugal. 6 p. - ISBN 0-7803-7139-9, </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PTC.2001.964855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of wind parks in autonomous power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stelizuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Photovoltaic Hybrid Power systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Aix en Provence, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of wind parks in autonomous power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stelizuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Sanchidrian - Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Trousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International EWEA Conference "Wind Power for the 21st century"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Kassel, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation and control of island systems-the Crete case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Contaxis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Papadias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 IEEE Power Engineering Society Winter Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE PES, Jan 2000, Singapour, Singapore. pp.1053-1056, </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESW.2000.850084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the benefits from advanced load & wind power forecasting in autonomous power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Nice, France. pp.391-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of advanced wind power and load forecasting methods for the optimal management of isolated power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Dutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie A. Halliday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Androutsos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Nice, France. p.1082-1085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Advice for Power Systems with Large Scale Integration of renewable energy Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos D. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Contaxis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël P. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil C. Papadias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie A. Halliday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Nice, France. p.413-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modelling of Large Autonomous power systems with high penetration from renewable (wind & hydro) power sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Nice, France. pp.421-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of isolated power systems with increased wind power integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos D. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Contaxis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël P. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil C. Papadias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Mediterranean Conference on Power Generation, Transmission and Distribution MEDPOWER'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Lefkosia, Cyprus. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of isolated power systems with increased PV and wind power integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos D. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Papadias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Contaxis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Conference on Photovoltaic Solar Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Vienna, Austria. pp.2795-2798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced short-term forecasting of wind power production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Stavrakakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European wind energy conference. EWEC '97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Dublin, Ireland. pp.751-754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Requirements for Optimal Operation of Large Isolated Systems with Increased Wind Power Penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokratis Tentzerakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao A. Pecas Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997 European Wind Energy Conference - EWEC'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EWEA, Oct 1997, Dublin, Ireland. pp.763-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy logic and a neural network based wind power forecasting model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Stavrakakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996 European Union Wind Energy Conference, EUWEC'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EWEA, May 1996, Göteborg, Sweden. pp.596-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Control System for Wind/Diesel Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Union Wind Energy Conference EUWEC'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Implementation of an Advanced Control System for Autonomous Power Systems Including Renewable Power Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Universities Power Engineering Conference - UPEC96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 1996, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and implementation of an advanced control system for medium size wind-diesel power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Stavrakakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994 European Wind Energy Conference, EWEC’94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EWEA, Oct 1994, Thessaloniki, Greece. pp.599-604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and evaluation of the real-time operation of a wind-diesel power system with high wind power penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Billerey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994 European Wind Energy Conference, EWEC’94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EWEA, Oct 1994, Thessaloniki, Greece. pp.1061-1066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new expert system based control tool for power systems with large integration of PVs and wind power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994 IEEE 1st World Conference on Photovoltaic Energy Conversion - WCPEC (A Joint Conference of PVSC, PVSEC and PSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 1994, Waikoloa, HI, United States. pp.1052-1055, </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCPEC.1994.520142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced modelling and identification of autonomous wind-diesel power system. Application on the French island Desirade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Stavrakakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993 European Community Wind Energy Conference - EWEC'93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EWEA, Mar 1993, Lubeck-Travemunde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load Forecasting Using Dynamic High-Order Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias B. Kosmatopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis A. Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges S. Stavrakakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Joint International Power Conference Athens Power Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Athènes, Greece. pp.801-805, </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APT.1993.673905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshops ans webinars from IEA Wind Task 51. Forecasting for the Weather Driven Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Draxl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jethro Browell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Möhrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Annual Event 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Copenhagen, Denmark. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 51: Forecasting for the Weather Driven Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Draxl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Zack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jethro Browell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Annual Event 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Bilbao, Spain. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods to assess the potential for repowering wind farm projects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'Eolien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posters du Séminaire PEPR TASE 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Theoretical Aspects of Software Engineering Conference (TASE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France. PEPR_TASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Génération d'Outils de Prévision de Demande d'Energie et de Production Renouvelable à Fine Échelle Spatiale et Temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPR TASE DAYS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Interdependence of Vertical Extrapolation Uncertainties in Repowering Wind Farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TORQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, FLORENCE, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable Machine Learning for DC Optimal Power Flow with Feasibility Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Seattle, Washington, United States. IEEE, pp.1-1, 2024, </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESGM51994.2024.10688644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 51: Forecasting for the Weather Driven Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Draxl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Zack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Möhrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne &amp; Online, Austria. 2024, </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of large-scale virtual power plants integrating wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Annual Event 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhagen, Denmark. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 51 Forecasting for the Weather Driven Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Draxl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Zack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jethro Browell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Annual Event 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhagen, Denmark. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving probabilistic wind power forecasting: A novel nonlinear and online combination method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference Energy &amp; Meteorology (ICEM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Padoue, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Generation Forecasting Solutions for Wind Energy – Results from the Smart4RES Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van Der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Annual Event 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhagen, Denmark. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Several Sources of Spatio-temporal Information to Improve Short-term Photovoltaic Power Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna &amp; Online, Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing wind energy trading decisions using interpretable AI-based tools: The symbolic regression approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Annual Event 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Copenhagen, Denmark. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run-of-river hydropower to improve the market value of wind: A case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Europe Technology Workshop 2023 - Resource Assessment &amp; Analysis of Operating Wind Farms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of repowering from the energy yield assessment point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bechmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIND EUROPE ANNUAL EVENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, BILBAO, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty evaluation of an alternative energy yield assessment method for repowering projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technological workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Brussels, Belgium. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards increased interpretability of AI-tools in the energy sector with focus on the wind energy trading application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Parginos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo J. Bessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technology Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bruxelles, Belgium. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenge of Repowering from the Energy Yield Assessment Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bechmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Europe Annual Event 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Bilbao, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Feature Selection and Forecast Combination to Enhance and Generalize Renewable Energy Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis van der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Technology Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bruxelles, Belgium. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 36 - Forecast Improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Möhrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Draxl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Europe Electric City 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Copenhague, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of day-ahead electricity market prices using a statistically calibrated structural model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Billeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTU CEE Summer School 2019: Data-Driven Analytics and Optimization for Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 36: The second phase for the Forecasting Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Draxl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference Energy &amp; Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Copenhagen, Denmark. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 36 Forecasting – Phase II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draxl Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Europe Offshore 2019 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Copenhague, Denmark. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 36 Forecasting-Phase II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. , 21, pp.EGU2019 - 16557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 36 Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodge Bri-Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Draxl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Wind Summit 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hambourg, Germany. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEA Wind Task 36 Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bri-Mathias Hodge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Geosciences Union General Assembly, EGU 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. 20 (6), pp.6942, 2018, </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MPE.2017.2729100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision pour les smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’énergie en révolution numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ampacite des lignes aeriennes basee sur les previsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3083380. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en IA pour l'énergie au Centre PERSEE de Mines Paris - PSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'intelligence artificielle (AFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp. 39-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Market Bidding of Virtual Power Plants with Machine Learning-Assisted Asynchronous Distributed Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bizon Monroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Stippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santosuosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Scheduling of a Large-scale Electrolyzer for Grid Services Provision and Renewable Sourced-Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ledur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay-Driss Elalaouifaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-Focused Data Pooling for Contextual Stochastic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONWEY - A new methodology for assessing the energy yield of repowered wind farms with quantified reduced uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Feature-driven Trading of Renewable Energy with Missing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Kühnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Physical Knowledge in Statistical Photovoltaic Production Forecasting Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Tests for the Provision of Frequency Containment and Frequency Restoration Reserve by Variable Renewable Energy Sources Virtual Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Liebelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Linder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term Photovoltaic Power Forecasting Enhanced by Heterogeneous Sources of Spatio-temporal Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bellinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bontron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Structural Modeling of Electricity Price Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptive Trees for Value-oriented Forecasting and Optimization: Applications on Storage Scheduling and Market Clearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akylas Stratigakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Camal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Probabilistic Photovoltaic Power Forecasting Covering Multiple Time Frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôleurs Régulateurs Embarqués pour des Systèmes Utilisant l'énergie Solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MINES ParisTech; Armines. 2016, pp.101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Digital Energy System 4.0 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Vingerhoets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos D. Hatziargyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rory Donnelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European technology platform for the electricity networks of the future 2016, pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The State-Of-The-Art in Short-Term Prediction of Wind Power, A Literature Overview, 2nd Edition. Joint deliverable report of ANEMOS.plus and SafeWind European projects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Brownsword</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Denhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Draxl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MINES Paris Coordinator of ANEMOS.plus and SafeWind projects. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WindEurope Electric City 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Kolios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2151, 2022, </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2151/1/011001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU Digital Technologies and Policy Conference (EUDTP 2025) Abstracts and Contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Antonio Cordero-Fuertes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Alombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Digital Technologies and Policy (EUDTP) Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Bruxelles, Belgium. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId852"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="471BA590"/>
+    <w:nsid w:val="BE2EECF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-kariniotakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5261-0172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118768484" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-3507-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04738929v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santosuosso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lett" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bontron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Kazempour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2025.3638005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841642v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haipeng Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qintao Du" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyi Tao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Pineda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2401.03680" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110354v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Parginos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Tyrovolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J Bessa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. San Liang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysostomos Stylios" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17775/CSEEJPES.2024.04780" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04531520v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mazoyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bechmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2767/9/092009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383397v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heggarty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bourmaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2024.130231" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038380v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akylas Stratigakos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Morales" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2023.3333165" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03641708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Liberati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Giorgio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101373" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis van der Meer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2023.12.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533274v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Stippel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110730" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04533201v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110805" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792191v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Andrianesis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2023.3272379" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759187v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kariniotakis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2022.3198839" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2507/1/012016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192269v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vazquez-Rodriguez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.108782" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782669v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Sun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongda Chu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2022.3207517" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04075713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bessa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipti Srinivasan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Smith" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2022.3157009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330017v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2022.3152667" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bellinguer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.08.042" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ledur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Molinier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sossan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Alais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Driss El Alaoui Faris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2022.108396" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mahler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2022.105811" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Fox" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ela" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hobbs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Sharp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Novacheck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPE.2021.3104132" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160906v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xw&#233;gnon Ghislain Agoua" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051432" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369413v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carriere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vernay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pitaval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2019.2951288" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02889892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cavalcante" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13123090" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04075696v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jen Lee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Strbac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechun Hu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohao Ding" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piampoom Sarikprueck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3003567" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491850v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rogeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Yassine Abdelouadoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thorel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114639" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666915v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939532v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115852" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.03.043" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314162v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Adrian Correa-Florez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2019.2941687" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124855v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pascal Neirac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2019.0375" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069010v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Carlos Correa-Florez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12061019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124851v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2019.2914379" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081282v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Teng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Badesa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.112" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093144v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gerossier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12071341" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817629v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2018.2847558" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998856v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2018.2889973" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998837v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.198" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280731v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Klyapovskiy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi You" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik W Bindner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113662" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686328v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfei Chen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2017.2786470" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01816576v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2018.2847239" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01855950v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etta Grover-Silva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Heleno" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Mashayekh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Cardoso" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.07.114" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01617620v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.09.008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01862545v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.07.120" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958276v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis G&#233;rossier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11123503" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01809270v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Adrian Correa Florez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.04.130" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01626067v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Lugaro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Siebert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.10.070" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01581946v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2017.2747765" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01589969v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Bessa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna M&#246;hrlen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fundel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Siefert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jethro Browell" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10091402" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513139v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.03.103" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01356857v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bossavy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.08.075" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409112v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Giebel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cline" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Frank" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Shaw" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/753/3/032042" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199212v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sperati" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alessandrini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en8099594" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108808v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.1753" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802781v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo D. Castronuovo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Usaola" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Antonio Matos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Costa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.1600" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00682772v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.526" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734082v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laquaine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.06.064" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00801685v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614425v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2010.2045774" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00812349v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Aa. Nielsen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Madsen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2008.10.009" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00812703v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505993v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petroula Louka" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Galanis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Katsafados" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2008.03.013" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00525361v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan K. Moller" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.230" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F6GFTBFD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822464v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lozano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Marti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/030952407781494458" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213325v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevallier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2007.901117" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617685v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213387v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526397v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis G. Tsikalakis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris L. Dimeas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos D. Hatziargyriou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao A. Pecas Lopes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526378v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Soultanis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Tsouchnikas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Papathanasiou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527248v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Skov Nielsen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/030952405776234599" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01721503v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.114" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538534v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Contaxis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l P. Papadopoulos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil C. Papadias" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542358v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1999003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538463v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff A. Dutton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie A. Halliday" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nogaret" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00618082v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stavrakakis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-1481(97)00028-1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36MKX3B9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441822v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/60.556376" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441838v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/60.464886" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441827v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/60.464885" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542722v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9780081005040" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211722v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441870v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544744v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanz Rodrigo Javier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fr&#237;as Paredes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Laquaine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100504-0.00014-7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544728v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100504-0.00003-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573946v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573658v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00950016v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Korres" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00950032v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck van Overbeeke" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135678v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138375v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Thomas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552098v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gon&#231;alves" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138389v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531418v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945398v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918048v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04533246v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637097v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945444v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246939v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210520v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis van Der Meer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1212" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637798v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04162063v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210514v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1160" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217580v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04918014v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217573v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04162056v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076542v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9658" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210488v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias K&#252;hnau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chevalier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217651v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13992" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073569v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03638914v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS53380.2022.9810647" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620441v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12965" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03718662v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781974v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Draxl" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Zack" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.2830" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620444v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12923" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620462v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7926" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734476v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Driss El Alaoui Faris" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527644v3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS53380.2022.9810610" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710717v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03718668v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710704v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772848v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960432" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03718663v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03638925v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS53380.2022.9810606" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710698v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175357v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16091" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238445v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Camal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Blondel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407898v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342389v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswarup Mukherjee" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1680" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622018v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.2605" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531728v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Legrand" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1829" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175362v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13417" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407221v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Caramanis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1735" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407790v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vazques-Rodriguez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341731v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623923v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Nouri" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lezaca" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.2499" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175332v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16219" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208575v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528716v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248217v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887066v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19081" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952589v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157849v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888293v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14253" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932018v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886692v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-21753" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887072v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20205" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036097v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886725v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13790" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440062v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315194v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177673v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177537v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158589v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314083v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337521v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rogeau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Girard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Abdelouadoud" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012029" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177556v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351932v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Billeau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949553v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948634v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01813288v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bri-Mathias Hodge" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948608v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kong" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948609v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518373v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/oap-cired.2017.0625" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615232v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Liebelt" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2017.8260311" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534407v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073663v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518368v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Martini" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Caerts" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfried Brunner" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/oap-cired.2017.1287" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513138v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bocquel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barbier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Magliaro" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534454v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500379v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534274v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126087v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cline" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073655v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01520365v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2017.7981199" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518380v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/oap-cired.2017.1086" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073658v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518413v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muratore" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407901v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398440v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409042v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01433367v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409099v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309189v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDC.2016.7520043" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01433374v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256289v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256265v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256320v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Franck" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256299v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256286v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256253v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Retiere" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256311v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01220321v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256278v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01220999v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256273v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256336v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Sempreviva" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven-Erik Gryning" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255039v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gars" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01220989v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legars" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01016026v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Foucault" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113005v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087253v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113007v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112996v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112769v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Foggia" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muscholl" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Passelergue" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gambier-Morel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vuillecard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113000v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110689v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbesant" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDC.2014.6863551" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01002074v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113001v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112983v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058281v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM.2014.6861240" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870566v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2013.6695299" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870576v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2013.0971" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870552v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2013.6652254" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576845v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00812403v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00961740v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822651v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00788287v2" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870581v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822652v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00812424v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Courtney" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lange" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00823186v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00812432v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Kumar" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jolivet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804442v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboss&#233;" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Albou" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2012.6465667" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822412v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822399v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00812457v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822711v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822706v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822660v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822410v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822398v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822404v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822665v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771470v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822424v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822409v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772198v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772417v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772433v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petroliagis" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chavaux" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506741v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Imbert" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822719v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822448v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00765879v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Holmgren" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siebert Nils" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822670v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822438v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822427v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00765885v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822441v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771465v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Espinar" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Aznarte" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Mbairadjim Moussa" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822842v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Borgniet" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505144v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourry" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505151v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pontes" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Barthelmie" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822452v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505139v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Costa" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2009.5282276" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506297v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Juban" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fugon" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506368v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lueder von Bremen" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506098v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506107v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506119v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abha Sood" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl von Ossietzky" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506077v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506101v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506083v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506090v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822851v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822850v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506067v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822869v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meibom" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822866v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00837982v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik A. Nielsen" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/75/1/012046" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526011v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526249v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;nard" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222776v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCT.2007.4538398" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00525890v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Costa" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCT.2007.4538359" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526282v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00525931v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527160v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Waldl" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Dierich" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Virlot" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526448v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Waldl" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Nielsen" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS.2006.360238" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526716v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Tambke" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Palomares" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526600v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Badger" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526455v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS.2006.360290" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526668v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sanchez" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092435v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Aalborg Nielsen" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526638v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Halliday" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brownsword" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526773v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526690v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526612v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Perez" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092189v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526633v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jenkins" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strbac" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruela" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092138v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526680v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madsen" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aa. Nielsen" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101993v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPS.2005.204227" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023375v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102002v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galanis" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Siebert" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Katsafados" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528873v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529594v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529477v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529236v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayer" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anemos Team" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528858v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529155v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kanellos" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pivert" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529251v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinemann Detlev" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529266v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casas" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Nielsen" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529488v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529595v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529338v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528841v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529229v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moussafir" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buty" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Usaola" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529125v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Balea" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peirano" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529464v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530550v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530561v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2003.1304289" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528803v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530467v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530475v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chevallaz-Perrier" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529986v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brownsword" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530064v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530022v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Landberg" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617781v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matos" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. P. Lopes" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESW.2002.985008" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534184v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atsaves" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Matos" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534195v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534191v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534354v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trousseau" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534207v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Halliday" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff. Dutton" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Irving" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534004v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruairi Costello" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Mccoy" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip O'Donnel" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Dutton" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617608v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Vasconcelos" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2001.964855" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537827v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stelizuk" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00539189v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sanchidrian - Ruiz" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03666911v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hatziargyriou" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Contaxis" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Papadopoulos" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Papadias" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Matos" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESW.2000.850084" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00544849v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Androutsos" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00544846v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miranda" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00544842v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00544845v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617860v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papadopoulos" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papadias" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617847v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617946v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265093v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Hatziargyriou" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Papadopoulos" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Tentzerakis" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Vasconcelos" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04268994v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01568348v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264832v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stavrakakis" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268992v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268991v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Billerey" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264617v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bonin" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCPEC.1994.520142" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268990v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bordier" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821839v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias B. Kosmatopoulos" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis A. Christodoulou" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges S. Stavrakakis" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APT.1993.673905" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533404v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637355v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Bai" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918035v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658037v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feilleux" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693884v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731370v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM51994.2024.10688644" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945492v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17848" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04162057v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04162071v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santosuosso" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217568v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217558v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217631v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14422" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04162065v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620438v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768257v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917973v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693896v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706130v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710711v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528801v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shaw" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Draxl" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445344v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177717v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440095v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Draxl Caroline" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159510v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126092v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodge Bri-Mathias" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124857v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPE.2017.2729100" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534244v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03107154v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262679v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320139v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bizon Monroc" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427029v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Driss Elalaouifaris" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065282v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268454v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104548v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839668v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855709v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Linder" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ruiz" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839690v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445396v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363876v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043353v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01451036v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gatt" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01411582v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vingerhoets" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Chebbo" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Donnelly" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713576v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Giebel" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Denhard" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04086613v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Barth" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Carlson" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Carroll" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kolios" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2151/1/011001" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267621v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Cordero-Fuertes" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alombert" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-kariniotakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5261-0172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118768484" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-3507-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841642v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haipeng Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qintao Du" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyi Tao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Pineda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2401.03680" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04738929v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santosuosso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Camal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lett" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bontron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Kazempour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2025.3638005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110354v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Parginos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Tyrovolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J Bessa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. San Liang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysostomos Stylios" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17775/CSEEJPES.2024.04780" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03641708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Liberati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Giorgio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101373" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038380v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akylas Stratigakos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Morales" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2023.3333165" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heggarty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bourmaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2024.130231" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04531520v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mazoyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bechmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2767/9/092009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis van der Meer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijforecast.2023.12.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533274v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Stippel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110730" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04533201v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110805" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759187v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kariniotakis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2022.3198839" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217554v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2507/1/012016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vazquez-Rodriguez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.108782" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792191v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Andrianesis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2023.3272379" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04075713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bessa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipti Srinivasan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Smith" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2022.3157009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782669v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Sun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongda Chu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2022.3207517" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330017v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2022.3152667" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bellinguer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.08.042" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ledur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Molinier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sossan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Alais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Driss El Alaoui Faris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2022.108396" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mahler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2022.105811" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Fox" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ela" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hobbs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Sharp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Novacheck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPE.2021.3104132" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160906v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xw&#233;gnon Ghislain Agoua" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14051432" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369413v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carriere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vernay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pitaval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2019.2951288" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491850v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rogeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Yassine Abdelouadoud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thorel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114639" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02889892v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cavalcante" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13123090" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04075696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jen Lee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Strbac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechun Hu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohao Ding" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piampoom Sarikprueck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3003567" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666915v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939532v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.115852" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.03.043" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314162v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Adrian Correa-Florez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2019.2941687" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124855v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pascal Neirac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2019.0375" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069010v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Carlos Correa-Florez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12061019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093144v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gerossier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12071341" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081282v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Teng" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Badesa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.112" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124851v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2019.2914379" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817629v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2018.2847558" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998856v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2018.2889973" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998837v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.198" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280731v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Klyapovskiy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi You" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik W Bindner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113662" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686328v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfei Chen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2017.2786470" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01855950v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etta Grover-Silva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Heleno" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Mashayekh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Cardoso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.07.114" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01617620v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.09.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01816576v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2018.2847239" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01862545v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.07.120" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958276v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis G&#233;rossier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11123503" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01809270v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Adrian Correa Florez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.04.130" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01626067v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Lugaro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Siebert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.10.070" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01581946v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2017.2747765" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01589969v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Bessa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna M&#246;hrlen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fundel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Siefert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jethro Browell" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10091402" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513139v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.03.103" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01356857v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bossavy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.08.075" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409112v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Giebel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cline" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Frank" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Shaw" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/753/3/032042" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108808v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.1753" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199212v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sperati" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alessandrini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en8099594" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802781v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo D. Castronuovo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Usaola" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Antonio Matos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Costa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.1600" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00682772v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.526" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734082v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laquaine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.06.064" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00801685v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614425v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2010.2045774" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00812349v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Aa. Nielsen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Madsen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2008.10.009" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00812703v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505993v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petroula Louka" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Galanis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Katsafados" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2008.03.013" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00525361v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan K. Moller" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.230" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F6GFTBFD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822464v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lozano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Marti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/030952407781494458" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213325v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevallier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2007.901117" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617685v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213387v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526397v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis G. Tsikalakis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris L. Dimeas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos D. Hatziargyriou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao A. Pecas Lopes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526378v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Soultanis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Tsouchnikas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Papathanasiou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527248v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Skov Nielsen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/030952405776234599" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01721503v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.114" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538534v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Contaxis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l P. Papadopoulos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil C. Papadias" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542358v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/1999003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538463v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff A. Dutton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie A. Halliday" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nogaret" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00618082v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stavrakakis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-1481(97)00028-1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36MKX3B9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441822v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/60.556376" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441838v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/60.464886" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441827v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/60.464885" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542722v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9780081005040" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211722v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441870v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544744v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanz Rodrigo Javier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fr&#237;as Paredes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Laquaine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100504-0.00014-7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544728v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100504-0.00003-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573946v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573658v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00950016v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Korres" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00950032v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck van Overbeeke" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569220v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chibout" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569218v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570182v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacquier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alvarez-H&#233;rault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135678v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138375v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Thomas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138389v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604589v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552098v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gon&#231;alves" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604551v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604573v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604565v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918048v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945398v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531418v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04533246v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637097v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945444v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246939v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210520v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis van Der Meer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1212" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217580v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04918014v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210514v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1160" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04162063v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637798v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217573v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04162056v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076542v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9658" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210488v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias K&#252;hnau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chevalier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217651v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13992" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073569v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03638914v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS53380.2022.9810647" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620441v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12965" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734476v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Driss El Alaoui Faris" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527644v3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS53380.2022.9810610" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620444v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12923" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03718662v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781974v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Draxl" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Zack" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.2830" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620462v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7926" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03718668v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710717v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710704v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772848v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960432" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03718663v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03638925v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS53380.2022.9810606" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710698v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175357v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16091" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238445v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Camal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Blondel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342389v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswarup Mukherjee" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1680" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622018v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.2605" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531728v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Legrand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1829" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175362v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13417" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407898v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407221v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Caramanis" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1735" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407790v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vazques-Rodriguez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341731v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623923v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Nouri" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lezaca" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.2499" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175332v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16219" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208575v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528716v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248217v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887066v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19081" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952589v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888293v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14253" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157849v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932018v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886692v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-21753" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887072v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20205" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036097v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886725v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13790" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440062v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315194v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177673v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177537v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158589v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314083v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337521v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rogeau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Girard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Abdelouadoud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012029" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177556v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351932v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Billeau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949553v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948634v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01813288v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bri-Mathias Hodge" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948608v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kong" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948609v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518373v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/oap-cired.2017.0625" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073663v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518368v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Martini" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Caerts" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfried Brunner" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/oap-cired.2017.1287" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513138v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bocquel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barbier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Magliaro" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534407v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615232v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Liebelt" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2017.8260311" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534274v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500379v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534454v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126087v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cline" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073655v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01520365v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2017.7981199" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518380v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/oap-cired.2017.1086" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073658v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518413v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muratore" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407901v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409042v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398440v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409099v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01433367v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309189v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDC.2016.7520043" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01433374v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256289v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256286v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256320v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Franck" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256299v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256265v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256311v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256278v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256253v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Retiere" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01220321v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01220999v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256273v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256336v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Sempreviva" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven-Erik Gryning" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255039v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gars" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01220989v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legars" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01016026v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Foucault" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113005v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01087253v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112769v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Foggia" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muscholl" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Passelergue" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gambier-Morel" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vuillecard" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113007v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112996v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113000v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01110689v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbesant" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDC.2014.6863551" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01002074v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113001v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112983v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01058281v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM.2014.6861240" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870566v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2013.6695299" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870576v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2013.0971" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00812403v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576845v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870552v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2013.6652254" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00961740v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822651v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00788287v2" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870581v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822652v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00812424v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Courtney" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lange" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00823186v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00812432v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Kumar" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jolivet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00804442v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboss&#233;" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Albou" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2012.6465667" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822412v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822711v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822706v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822660v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00812457v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822399v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822410v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822398v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822404v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822665v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771470v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822424v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822409v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772198v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772417v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772433v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petroliagis" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chavaux" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506741v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Imbert" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00765879v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Holmgren" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siebert Nils" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822670v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822448v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822719v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822438v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822427v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00765885v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822441v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771465v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Espinar" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Aznarte" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Mbairadjim Moussa" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822842v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Borgniet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505151v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pontes" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Barthelmie" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505144v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourry" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822452v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505139v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Costa" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2009.5282276" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506297v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Juban" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fugon" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506368v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lueder von Bremen" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506098v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506083v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506090v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506119v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abha Sood" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl von Ossietzky" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506101v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506077v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506107v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822851v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822850v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506067v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822866v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822869v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meibom" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00837982v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik A. Nielsen" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/75/1/012046" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526011v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526249v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;nard" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222776v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCT.2007.4538398" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00525890v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Costa" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCT.2007.4538359" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526282v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00525931v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527160v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Waldl" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Dierich" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Virlot" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526448v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Waldl" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Nielsen" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS.2006.360238" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526638v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Halliday" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brownsword" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Palomares" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092435v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Aalborg Nielsen" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526600v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Badger" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526716v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Tambke" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526668v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sanchez" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526455v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS.2006.360290" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526773v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526690v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526612v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Perez" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092189v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526633v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jenkins" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strbac" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruela" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092138v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526680v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madsen" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aa. Nielsen" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023375v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101993v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPS.2005.204227" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102002v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galanis" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Siebert" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Katsafados" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528873v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528858v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529594v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529236v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayer" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anemos Team" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529477v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529155v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kanellos" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pivert" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529266v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casas" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Nielsen" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529488v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529251v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinemann Detlev" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529595v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529338v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528841v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529229v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moussafir" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buty" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Usaola" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529125v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Balea" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peirano" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529464v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530550v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530475v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chevallaz-Perrier" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528803v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530467v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530561v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2003.1304289" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530022v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Landberg" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brownsword" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00529986v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00530064v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617781v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matos" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. P. Lopes" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESW.2002.985008" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534184v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atsaves" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Matos" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534191v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534354v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trousseau" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534207v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Halliday" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff. Dutton" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Irving" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534195v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534004v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruairi Costello" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Mccoy" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip O'Donnel" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Dutton" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617608v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Vasconcelos" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2001.964855" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537827v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stelizuk" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00539189v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sanchidrian - Ruiz" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03666911v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hatziargyriou" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Contaxis" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Papadopoulos" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Papadias" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Matos" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESW.2000.850084" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00544846v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miranda" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00544849v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Androutsos" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00544842v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00544845v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617847v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617860v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papadopoulos" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papadias" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617946v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265093v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Hatziargyriou" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Papadopoulos" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Tentzerakis" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Vasconcelos" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04268994v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01568348v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264832v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stavrakakis" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268992v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268991v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Billerey" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264617v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bonin" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCPEC.1994.520142" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268990v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bordier" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821839v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias B. Kosmatopoulos" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis A. Christodoulou" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges S. Stavrakakis" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APT.1993.673905" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604782v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533404v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918035v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658037v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feilleux" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637355v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Bai" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693884v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731370v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM51994.2024.10688644" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945492v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17848" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04162057v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217558v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217568v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04162071v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santosuosso" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217631v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14422" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04162065v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917973v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693896v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706130v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768257v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620438v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710711v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528801v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shaw" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Draxl" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445344v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177717v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440095v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Draxl Caroline" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159510v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126092v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodge Bri-Mathias" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124857v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPE.2017.2729100" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534244v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03107154v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262679v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320139v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bizon Monroc" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427029v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Driss Elalaouifaris" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268454v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065282v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104548v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839668v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855709v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Linder" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ruiz" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839690v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445396v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363876v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043353v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01451036v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gatt" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01411582v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vingerhoets" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Chebbo" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Donnelly" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713576v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Giebel" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Denhard" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04086613v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Barth" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Carlson" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Carroll" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kolios" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2151/1/011001" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267621v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Cordero-Fuertes" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alombert" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>