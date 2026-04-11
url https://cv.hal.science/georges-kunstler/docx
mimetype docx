--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -220,295 +220,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental Contrasts in Climate Extremes That Control Tree Fecundity</w:t>
+                <w:t xml:space="preserve">Climate change will increase forest disturbances in Europe throughout the 21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James S Clark</w:t>
+                <w:t xml:space="preserve">Marc Grünig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Andrus</w:t>
+                <w:t xml:space="preserve">Werner Rammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Arianoutsou</w:t>
+                <w:t xml:space="preserve">Cornelius Senf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Ascoli</w:t>
+                <w:t xml:space="preserve">Katharina Albrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bergeron</w:t>
+                <w:t xml:space="preserve">Frédéric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 32 (2), </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 391 (6789), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.70738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adx6329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05550584v1</w:t>
+                <w:t xml:space="preserve">hal-05550590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change will increase forest disturbances in Europe throughout the 21st century</w:t>
+                <w:t xml:space="preserve">Continental Contrasts in Climate Extremes That Control Tree Fecundity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Grünig</w:t>
+                <w:t xml:space="preserve">James S Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Werner Rammer</w:t>
+                <w:t xml:space="preserve">Robert Andrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelius Senf</w:t>
+                <w:t xml:space="preserve">Margarita Arianoutsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Albrich</w:t>
+                <w:t xml:space="preserve">Davide Ascoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric André</w:t>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 391 (6789), </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adx6329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.70738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05550590v1</w:t>
+                <w:t xml:space="preserve">hal-05550584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Compositional Disturbance Legacies Mediate the Resistance of European Forests to Repeated Disturbances</w:t>
               </w:r>
@@ -1158,563 +1158,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORCHAMP: an observation network formonitoring biodiversity and ecosystem functioning across space and time inmountainous regions</w:t>
+                <w:t xml:space="preserve">Beyond variance: Simple random distributions are not a good proxy for intraspecific variability in systems with environmental structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+                <w:t xml:space="preserve">Camille Girard-Tercieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Saillard</w:t>
+                <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Abdulhak</w:t>
+                <w:t xml:space="preserve">Adam Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Augé</w:t>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Birck</w:t>
+                <w:t xml:space="preserve">James Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 347, pp.223-247. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crbiol.165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793697v1</w:t>
+                <w:t xml:space="preserve">hal-04555958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevation affects both the occurrence of ungulate browsing and its effect on tree seedling growth for four major tree species in European mountain forests</w:t>
+                <w:t xml:space="preserve">Widespread breakdown in masting in European beech due to rising summer temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Bernard</w:t>
+                <w:t xml:space="preserve">Jessie Foest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Barrere</w:t>
+                <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Morin</w:t>
+                <w:t xml:space="preserve">Mario Pesendorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ascoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Saïd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+                <w:t xml:space="preserve">Andrea Cutini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13595-024-01226-x⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (5), pp.1-12;e17307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502233v1</w:t>
+                <w:t xml:space="preserve">hal-04694357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond variance: Simple random distributions are not a good proxy for intraspecific variability in systems with environmental structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ORCHAMP: an observation network formonitoring biodiversity and ecosystem functioning across space and time inmountainous regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Girard-Tercieux</w:t>
+                <w:t xml:space="preserve">Amélie Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
+                <w:t xml:space="preserve">Sylvain Abdulhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Clark</w:t>
+                <w:t xml:space="preserve">Vincent Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Courbaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James Clark</w:t>
+                <w:t xml:space="preserve">Carole Birck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.360⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 347, pp.223-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555958v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread breakdown in masting in European beech due to rising summer temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elevation affects both the occurrence of ungulate browsing and its effect on tree seedling growth for four major tree species in European mountain forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessie Foest</w:t>
+                <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Pesendorfer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Davide Ascoli</w:t>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Cutini</w:t>
+                <w:t xml:space="preserve">Vincent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (5), pp.1-12;e17307. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.17307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13595-024-01226-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694357v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest management and former land use have no effect on soil fungal diversity in uneven-aged mountain high forests</w:t>
               </w:r>
@@ -1824,412 +1824,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living on the edge – physiological tolerance to frost and drought explains range limits of 35 European tree species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maximilian Larter</w:t>
+                <w:t xml:space="preserve">Relative decline in density of Northern Hemisphere tree species in warm and arid regions of their climate niches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julen Astigarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Esquivel-Muelbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Ruiz-Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Rodríguez-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Zavala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.07528⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (28), pp.e2314899121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2314899121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843606v1</w:t>
+                <w:t xml:space="preserve">hal-04694362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative decline in density of Northern Hemisphere tree species in warm and arid regions of their climate niches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forest storm resilience depends on the interplay between functional composition and climate—Insights from European‐scale simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Reineking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2314899121⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (3), pp.500-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694362v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest storm resilience depends on the interplay between functional composition and climate—Insights from European‐scale simulations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Living on the edge – physiological tolerance to frost and drought explains range limits of 35 European tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Larter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38 (3), pp.500-516. </w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, e07528, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ecog.07528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600576v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping multi-dimensional variability in water stress strategies across temperate forests</w:t>
               </w:r>
@@ -2362,64 +2362,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Relationship between Maturation Size and Maximum Tree Size from Tropical to Boreal Climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Künstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2477,844 +2477,844 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to measure mast seeding?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rethinking the nature of intraspecific variability and its consequences on species coexistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Calama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Courbaud</w:t>
+                <w:t xml:space="preserve">Camille Girard‐tercieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Espelta</w:t>
+                <w:t xml:space="preserve">Isabelle Maréchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Hacket-Pain</w:t>
+                <w:t xml:space="preserve">Adam T Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James S Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 239 (3), pp.830-838. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.e9860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.18984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308995v1</w:t>
+                <w:t xml:space="preserve">hal-04021038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which demographic processes control competitive equilibria? Bayesian calibration of a size‐structured forest population model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competition‐induced tree mortality across Europe is driven by shade tolerance, proportion of conspecifics and drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niko Kulha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha Honkaniemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Heiland</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Susanne Brandl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.10232⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111 (10), pp.2310-2323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.14184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309002v1</w:t>
+                <w:t xml:space="preserve">hal-04308964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the role of climate and soil conditions: Living and dead trees matter for soil biodiversity in mountain forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which demographic processes control competitive equilibria? Bayesian calibration of a size‐structured forest population model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Heiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimír Šebeň</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureline Leclerc</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lisa Hülsmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109194⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.10232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308975v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking seed size and number to trait syndromes in trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond the role of climate and soil conditions: Living and dead trees matter for soil biodiversity in mountain forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Calderón-Sanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martinez-Almoyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yves Bergeron</w:t>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13652⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 187, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032674v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the nature of intraspecific variability and its consequences on species coexistence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking seed size and number to trait syndromes in trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Girard‐tercieux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+                <w:t xml:space="preserve">Marie‐claire Aravena Acuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Andrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.9860⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021038v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition‐induced tree mortality across Europe is driven by shade tolerance, proportion of conspecifics and drought</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to measure mast seeding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Barrere</w:t>
+                <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Calama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Espelta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Brandl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+                <w:t xml:space="preserve">Andrew Hacket-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 111 (10), pp.2310-2323. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 239 (3), pp.830-838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.14184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.18984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308964v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional traits and climate drive interspecific differences in disturbance‐induced tree mortality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Reineking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3430,77 +3430,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ascoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (7), pp.1044-1056. </w:t>
@@ -3666,628 +3666,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization and extinction dynamics and their link to the distribution of European trees at the continental scale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Historical landscape matters for threatened species in French mountain forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.14286⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 269 (109544), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499434v1</w:t>
+                <w:t xml:space="preserve">hal-03638143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally, tree fecundity exceeds productivity gradients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">North American tree migration paced by climate in the West, lagging in the East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhi Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Andrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Davide Ascoli</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Berretti</w:t>
+                <w:t xml:space="preserve">Don Bragg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (6), pp.1471-1482. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (3), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.14012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2116691118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696000v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical landscape matters for threatened species in French mountain forests</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Globally, tree fecundity exceeds productivity gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Andrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Berretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109544⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (6), pp.1471-1482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638143v1</w:t>
+                <w:t xml:space="preserve">hal-03696000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North American tree migration paced by climate in the West, lagging in the East</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
+                <w:t xml:space="preserve">Colonization and extinction dynamics and their link to the distribution of European trees at the continental scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guyennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Reineking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Dahlgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksi Lehtonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don Bragg</w:t>
+                <w:t xml:space="preserve">Sophia Ratcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119 (3), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (1), pp.117-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2116691118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jbi.14286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032657v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits to reproduction and seed size-number trade-offs that shape forest dominance and future recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Andrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ascoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.2381. </w:t>
@@ -4325,51 +4325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent occurrences of juvenile and adult trees are explained by both environmental change and ontogenetic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Heiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4615,51 +4615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guyennon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Ratcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Rüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4883,77 +4883,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Andrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ascoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 118 (34), </w:t>
@@ -4991,103 +4991,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continent-wide tree fecundity driven by indirect climate effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Andrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Aubry-Kientz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.1-11. </w:t>
@@ -5268,51 +5268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 108 (2), pp.666-677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5385,51 +5385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Smadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Population Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 130, pp.83-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5874,64 +5874,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75 (3), pp.65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6134,51 +6134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75 (4), pp.101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6206,261 +6206,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How species boundaries are determined: a response to Alexander et al.</w:t>
+                <w:t xml:space="preserve">Using a forest dynamics model to link community assembly processes and traits structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Westoby</w:t>
+                <w:t xml:space="preserve">M. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Leishman</w:t>
+                <w:t xml:space="preserve">J. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Morgan</w:t>
+                <w:t xml:space="preserve">X. Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (1), pp.7-8. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (7), pp.1452-1461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2016.10.014show⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605171v1</w:t>
+                <w:t xml:space="preserve">hal-02607301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a forest dynamics model to link community assembly processes and traits structure</w:t>
+                <w:t xml:space="preserve">How species boundaries are determined: a response to Alexander et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chauvet</w:t>
+                <w:t xml:space="preserve">M. Westoby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Roy</w:t>
+                <w:t xml:space="preserve">M.L. Leishman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Morin</w:t>
+                <w:t xml:space="preserve">J. Morgan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31 (7), pp.1452-1461. </w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (1), pp.7-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2016.10.014show⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607301v1</w:t>
+                <w:t xml:space="preserve">hal-02605171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term tree inventory data from mountain forest plots in France</w:t>
               </w:r>
@@ -6472,51 +6472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6610,51 +6610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Csilléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6712,303 +6712,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are variations of direct and indirect plant interactions along a climatic gradient dependent on species’ strategies? An experiment on tree seedlings</w:t>
+                <w:t xml:space="preserve">Tree size inequality reduces forest productivity: an analysis combining inventory data for ten European species and a light competition model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Defossez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+                <w:t xml:space="preserve">T. Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lasbouygues</w:t>
+                <w:t xml:space="preserve">G. Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Schiffers</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lagarrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.02331⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0151852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602147v1</w:t>
+                <w:t xml:space="preserve">hal-01388526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree size inequality reduces forest productivity: an analysis combining inventory data for ten European species and a light competition model</w:t>
+                <w:t xml:space="preserve">Are variations of direct and indirect plant interactions along a climatic gradient dependent on species’ strategies? An experiment on tree seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bourdier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Cordonnier</w:t>
+                <w:t xml:space="preserve">E. Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kunstler</w:t>
+                <w:t xml:space="preserve">O. Lasbouygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Piedallu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Schiffers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125 (5), pp.708-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.02331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0151852⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388526v1</w:t>
+                <w:t xml:space="preserve">hal-02602147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic controls of aboveground forest biomass across North America</w:t>
               </w:r>
@@ -7486,51 +7486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does probability of occurrence relate to population dynamics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Münkemüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7646,51 +7646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rasmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie P. Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7789,51 +7789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Loucougaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7878,307 +7878,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling Biodiversity and Climatic Determinants of Wood Production</w:t>
+                <w:t xml:space="preserve">Disparity in elevational shifts of European trees in response to recent climate warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montserrat Vilà</w:t>
+                <w:t xml:space="preserve">S.G. Rabasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amparo Carrillo-Gavilán</w:t>
+                <w:t xml:space="preserve">E. Granda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Vayreda</w:t>
+                <w:t xml:space="preserve">R. Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald Bugmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonas Fridman</w:t>
+                <w:t xml:space="preserve">J.M. Espelta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (8), pp.2490-2499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.12220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053530⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00844939v1</w:t>
+                <w:t xml:space="preserve">hal-02599026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparity in elevational shifts of European trees in response to recent climate warming</w:t>
+                <w:t xml:space="preserve">Disentangling Biodiversity and Climatic Determinants of Wood Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.G. Rabasa</w:t>
+                <w:t xml:space="preserve">Montserrat Vilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Granda</w:t>
+                <w:t xml:space="preserve">Amparo Carrillo-Gavilán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Benavides</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Kunstler</w:t>
+                <w:t xml:space="preserve">Jordi Vayreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Espelta</w:t>
+                <w:t xml:space="preserve">Harald Bugmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.12220⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.e53530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599026v1</w:t>
+                <w:t xml:space="preserve">insu-00844939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable management, earthquake disturbances, and transient dynamics: modelling timber harvesting impacts in mixed-species forests</w:t>
               </w:r>
@@ -8346,51 +8346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 292, pp.64-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8592,51 +8592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8700,51 +8700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-specific variability and the competition-colonisation trade-off: coexistence, abundance and stability patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8821,77 +8821,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99 (1), pp.300-312. </w:t>
@@ -8929,103 +8929,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual variability in tree allometry determines light resource allocation in forest ecosystems: a hierarchical Bayesian approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James S Clark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 163 (3), pp.759-773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9097,51 +9097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Dhôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9179,64 +9179,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortality of silver fir and Norway Spruce in the Western Alps - a semi-parametric approach combining size-dependent and growth-dependent mortality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9296,51 +9296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel futur pour les services écosystémiques de la forêt alpine dans un contexte de changement climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9398,252 +9398,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-dependent trade-offs in growth and mortality of regenerating trees in New Zealand lowland temperate rainforests.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biases in the estimation of size-dependent mortality models: advantages of a semiparametric approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C.D. Canham</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James S. Clark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (8), pp.1430-1443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/X09-047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591929v1</w:t>
+                <w:t xml:space="preserve">hal-01195098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biases in the estimation of size-dependent mortality models: advantages of a semiparametric approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size-dependent trade-offs in growth and mortality of regenerating trees in New Zealand lowland temperate rainforests.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">James S. Clark</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Coomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.D. Canham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 97 (4), pp.685-695</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/X09-047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01195098v1</w:t>
+                <w:t xml:space="preserve">hal-02591929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking individual response to biotic interactions with community structure: a trait-based framework</w:t>
               </w:r>
@@ -9884,51 +9884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biases in the estimation of size-dependent mortality models: advantages of a semiparametric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10237,420 +10237,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitation in plant communities: the past, the present, and the future</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fagus sylvatica L. recruitment across a fragmented Mediterranean Landscape, importance of long distance effective dispersal, abiotic conditions and biotic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob Brooker</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lohengrin A Cavieres</w:t>
+                <w:t xml:space="preserve">René Jouvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2745.2007.01295.x⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (6), pp.799-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1472-4642.2007.00404.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437398v1</w:t>
+                <w:t xml:space="preserve">halsde-00293027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fagus sylvatica L. recruitment across a fragmented Mediterranean Landscape, importance of long distance effective dispersal, abiotic conditions and biotic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jouvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity and Distributions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (6), pp.799-807</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fagus sylvatica L. recruitment across a fragmented Mediterranean Landscape, importance of long distance effective dispersal, abiotic conditions and biotic interactions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Monique Bouchaud</w:t>
+                <w:t xml:space="preserve">Facilitation in plant communities: the past, the present, and the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Brooker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando T. Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragan M. Callaway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Lortie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Jouvie</w:t>
+                <w:t xml:space="preserve">Lohengrin A Cavieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 13 (6), pp.799-807. </w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 96 (1), pp.070908024102002-???. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1472-4642.2007.00404.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2745.2007.01295.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00293027v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance and resilience of New Zealand tree species to browsing</w:t>
               </w:r>
@@ -10757,51 +10757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11008,64 +11008,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect facilitation and competition in tree species colonization of sub-Mediterranean grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11103,70 +11103,70 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity in growth, biomass allocation and root morphology in beech seedlings as induced by irradiance and herbaceous competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Curt</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Coll</w:t>
+                <w:t xml:space="preserve">Lluis Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11176,125 +11176,125 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 62, pp.51-60</w:t>
+              <w:t xml:space="preserve">, 2005, 62 (1), pp.51-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586622v1</w:t>
+                <w:t xml:space="preserve">hal-00883860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth, mortality, and morphological response of European beech and downy oak along a light gradient in sub-Mediterranean forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11341,70 +11341,70 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity in growth, biomass allocation and root morphology in beech seedlings as induced by irradiance and herbaceous competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Curt</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lluis Coll</w:t>
+                <w:t xml:space="preserve">L. Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11414,112 +11414,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 62 (1), pp.51-60</w:t>
+              <w:t xml:space="preserve">, 2005, 62, pp.51-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00883860v1</w:t>
+                <w:t xml:space="preserve">hal-02586622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial pattern of beech (Fagus sylvatica L.) and oak (Quercus pubescens Mill.) seedlings in natural pine (Pinus sylvestris L.) woodlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11615,64 +11615,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11710,64 +11710,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest resilience to storm disturbances depends on interplay between functional composition and climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Reineking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11844,51 +11844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12146,90 +12146,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally, tree fecundity exceeds productivity gradients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Clark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Ecological Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12248,256 +12248,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalité des tailles et productivité des peuplements purs forestiers : influence de l'ontogénie et de la compétition asymétrique.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does demographic performance predict species distribution? A trait-based analysis on European tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Salguero Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ruger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ratcliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Thuiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières journées du domaine scientifique stratégique IRSTEA "Biodiversité, gestion et dynamique des écosystèmes, services écosystémiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Mont-Saint-Aignan, France. pp.19</w:t>
+              <w:t xml:space="preserve">SFE2018 International on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608703v1</w:t>
+                <w:t xml:space="preserve">hal-02608394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does demographic performance predict species distribution? A trait-based analysis on European tree species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inégalité des tailles et productivité des peuplements purs forestiers : influence de l'ontogénie et de la compétition asymétrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Smadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">W. Thuiller</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2018 International on Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Premières journées du domaine scientifique stratégique IRSTEA "Biodiversité, gestion et dynamique des écosystèmes, services écosystémiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Mont-Saint-Aignan, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608394v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How shift in traits composition along climatic gradients emerge from the interplay of climate stress and competition? A theoretical model analysis in forests</w:t>
               </w:r>
@@ -12578,90 +12578,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size inequality reduces productivity in pure forest stands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9thIUFRO International Conference on Uneven‐aged Silviculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12725,51 +12725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Coomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12837,51 +12837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Viard-Cretat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 7, Colloque en écologie des communautés végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12932,51 +12932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mixed Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13234,51 +13234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect facilitation and competition in tree species colonization of sub-Mediterranean grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13329,64 +13329,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonisation des pelouses sub-méditerranéennes par les arbres : effets de la limitation par la dispersion et de la facilitation par les buissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13454,51 +13454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonisation des pelouses sub-Méditerranéennes par les arbres : effets de la limitation par la dispersion et de la facilitation par les buissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13687,51 +13687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Dispersal in fragmented landscapes, Louvain-la-Neuve, BEL, 4 avril 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Belgium. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14030,51 +14030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do functional traits and climate drive interspecific differences in disturbance-induced tree mortality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Reineking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14276,90 +14276,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régénération des forêts : les taux d' herbivorie et d'infection par les pathogènes varient-ils le long d'un gradient altitudinal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lasbouygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Granda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14564,51 +14564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ganteaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14845,51 +14845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15075,51 +15075,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest Inventory data from Finland and Sweden for: Demographic performance of European tree species at their hot and cold climatic edges, plus ancillary climate data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Ratcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Dahlgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15452,51 +15452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urszula Eichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Szymkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Hacket-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15518,51 +15518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest fecundity declines as climate shifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Foest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Szymkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15649,77 +15649,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European beech reproduction is resilient to drought, including the 2003, 2018, and 2022 extremes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Szymkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Foest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15754,77 +15754,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do sapling and adult demography explain beech predominance along environmental gradients in Central European forests?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Heiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Hülsmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -15964,90 +15964,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond variance: simple random distributions are not a good proxy for intraspecific variability in systems with environmental structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Girard-Tercieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam T Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James S. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16279,51 +16279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Lamarque Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Quétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16362,90 +16362,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion durable des boisements naturels feuillus en moyenne montagne : comprendre et favoriser le retour du hêtre et du chêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16705,64 +16705,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">matreex: Simulation IPM for forest dynamic depending on climatic variables from Kunstler et al (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16922,51 +16922,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A08251B9"/>
+    <w:nsid w:val="5D8F5B3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17153,51 +17153,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-kunstler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2544-1940" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115302921" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9179-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550584v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Clark" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arianoutsou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70738" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gr&#252;nig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Rammer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Senf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Albrich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adx6329" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249383v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Kulha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Peltoniemi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Honkaniemi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70106" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Suvanto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Esquivel-Muelbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#8208;jan Schelhaas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Astigarraga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Astrup" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF005225" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357048v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Larter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hammond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70718" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Touzot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#233;o Beauchamp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.10603" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz-Benito" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Cienciala" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14489" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793697v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.165" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04502233v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01226-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555958v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girard-Tercieux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Clark" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Clark" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.360" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Foest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bogdziewicz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pesendorfer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cutini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17307" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370436v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mollier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunsler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mulero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01218-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843606v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07528" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694362v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Zavala" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2314899121" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600576v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jaunatre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14489" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991726v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daijun Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Acil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53160-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges K&#252;nstler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14500" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Calama" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Espelta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hacket-Pain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18984" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309002v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Heiland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r &#352;ebe&#328;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa H&#252;lsmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10232" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308975v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Leclerc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calder&#243;n-Sanou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez-Almoyna" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109194" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032674v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bogdziewicz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire Aravena Acu&#241;a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13652" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04021038v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girard&#8208;tercieux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam T Clark" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9860" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308964v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Brandl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14184" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032638v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16630" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174525v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01446-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032620v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyennon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Salguero-Gomez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Dahlgren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksi Lehtonen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13640" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499434v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14286" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696000v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berretti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638143v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109544" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032657v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhi Sharma" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Bragg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2116691118" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665728v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30037-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032693v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Buras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06042" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03846703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13156" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252372v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja R&#252;ger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz&#8208;benito" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13533" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252387v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Compagnoni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Levin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Childs" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Harpole" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paniw" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21977-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347378v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2106130118" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252391v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20836-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252380v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Falster" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fitzjohn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Westoby" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714868" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084034v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13294" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609938v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Smadi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2019.07.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391519v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labonne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.2.09" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610276v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kambach" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bilodeau-Gauthier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Coomes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haase" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5627" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606618v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons van Der" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratcliffe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz-Benito" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12868" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169229v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0750-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852608v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.HS.05" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378144v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0779-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605171v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Westoby" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Leishman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morgan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2016.10.014show" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607301v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Morin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12847" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607303v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mermin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1759" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605157v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csill&#233;ry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gues" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13773" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602147v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defossez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lasbouygues" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schiffers" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02331" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3WLVTXRG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388526v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourdier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kunstler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piedallu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagarrigues" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151852" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602287v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Vanderwel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeng" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caspersen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Lichstein" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12574" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MBQHM2TK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602285v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Falster" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hui" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Kooyman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16476" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600414v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Forsyth" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Wilson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Easdale" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Canham" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0389.1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601325v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195082v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja H. Schiffers" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Georges" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dullinger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00836" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599027v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rasmann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie P. Pellissier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12135" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949680v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Violle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loucougaray" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12177" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844939v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Vil&#224;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Carrillo-Gavil&#225;n" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vayreda" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bugmann" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Fridman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053530" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599026v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Rabasa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Granda" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benavides" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Espelta" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12220" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K99CXL26-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201472v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Allen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coomes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Canham" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Wright" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0256-6" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597691v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seignobosc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lafond" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.022" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R25MV0MN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598951v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brooker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kikvidze" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liancourt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seifan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12164" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597086v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavergne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vieilledent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01803.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594913v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520804v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01751.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195099v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-010-1581-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCC5EDF33DED5E053DC8FAE771104CDA3C10C0B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473182v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dh&#244;te" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883575v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009112" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594496v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591929v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195098v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Clark" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X09-047" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591936v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Bello" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Suding" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2009.01591.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591935v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wright" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592702v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dhote" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Clark" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590698v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepart" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2008.00494.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195128v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouchaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X06-225" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437398v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Brooker" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando T. Maestre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragan M. Callaway" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lortie" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohengrin A Cavieres" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2007.01295.x" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589572v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchaud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jouvie" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293027v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Jouvie" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2007.00404.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589664v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bee" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589315v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debain" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X06-265" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587851v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Mercier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Contreras-Gardu&#241;o" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2006.00817.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587849v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586622v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coll" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586474v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X05-097" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883860v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Coll" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586625v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138349v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009519v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009501v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880824v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayley Payne" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Capdeville" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009568v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009575v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608703v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608394v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Salguero Gomez" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruger" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605286v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fitzjohn" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600420v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596192v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Albert" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596096v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viard-Cretat" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596191v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194979v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vielledent" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardif" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589012v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588800v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588802v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821004v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587709v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coomes" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canham" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581352v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360577v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724338v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157798v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846782v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596193v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tardif" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607360v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza Morel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823420v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Aeschlimann" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ambroise" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Blondel M&#233;grelis" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boulier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599959v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227604v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236796v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.wm37pvmkw" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611896v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100033" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590094v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550608v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kondrat" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Jerzy&#324;ska" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Eichert" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Szymkowiak" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550623v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Dyderski" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Kelly" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550617v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Braun" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996223v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308983v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Esquivel Muelbert" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart-Jan Schelhaas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398209v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957945v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Achin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Alphe" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597154v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Lamarque Lamarque" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Qu&#233;tier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veron" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581753v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02586412v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02601472v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453769v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Reineking" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b08ad1b8d8af50156b03dc9c1ada70e3333017d1;origin=https://github.com/gowachin/matreex;visit=swh:1:snp:f5be673ddb1cb843cd017238a15d32846e59906a;anchor=swh:1:rev:e8c431cd9ec7ad77b104f055eddea7430d6a9fdc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-kunstler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2544-1940" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115302921" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9179-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550590v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gr&#252;nig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Rammer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Senf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Albrich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adx6329" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Clark" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arianoutsou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70738" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249383v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Kulha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Peltoniemi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Honkaniemi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70106" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Suvanto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Esquivel-Muelbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#8208;jan Schelhaas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Astigarraga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Astrup" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF005225" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357048v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Larter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hammond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70718" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Touzot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#233;o Beauchamp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.10603" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz-Benito" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Cienciala" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14489" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555958v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girard-Tercieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Clark" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Clark" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.360" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694357v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Foest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bogdziewicz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pesendorfer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cutini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17307" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793697v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.165" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04502233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01226-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370436v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mollier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunsler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mulero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01218-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Zavala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2314899121" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600576v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jaunatre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14489" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843606v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07528" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991726v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daijun Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Acil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53160-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges K&#252;nstler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14500" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04021038v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girard&#8208;tercieux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam T Clark" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9860" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308964v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Brandl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14184" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309002v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Heiland" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r &#352;ebe&#328;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa H&#252;lsmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10232" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308975v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Leclerc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calder&#243;n-Sanou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez-Almoyna" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109194" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032674v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bogdziewicz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire Aravena Acu&#241;a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13652" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308995v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Calama" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Espelta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hacket-Pain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18984" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032638v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16630" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174525v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01446-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032620v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyennon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Salguero-Gomez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Dahlgren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksi Lehtonen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13640" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638143v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109544" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032657v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhi Sharma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Bragg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2116691118" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696000v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berretti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499434v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14286" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665728v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30037-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032693v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Buras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06042" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03846703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13156" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252372v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja R&#252;ger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz&#8208;benito" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13533" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252387v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Compagnoni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Levin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Childs" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Harpole" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paniw" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21977-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347378v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2106130118" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252391v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20836-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252380v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Falster" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fitzjohn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Westoby" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714868" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084034v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13294" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609938v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Smadi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2019.07.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391519v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labonne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.2.09" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610276v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kambach" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bilodeau-Gauthier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Coomes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haase" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5627" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606618v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons van Der" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratcliffe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz-Benito" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12868" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169229v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0750-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852608v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.HS.05" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378144v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0779-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607301v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Morin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12847" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605171v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Westoby" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Leishman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morgan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2016.10.014show" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607303v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mermin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1759" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605157v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csill&#233;ry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gues" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13773" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388526v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourdier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kunstler" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piedallu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagarrigues" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151852" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602147v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defossez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lasbouygues" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schiffers" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02331" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3WLVTXRG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602287v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Vanderwel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeng" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caspersen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Lichstein" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12574" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MBQHM2TK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602285v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Falster" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hui" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Kooyman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16476" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600414v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Forsyth" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Wilson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Easdale" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Canham" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0389.1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601325v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195082v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja H. Schiffers" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Georges" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dullinger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00836" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599027v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rasmann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie P. Pellissier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12135" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949680v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Violle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loucougaray" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12177" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599026v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Rabasa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Granda" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benavides" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Espelta" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12220" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K99CXL26-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844939v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Vil&#224;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Carrillo-Gavil&#225;n" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vayreda" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bugmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Fridman" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053530" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201472v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Allen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coomes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Canham" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Wright" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0256-6" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597691v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seignobosc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lafond" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.022" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R25MV0MN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598951v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brooker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kikvidze" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liancourt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seifan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12164" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597086v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavergne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vieilledent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01803.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594913v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520804v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01751.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195099v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-010-1581-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCC5EDF33DED5E053DC8FAE771104CDA3C10C0B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473182v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dh&#244;te" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883575v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009112" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594496v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195098v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Clark" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X09-047" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591929v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591936v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Bello" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Suding" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2009.01591.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591935v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wright" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592702v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dhote" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Clark" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590698v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepart" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2008.00494.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195128v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouchaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X06-225" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293027v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Jouvie" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2007.00404.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589572v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jouvie" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437398v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Brooker" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando T. Maestre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragan M. Callaway" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lortie" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohengrin A Cavieres" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2007.01295.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589664v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bee" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589315v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debain" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X06-265" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587851v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Mercier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Contreras-Gardu&#241;o" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2006.00817.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587849v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883860v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Coll" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586474v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X05-097" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586622v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coll" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586625v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138349v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009519v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009501v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880824v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayley Payne" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Capdeville" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009568v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009575v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608394v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Salguero Gomez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruger" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608703v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605286v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fitzjohn" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600420v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596192v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Albert" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596096v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viard-Cretat" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596191v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194979v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vielledent" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardif" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589012v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588800v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588802v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821004v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587709v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coomes" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canham" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581352v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360577v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724338v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157798v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846782v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596193v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tardif" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607360v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza Morel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823420v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Aeschlimann" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ambroise" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Blondel M&#233;grelis" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boulier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599959v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227604v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236796v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.wm37pvmkw" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611896v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100033" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590094v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550608v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kondrat" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Jerzy&#324;ska" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Eichert" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Szymkowiak" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550623v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Dyderski" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Kelly" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550617v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Braun" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996223v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308983v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Esquivel Muelbert" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart-Jan Schelhaas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398209v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957945v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Achin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Alphe" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597154v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Lamarque Lamarque" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Qu&#233;tier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veron" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581753v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02586412v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02601472v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453769v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Reineking" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b08ad1b8d8af50156b03dc9c1ada70e3333017d1;origin=https://github.com/gowachin/matreex;visit=swh:1:snp:f5be673ddb1cb843cd017238a15d32846e59906a;anchor=swh:1:rev:e8c431cd9ec7ad77b104f055eddea7430d6a9fdc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>