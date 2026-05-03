--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1158,563 +1158,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond variance: Simple random distributions are not a good proxy for intraspecific variability in systems with environmental structure</w:t>
+                <w:t xml:space="preserve">ORCHAMP: an observation network formonitoring biodiversity and ecosystem functioning across space and time inmountainous regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Girard-Tercieux</w:t>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
+                <w:t xml:space="preserve">Amélie Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Clark</w:t>
+                <w:t xml:space="preserve">Sylvain Abdulhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+                <w:t xml:space="preserve">Vincent Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Clark</w:t>
+                <w:t xml:space="preserve">Carole Birck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 347, pp.223-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555958v1</w:t>
+                <w:t xml:space="preserve">hal-04793697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread breakdown in masting in European beech due to rising summer temperatures</w:t>
+                <w:t xml:space="preserve">Elevation affects both the occurrence of ungulate browsing and its effect on tree seedling growth for four major tree species in European mountain forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessie Foest</w:t>
+                <w:t xml:space="preserve">Marianne Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
+                <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Pesendorfer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Davide Ascoli</w:t>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Cutini</w:t>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.17307⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-024-01226-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694357v1</w:t>
+                <w:t xml:space="preserve">hal-04502233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORCHAMP: an observation network formonitoring biodiversity and ecosystem functioning across space and time inmountainous regions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond variance: Simple random distributions are not a good proxy for intraspecific variability in systems with environmental structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Saillard</w:t>
+                <w:t xml:space="preserve">Camille Girard-Tercieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Abdulhak</w:t>
+                <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Augé</w:t>
+                <w:t xml:space="preserve">Adam Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Birck</w:t>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crbiol.165⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793697v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevation affects both the occurrence of ungulate browsing and its effect on tree seedling growth for four major tree species in European mountain forests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Widespread breakdown in masting in European beech due to rising summer temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Barrere</w:t>
+                <w:t xml:space="preserve">Jessie Foest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Morin</w:t>
+                <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Saïd</w:t>
+                <w:t xml:space="preserve">Mario Pesendorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ascoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+                <w:t xml:space="preserve">Andrea Cutini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 81 (1), pp.13. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (5), pp.1-12;e17307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13595-024-01226-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502233v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest management and former land use have no effect on soil fungal diversity in uneven-aged mountain high forests</w:t>
               </w:r>
@@ -1964,51 +1964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest storm resilience depends on the interplay between functional composition and climate—Insights from European‐scale simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Reineking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2362,64 +2362,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Relationship between Maturation Size and Maximum Tree Size from Tropical to Boreal Climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Künstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2477,844 +2477,844 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the nature of intraspecific variability and its consequences on species coexistence</w:t>
+                <w:t xml:space="preserve">Which demographic processes control competitive equilibria? Bayesian calibration of a size‐structured forest population model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Girard‐tercieux</w:t>
+                <w:t xml:space="preserve">Lukas Heiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Maréchaux</w:t>
+                <w:t xml:space="preserve">Vladimír Šebeň</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam T Clark</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lisa Hülsmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (3), pp.e9860. </w:t>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.9860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.10232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04021038v1</w:t>
+                <w:t xml:space="preserve">hal-04309002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition‐induced tree mortality across Europe is driven by shade tolerance, proportion of conspecifics and drought</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond the role of climate and soil conditions: Living and dead trees matter for soil biodiversity in mountain forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Brandl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+                <w:t xml:space="preserve">Laureline Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Calderón-Sanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martinez-Almoyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.14184⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 187, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308964v1</w:t>
+                <w:t xml:space="preserve">hal-04308975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which demographic processes control competitive equilibria? Bayesian calibration of a size‐structured forest population model</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linking seed size and number to trait syndromes in trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐claire Aravena Acuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Andrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.10232⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309002v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the role of climate and soil conditions: Living and dead trees matter for soil biodiversity in mountain forests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irene Calderón-Sanou</w:t>
+                <w:t xml:space="preserve">How to measure mast seeding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Martinez-Almoyna</w:t>
+                <w:t xml:space="preserve">Rafael Calama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Paillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+                <w:t xml:space="preserve">Josep Espelta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Hacket-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109194⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 239 (3), pp.830-838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308975v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking seed size and number to trait syndromes in trees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rethinking the nature of intraspecific variability and its consequences on species coexistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐claire Aravena Acuña</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Bergeron</w:t>
+                <w:t xml:space="preserve">Camille Girard‐tercieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maréchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam T Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James S Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13652⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.e9860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032674v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to measure mast seeding?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competition‐induced tree mortality across Europe is driven by shade tolerance, proportion of conspecifics and drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niko Kulha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha Honkaniemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Josep Espelta</w:t>
+                <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Hacket-Pain</w:t>
+                <w:t xml:space="preserve">Susanne Brandl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 239 (3), pp.830-838. </w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111 (10), pp.2310-2323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.18984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.14184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308995v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional traits and climate drive interspecific differences in disturbance‐induced tree mortality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Reineking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3456,51 +3456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ascoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (7), pp.1044-1056. </w:t>
@@ -3666,546 +3666,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical landscape matters for threatened species in French mountain forests</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Globally, tree fecundity exceeds productivity gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Andrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Berretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109544⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (6), pp.1471-1482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638143v1</w:t>
+                <w:t xml:space="preserve">hal-03696000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North American tree migration paced by climate in the West, lagging in the East</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
+                <w:t xml:space="preserve">Colonization and extinction dynamics and their link to the distribution of European trees at the continental scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guyennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Reineking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Dahlgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksi Lehtonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don Bragg</w:t>
+                <w:t xml:space="preserve">Sophia Ratcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119 (3), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (1), pp.117-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2116691118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jbi.14286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032657v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally, tree fecundity exceeds productivity gradients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Historical landscape matters for threatened species in French mountain forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.14012⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 269 (109544), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696000v1</w:t>
+                <w:t xml:space="preserve">hal-03638143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization and extinction dynamics and their link to the distribution of European trees at the continental scale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aleksi Lehtonen</w:t>
+                <w:t xml:space="preserve">North American tree migration paced by climate in the West, lagging in the East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhi Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Andrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Ratcliffe</w:t>
+                <w:t xml:space="preserve">Don Bragg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49 (1), pp.117-129. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (3), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbi.14286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2116691118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03499434v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits to reproduction and seed size-number trade-offs that shape forest dominance and future recovery</w:t>
               </w:r>
@@ -4325,51 +4325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent occurrences of juvenile and adult trees are explained by both environmental change and ontogenetic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Heiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4615,51 +4615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guyennon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Ratcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Rüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4991,51 +4991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continent-wide tree fecundity driven by indirect climate effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Andrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5043,51 +5043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Aubry-Kientz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.1-11. </w:t>
@@ -5268,51 +5268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 108 (2), pp.666-677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5385,51 +5385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Smadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Population Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 130, pp.83-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5874,64 +5874,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75 (3), pp.65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6134,51 +6134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75 (4), pp.101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6206,261 +6206,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a forest dynamics model to link community assembly processes and traits structure</w:t>
+                <w:t xml:space="preserve">How species boundaries are determined: a response to Alexander et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chauvet</w:t>
+                <w:t xml:space="preserve">M. Westoby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Roy</w:t>
+                <w:t xml:space="preserve">M.L. Leishman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Morin</w:t>
+                <w:t xml:space="preserve">J. Morgan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31 (7), pp.1452-1461. </w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (1), pp.7-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2016.10.014show⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607301v1</w:t>
+                <w:t xml:space="preserve">hal-02605171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How species boundaries are determined: a response to Alexander et al.</w:t>
+                <w:t xml:space="preserve">Using a forest dynamics model to link community assembly processes and traits structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Westoby</w:t>
+                <w:t xml:space="preserve">M. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Leishman</w:t>
+                <w:t xml:space="preserve">J. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Morgan</w:t>
+                <w:t xml:space="preserve">X. Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (1), pp.7-8. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (7), pp.1452-1461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2016.10.014show⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605171v1</w:t>
+                <w:t xml:space="preserve">hal-02607301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term tree inventory data from mountain forest plots in France</w:t>
               </w:r>
@@ -6472,51 +6472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6610,51 +6610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Csilléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6865,51 +6865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are variations of direct and indirect plant interactions along a climatic gradient dependent on species’ strategies? An experiment on tree seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lasbouygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7486,51 +7486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does probability of occurrence relate to population dynamics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Münkemüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8346,51 +8346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 292, pp.64-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8592,51 +8592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8700,51 +8700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-specific variability and the competition-colonisation trade-off: coexistence, abundance and stability patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8821,77 +8821,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99 (1), pp.300-312. </w:t>
@@ -8929,64 +8929,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual variability in tree allometry determines light resource allocation in forest ecosystems: a hierarchical Bayesian approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9179,64 +9179,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortality of silver fir and Norway Spruce in the Western Alps - a semi-parametric approach combining size-dependent and growth-dependent mortality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9296,51 +9296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel futur pour les services écosystémiques de la forêt alpine dans un contexte de changement climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9398,252 +9398,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biases in the estimation of size-dependent mortality models: advantages of a semiparametric approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size-dependent trade-offs in growth and mortality of regenerating trees in New Zealand lowland temperate rainforests.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">James S. Clark</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Coomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.D. Canham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 97 (4), pp.685-695</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195098v1</w:t>
+                <w:t xml:space="preserve">hal-02591929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-dependent trade-offs in growth and mortality of regenerating trees in New Zealand lowland temperate rainforests.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biases in the estimation of size-dependent mortality models: advantages of a semiparametric approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C.D. Canham</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James S. Clark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (8), pp.1430-1443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/X09-047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591929v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking individual response to biotic interactions with community structure: a trait-based framework</w:t>
               </w:r>
@@ -9884,51 +9884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biases in the estimation of size-dependent mortality models: advantages of a semiparametric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10256,401 +10256,401 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fagus sylvatica L. recruitment across a fragmented Mediterranean Landscape, importance of long distance effective dispersal, abiotic conditions and biotic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Monique Bouchaud</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Jouvie</w:t>
+                <w:t xml:space="preserve">T. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jouvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity and Distributions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 13 (6), pp.799-807. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 13 (6), pp.799-807</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00293027v1</w:t>
+                <w:t xml:space="preserve">hal-02589572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fagus sylvatica L. recruitment across a fragmented Mediterranean Landscape, importance of long distance effective dispersal, abiotic conditions and biotic interactions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facilitation in plant communities: the past, the present, and the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouchaud</w:t>
+                <w:t xml:space="preserve">Rob Brooker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jouvie</w:t>
+                <w:t xml:space="preserve">Fernando T. Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragan M. Callaway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Lortie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lohengrin A Cavieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 96 (1), pp.070908024102002-???. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2745.2007.01295.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589572v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitation in plant communities: the past, the present, and the future</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christopher Lortie</w:t>
+                <w:t xml:space="preserve">Fagus sylvatica L. recruitment across a fragmented Mediterranean Landscape, importance of long distance effective dispersal, abiotic conditions and biotic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lohengrin A Cavieres</w:t>
+                <w:t xml:space="preserve">René Jouvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 96 (1), pp.070908024102002-???. </w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (6), pp.799-807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2745.2007.01295.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1472-4642.2007.00404.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437398v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00293027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance and resilience of New Zealand tree species to browsing</w:t>
               </w:r>
@@ -10757,51 +10757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11008,64 +11008,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect facilitation and competition in tree species colonization of sub-Mediterranean grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11097,429 +11097,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity in growth, biomass allocation and root morphology in beech seedlings as induced by irradiance and herbaceous competition</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth, mortality, and morphological response of European beech and downy oak along a light gradient in sub-Mediterranean forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 35, pp.1657-1668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/X05-097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00883860v1</w:t>
+                <w:t xml:space="preserve">hal-02586474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, mortality, and morphological response of European beech and downy oak along a light gradient in sub-Mediterranean forest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasticity in growth, biomass allocation and root morphology in beech seedlings as induced by irradiance and herbaceous competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62, pp.51-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586474v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity in growth, biomass allocation and root morphology in beech seedlings as induced by irradiance and herbaceous competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Curt</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Coll</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
+                <w:t xml:space="preserve">Lluis Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 62, pp.51-60</w:t>
+              <w:t xml:space="preserve">, 2005, 62 (1), pp.51-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586622v1</w:t>
+                <w:t xml:space="preserve">hal-00883860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial pattern of beech (Fagus sylvatica L.) and oak (Quercus pubescens Mill.) seedlings in natural pine (Pinus sylvestris L.) woodlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11615,51 +11615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11710,51 +11710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest resilience to storm disturbances depends on interplay between functional composition and climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11844,51 +11844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12146,90 +12146,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally, tree fecundity exceeds productivity gradients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Clark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Ecological Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12248,256 +12248,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does demographic performance predict species distribution? A trait-based analysis on European tree species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inégalité des tailles et productivité des peuplements purs forestiers : influence de l'ontogénie et de la compétition asymétrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Smadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">W. Thuiller</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2018 International on Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Premières journées du domaine scientifique stratégique IRSTEA "Biodiversité, gestion et dynamique des écosystèmes, services écosystémiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Mont-Saint-Aignan, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608394v1</w:t>
+                <w:t xml:space="preserve">hal-02608703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalité des tailles et productivité des peuplements purs forestiers : influence de l'ontogénie et de la compétition asymétrique.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does demographic performance predict species distribution? A trait-based analysis on European tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Salguero Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ruger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ratcliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Thuiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières journées du domaine scientifique stratégique IRSTEA "Biodiversité, gestion et dynamique des écosystèmes, services écosystémiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Mont-Saint-Aignan, France. pp.19</w:t>
+              <w:t xml:space="preserve">SFE2018 International on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608703v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How shift in traits composition along climatic gradients emerge from the interplay of climate stress and competition? A theoretical model analysis in forests</w:t>
               </w:r>
@@ -12617,51 +12617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9thIUFRO International Conference on Uneven‐aged Silviculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12725,51 +12725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Coomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12837,51 +12837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Viard-Cretat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 7, Colloque en écologie des communautés végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12932,51 +12932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mixed Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13234,51 +13234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect facilitation and competition in tree species colonization of sub-Mediterranean grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13329,64 +13329,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonisation des pelouses sub-méditerranéennes par les arbres : effets de la limitation par la dispersion et de la facilitation par les buissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13454,51 +13454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonisation des pelouses sub-Méditerranéennes par les arbres : effets de la limitation par la dispersion et de la facilitation par les buissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13687,51 +13687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Dispersal in fragmented landscapes, Louvain-la-Neuve, BEL, 4 avril 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Belgium. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14030,51 +14030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do functional traits and climate drive interspecific differences in disturbance-induced tree mortality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Reineking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14302,51 +14302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lasbouygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Granda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14564,51 +14564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ganteaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14845,51 +14845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15075,51 +15075,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest Inventory data from Finland and Sweden for: Demographic performance of European tree species at their hot and cold climatic edges, plus ancillary climate data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Ratcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Dahlgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15452,51 +15452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urszula Eichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Szymkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Hacket-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15518,51 +15518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest fecundity declines as climate shifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Foest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Szymkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15649,77 +15649,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European beech reproduction is resilient to drought, including the 2003, 2018, and 2022 extremes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Szymkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Foest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15754,77 +15754,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do sapling and adult demography explain beech predominance along environmental gradients in Central European forests?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Heiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Hülsmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -15964,90 +15964,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond variance: simple random distributions are not a good proxy for intraspecific variability in systems with environmental structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Girard-Tercieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam T Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James S. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16279,51 +16279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Lamarque Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Quétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16362,90 +16362,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion durable des boisements naturels feuillus en moyenne montagne : comprendre et favoriser le retour du hêtre et du chêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16718,51 +16718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">matreex: Simulation IPM for forest dynamic depending on climatic variables from Kunstler et al (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16922,51 +16922,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D8F5B3A"/>
+    <w:nsid w:val="75B44372"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17153,51 +17153,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-kunstler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2544-1940" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115302921" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9179-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550590v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gr&#252;nig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Rammer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Senf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Albrich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adx6329" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Clark" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arianoutsou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70738" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249383v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Kulha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Peltoniemi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Honkaniemi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70106" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Suvanto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Esquivel-Muelbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#8208;jan Schelhaas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Astigarraga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Astrup" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF005225" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357048v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Larter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hammond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70718" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Touzot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#233;o Beauchamp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.10603" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz-Benito" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Cienciala" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14489" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555958v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girard-Tercieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Clark" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Clark" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.360" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694357v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Foest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bogdziewicz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pesendorfer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cutini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17307" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793697v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.165" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04502233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01226-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370436v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mollier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunsler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mulero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01218-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Zavala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2314899121" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600576v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jaunatre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14489" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843606v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07528" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991726v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daijun Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Acil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53160-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges K&#252;nstler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14500" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04021038v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girard&#8208;tercieux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam T Clark" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9860" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308964v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Brandl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14184" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309002v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Heiland" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r &#352;ebe&#328;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa H&#252;lsmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10232" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308975v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Leclerc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calder&#243;n-Sanou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez-Almoyna" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109194" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032674v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bogdziewicz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire Aravena Acu&#241;a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13652" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308995v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Calama" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Espelta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hacket-Pain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18984" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032638v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16630" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174525v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01446-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032620v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyennon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Salguero-Gomez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Dahlgren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksi Lehtonen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13640" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638143v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109544" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032657v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhi Sharma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Bragg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2116691118" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696000v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berretti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499434v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14286" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665728v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30037-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032693v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Buras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06042" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03846703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13156" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252372v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja R&#252;ger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz&#8208;benito" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13533" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252387v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Compagnoni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Levin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Childs" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Harpole" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paniw" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21977-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347378v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2106130118" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252391v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20836-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252380v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Falster" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fitzjohn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Westoby" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714868" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084034v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13294" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609938v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Smadi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2019.07.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391519v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labonne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.2.09" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610276v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kambach" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bilodeau-Gauthier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Coomes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haase" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5627" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606618v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons van Der" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratcliffe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz-Benito" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12868" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169229v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0750-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852608v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.HS.05" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378144v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0779-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607301v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Morin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12847" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605171v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Westoby" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Leishman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morgan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2016.10.014show" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607303v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mermin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1759" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605157v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csill&#233;ry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gues" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13773" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388526v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourdier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kunstler" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piedallu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagarrigues" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151852" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602147v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defossez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lasbouygues" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schiffers" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02331" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3WLVTXRG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602287v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Vanderwel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeng" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caspersen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Lichstein" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12574" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MBQHM2TK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602285v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Falster" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hui" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Kooyman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16476" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600414v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Forsyth" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Wilson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Easdale" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Canham" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0389.1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601325v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195082v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja H. Schiffers" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Georges" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dullinger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00836" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599027v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rasmann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie P. Pellissier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12135" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949680v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Violle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loucougaray" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12177" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599026v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Rabasa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Granda" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benavides" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Espelta" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12220" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K99CXL26-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844939v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Vil&#224;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Carrillo-Gavil&#225;n" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vayreda" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bugmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Fridman" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053530" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201472v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Allen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coomes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Canham" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Wright" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0256-6" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597691v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seignobosc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lafond" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.022" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R25MV0MN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598951v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brooker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kikvidze" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liancourt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seifan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12164" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597086v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavergne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vieilledent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01803.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594913v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520804v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01751.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195099v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-010-1581-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCC5EDF33DED5E053DC8FAE771104CDA3C10C0B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473182v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dh&#244;te" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883575v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009112" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594496v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195098v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Clark" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X09-047" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591929v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591936v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Bello" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Suding" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2009.01591.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591935v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wright" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592702v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dhote" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Clark" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590698v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepart" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2008.00494.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195128v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouchaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X06-225" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293027v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Jouvie" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2007.00404.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589572v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jouvie" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437398v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Brooker" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando T. Maestre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragan M. Callaway" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lortie" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohengrin A Cavieres" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2007.01295.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589664v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bee" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589315v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debain" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X06-265" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587851v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Mercier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Contreras-Gardu&#241;o" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2006.00817.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587849v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883860v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Coll" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586474v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X05-097" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586622v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coll" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586625v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138349v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009519v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009501v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880824v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayley Payne" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Capdeville" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009568v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009575v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608394v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Salguero Gomez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruger" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608703v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605286v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fitzjohn" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600420v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596192v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Albert" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596096v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viard-Cretat" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596191v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194979v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vielledent" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardif" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589012v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588800v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588802v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821004v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587709v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coomes" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canham" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581352v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360577v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724338v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157798v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846782v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596193v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tardif" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607360v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza Morel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823420v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Aeschlimann" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ambroise" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Blondel M&#233;grelis" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boulier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599959v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227604v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236796v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.wm37pvmkw" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611896v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100033" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590094v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550608v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kondrat" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Jerzy&#324;ska" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Eichert" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Szymkowiak" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550623v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Dyderski" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Kelly" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550617v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Braun" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996223v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308983v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Esquivel Muelbert" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart-Jan Schelhaas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398209v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957945v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Achin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Alphe" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597154v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Lamarque Lamarque" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Qu&#233;tier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veron" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581753v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02586412v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02601472v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453769v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Reineking" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b08ad1b8d8af50156b03dc9c1ada70e3333017d1;origin=https://github.com/gowachin/matreex;visit=swh:1:snp:f5be673ddb1cb843cd017238a15d32846e59906a;anchor=swh:1:rev:e8c431cd9ec7ad77b104f055eddea7430d6a9fdc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-kunstler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2544-1940" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115302921" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9179-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550590v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gr&#252;nig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Rammer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Senf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Albrich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adx6329" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Clark" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arianoutsou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70738" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249383v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Kulha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Peltoniemi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Honkaniemi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70106" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Suvanto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Esquivel-Muelbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#8208;jan Schelhaas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Astigarraga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Astrup" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF005225" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357048v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Larter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hammond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70718" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Touzot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#233;o Beauchamp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.10603" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz-Benito" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Cienciala" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14489" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793697v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.165" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04502233v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01226-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555958v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girard-Tercieux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Clark" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Clark" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.360" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Foest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bogdziewicz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pesendorfer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cutini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17307" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370436v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mollier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunsler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mulero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01218-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Zavala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2314899121" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600576v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jaunatre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14489" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843606v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07528" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991726v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daijun Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Acil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53160-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges K&#252;nstler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14500" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309002v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Heiland" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r &#352;ebe&#328;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa H&#252;lsmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10232" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Leclerc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calder&#243;n-Sanou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez-Almoyna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109194" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032674v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bogdziewicz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire Aravena Acu&#241;a" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13652" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Calama" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Espelta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hacket-Pain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18984" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04021038v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girard&#8208;tercieux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam T Clark" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9860" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308964v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Brandl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14184" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032638v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16630" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174525v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01446-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032620v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyennon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Salguero-Gomez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Dahlgren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksi Lehtonen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13640" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696000v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berretti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499434v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14286" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638143v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109544" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032657v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhi Sharma" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Bragg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2116691118" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665728v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30037-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032693v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Buras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06042" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03846703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13156" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252372v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja R&#252;ger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz&#8208;benito" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13533" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252387v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Compagnoni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Levin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Childs" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Harpole" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paniw" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21977-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347378v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2106130118" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252391v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20836-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252380v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Falster" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fitzjohn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Westoby" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714868" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084034v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13294" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609938v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Smadi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2019.07.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391519v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labonne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.2.09" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610276v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kambach" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bilodeau-Gauthier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Coomes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haase" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5627" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606618v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons van Der" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratcliffe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz-Benito" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12868" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169229v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0750-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852608v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.HS.05" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378144v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0779-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605171v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Westoby" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Leishman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morgan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2016.10.014show" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607301v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Morin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12847" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607303v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mermin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1759" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605157v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csill&#233;ry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gues" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13773" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388526v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourdier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kunstler" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piedallu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagarrigues" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151852" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602147v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defossez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lasbouygues" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schiffers" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02331" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3WLVTXRG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602287v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Vanderwel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeng" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caspersen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Lichstein" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12574" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MBQHM2TK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602285v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Falster" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hui" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Kooyman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16476" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600414v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Forsyth" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Wilson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Easdale" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Canham" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0389.1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601325v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195082v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja H. Schiffers" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Georges" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dullinger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00836" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599027v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rasmann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie P. Pellissier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12135" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949680v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Violle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loucougaray" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12177" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599026v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Rabasa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Granda" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benavides" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Espelta" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12220" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K99CXL26-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844939v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Vil&#224;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Carrillo-Gavil&#225;n" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vayreda" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bugmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Fridman" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053530" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201472v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Allen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coomes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Canham" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Wright" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0256-6" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597691v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seignobosc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lafond" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.022" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R25MV0MN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598951v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brooker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kikvidze" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liancourt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seifan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12164" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597086v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavergne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vieilledent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01803.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594913v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520804v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01751.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195099v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-010-1581-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCC5EDF33DED5E053DC8FAE771104CDA3C10C0B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473182v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dh&#244;te" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883575v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009112" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594496v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591929v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195098v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Clark" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X09-047" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591936v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Bello" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Suding" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2009.01591.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591935v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wright" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592702v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dhote" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Clark" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590698v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepart" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2008.00494.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195128v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouchaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X06-225" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589572v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jouvie" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437398v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Brooker" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando T. Maestre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragan M. Callaway" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lortie" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohengrin A Cavieres" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2007.01295.x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293027v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Jouvie" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2007.00404.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589664v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bee" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589315v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debain" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X06-265" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587851v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Mercier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Contreras-Gardu&#241;o" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2006.00817.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587849v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586474v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X05-097" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586622v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coll" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883860v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Coll" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586625v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138349v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009519v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009501v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880824v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayley Payne" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Capdeville" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009568v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009575v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608703v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608394v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Salguero Gomez" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruger" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605286v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fitzjohn" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600420v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596192v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Albert" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596096v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viard-Cretat" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596191v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194979v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vielledent" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardif" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589012v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588800v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588802v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821004v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587709v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coomes" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canham" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581352v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360577v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724338v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157798v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846782v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596193v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tardif" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607360v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza Morel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823420v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Aeschlimann" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ambroise" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Blondel M&#233;grelis" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boulier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599959v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227604v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236796v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.wm37pvmkw" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611896v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100033" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590094v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550608v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kondrat" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Jerzy&#324;ska" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Eichert" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Szymkowiak" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550623v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Dyderski" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Kelly" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550617v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Braun" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996223v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308983v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Esquivel Muelbert" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart-Jan Schelhaas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398209v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957945v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Achin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Alphe" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597154v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Lamarque Lamarque" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Qu&#233;tier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veron" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581753v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02586412v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02601472v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453769v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Reineking" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b08ad1b8d8af50156b03dc9c1ada70e3333017d1;origin=https://github.com/gowachin/matreex;visit=swh:1:snp:f5be673ddb1cb843cd017238a15d32846e59906a;anchor=swh:1:rev:e8c431cd9ec7ad77b104f055eddea7430d6a9fdc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>