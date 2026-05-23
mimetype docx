--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -186,11386 +186,11922 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change will increase forest disturbances in Europe throughout the 21st century</w:t>
+                <w:t xml:space="preserve">Continental Contrasts in Climate Extremes That Control Tree Fecundity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Grünig</w:t>
+                <w:t xml:space="preserve">James S Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Werner Rammer</w:t>
+                <w:t xml:space="preserve">Robert Andrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelius Senf</w:t>
+                <w:t xml:space="preserve">Margarita Arianoutsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Albrich</w:t>
+                <w:t xml:space="preserve">Davide Ascoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric André</w:t>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 391 (6789), </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adx6329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.70738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05550590v1</w:t>
+                <w:t xml:space="preserve">hal-05550584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental Contrasts in Climate Extremes That Control Tree Fecundity</w:t>
+                <w:t xml:space="preserve">Climate change will increase forest disturbances in Europe throughout the 21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James S Clark</w:t>
+                <w:t xml:space="preserve">Marc Grünig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Andrus</w:t>
+                <w:t xml:space="preserve">Werner Rammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Arianoutsou</w:t>
+                <w:t xml:space="preserve">Cornelius Senf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Ascoli</w:t>
+                <w:t xml:space="preserve">Katharina Albrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bergeron</w:t>
+                <w:t xml:space="preserve">Frédéric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 32 (2), </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 391 (6789), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.70738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adx6329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05550584v1</w:t>
+                <w:t xml:space="preserve">hal-05550590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Compositional Disturbance Legacies Mediate the Resistance of European Forests to Repeated Disturbances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Despite rapid warming, seed production is not leading poleward migration in North American and European forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James S Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niko Kulha</w:t>
+                <w:t xml:space="preserve">Taylar Bankston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Kunstler</w:t>
+                <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn Reineking</w:t>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikko Peltoniemi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juha Honkaniemi</w:t>
+                <w:t xml:space="preserve">J. Julio Camarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.70106⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.71223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249383v1</w:t>
+                <w:t xml:space="preserve">hal-05613771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Europe's Forest Harvesting Regimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No seed size–number trade‐off in European beech: climate governs investment per seed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Kondrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Suvanto</w:t>
+                <w:t xml:space="preserve">Patrycja Jerzyńska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriane Esquivel-Muelbert</w:t>
+                <w:t xml:space="preserve">Urszula Eichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mart‐jan Schelhaas</w:t>
+                <w:t xml:space="preserve">Jakub Szymkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julen Astigarraga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rasmus Astrup</w:t>
+                <w:t xml:space="preserve">Andrew Hacket-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024EF005225⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.71248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04991718v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak global trade‐off between frost and drought resistance in trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forest tree fecundity declines as climate shifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie J Foest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Szymkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Larter</w:t>
+                <w:t xml:space="preserve">Marcin K Dyderski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+                <w:t xml:space="preserve">Dave Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Delzon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Baranger</w:t>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.70718⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-026-02638-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357048v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shade tolerance controls the spectrum of crown sizes and its response to local competition across European and North American tree species. Implications for light interception strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding Europe's Forest Harvesting Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Suvanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Esquivel-Muelbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Touzot</w:t>
+                <w:t xml:space="preserve">Mart‐jan Schelhaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathéo Beauchamp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Baranger</w:t>
+                <w:t xml:space="preserve">Julen Astigarraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Courbaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+                <w:t xml:space="preserve">Rasmus Astrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oik.10603⟩</w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024EF005225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05139377v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light competition affects how tree growth and survival respond to climate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Structural and Compositional Disturbance Legacies Mediate the Resistance of European Forests to Repeated Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niko Kulha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paloma Ruiz-Benito</w:t>
+                <w:t xml:space="preserve">Björn Reineking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emil Cienciala</w:t>
+                <w:t xml:space="preserve">Mikko Peltoniemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha Honkaniemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.14489⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.70106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04991711v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORCHAMP: an observation network formonitoring biodiversity and ecosystem functioning across space and time inmountainous regions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weak global trade‐off between frost and drought resistance in trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Saillard</w:t>
+                <w:t xml:space="preserve">Maximilian Larter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Abdulhak</w:t>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Augé</w:t>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Birck</w:t>
+                <w:t xml:space="preserve">William Hammond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crbiol.165⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.70718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793697v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevation affects both the occurrence of ungulate browsing and its effect on tree seedling growth for four major tree species in European mountain forests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shade tolerance controls the spectrum of crown sizes and its response to local competition across European and North American tree species. Implications for light interception strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Barrere</w:t>
+                <w:t xml:space="preserve">Laura Touzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Morin</w:t>
+                <w:t xml:space="preserve">Nathéo Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Saïd</w:t>
+                <w:t xml:space="preserve">Benoit Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 81 (1), pp.13. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13595-024-01226-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/oik.10603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502233v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond variance: Simple random distributions are not a good proxy for intraspecific variability in systems with environmental structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light competition affects how tree growth and survival respond to climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathéo Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Touzot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Girard-Tercieux</w:t>
+                <w:t xml:space="preserve">Paloma Ruiz-Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">James Clark</w:t>
+                <w:t xml:space="preserve">Emil Cienciala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.360⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113 (3), pp.672-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.14489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555958v1</w:t>
+                <w:t xml:space="preserve">hal-04991711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread breakdown in masting in European beech due to rising summer temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ORCHAMP: an observation network formonitoring biodiversity and ecosystem functioning across space and time inmountainous regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Abdulhak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessie Foest</w:t>
+                <w:t xml:space="preserve">Vincent Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andrea Cutini</w:t>
+                <w:t xml:space="preserve">Carole Birck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.17307⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 347, pp.223-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694357v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest management and former land use have no effect on soil fungal diversity in uneven-aged mountain high forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elevation affects both the occurrence of ungulate browsing and its effect on tree seedling growth for four major tree species in European mountain forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Mollier</w:t>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Kunsler</w:t>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 81 (2), pp.1-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13595-023-01218-3⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-024-01226-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370436v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative decline in density of Northern Hemisphere tree species in warm and arid regions of their climate niches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paloma Ruiz-Benito</w:t>
+                <w:t xml:space="preserve">Widespread breakdown in masting in European beech due to rising summer temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Foest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Rodríguez-Sánchez</w:t>
+                <w:t xml:space="preserve">Mario Pesendorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ascoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Zavala</w:t>
+                <w:t xml:space="preserve">Andrea Cutini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 121 (28), pp.e2314899121. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (5), pp.1-12;e17307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2314899121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694362v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest storm resilience depends on the interplay between functional composition and climate—Insights from European‐scale simulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond variance: Simple random distributions are not a good proxy for intraspecific variability in systems with environmental structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Jaunatre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Girard-Tercieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14489⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600576v1</w:t>
+                <w:t xml:space="preserve">hal-04555958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living on the edge – physiological tolerance to frost and drought explains range limits of 35 European tree species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forest management and former land use have no effect on soil fungal diversity in uneven-aged mountain high forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunsler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mulero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.07528⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (2), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-023-01218-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843606v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping multi-dimensional variability in water stress strategies across temperate forests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Relative decline in density of Northern Hemisphere tree species in warm and arid regions of their climate niches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julen Astigarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriane Esquivel-Muelbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emil Cienciala</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Ruiz-Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Rodríguez-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Zavala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-53160-1⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (28), pp.e2314899121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2314899121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04991726v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Relationship between Maturation Size and Maximum Tree Size from Tropical to Boreal Climates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forest storm resilience depends on the interplay between functional composition and climate—Insights from European‐scale simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Reineking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.14500⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (3), pp.500-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718869v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which demographic processes control competitive equilibria? Bayesian calibration of a size‐structured forest population model</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Living on the edge – physiological tolerance to frost and drought explains range limits of 35 European tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Larter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.10232⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, e07528, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.07528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309002v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the role of climate and soil conditions: Living and dead trees matter for soil biodiversity in mountain forests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+                <w:t xml:space="preserve">Mapping multi-dimensional variability in water stress strategies across temperate forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daijun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Esquivel-Muelbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nezha Acil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julen Astigarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Cienciala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109194⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.8909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-53160-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308975v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking seed size and number to trait syndromes in trees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Bergeron</w:t>
+                <w:t xml:space="preserve">The Relationship between Maturation Size and Maximum Tree Size from Tropical to Boreal Climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Künstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13652⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (9), pp.e14500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032674v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to measure mast seeding?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrew Hacket-Pain</w:t>
+                <w:t xml:space="preserve">Beyond mean fitness: Demographic stochasticity and resilience matter at tree species climatic edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guyennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Reineking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Salguero-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Dahlgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksi Lehtonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18984⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (4), pp.573-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308995v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the nature of intraspecific variability and its consequences on species coexistence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+                <w:t xml:space="preserve">Masting is uncommon in trees that depend on mutualist dispersers in the context of global climate and fertility gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (7), pp.1044-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-023-01446-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.9860⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04021038v1</w:t>
+                <w:t xml:space="preserve">hal-04174525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition‐induced tree mortality across Europe is driven by shade tolerance, proportion of conspecifics and drought</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+                <w:t xml:space="preserve">How to measure mast seeding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Calama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Espelta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Hacket-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 239 (3), pp.830-838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.14184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04308964v1</w:t>
+                <w:t xml:space="preserve">hal-04308995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional traits and climate drive interspecific differences in disturbance‐induced tree mortality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which demographic processes control competitive equilibria? Bayesian calibration of a size‐structured forest population model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Heiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimír Šebeň</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Hülsmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16630⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.10232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032638v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masting is uncommon in trees that depend on mutualist dispersers in the context of global climate and fertility gradients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
+                <w:t xml:space="preserve">Beyond the role of climate and soil conditions: Living and dead trees matter for soil biodiversity in mountain forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Calderón-Sanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martinez-Almoyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-023-01446-5⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 187, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174525v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond mean fitness: Demographic stochasticity and resilience matter at tree species climatic edges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aleksi Lehtonen</w:t>
+                <w:t xml:space="preserve">Linking seed size and number to trait syndromes in trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐claire Aravena Acuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Andrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 32 (4), pp.573-585. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13640⟩</w:t>
+              <w:t xml:space="preserve">, 2023, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032620v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally, tree fecundity exceeds productivity gradients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roberta Berretti</w:t>
+                <w:t xml:space="preserve">Competition‐induced tree mortality across Europe is driven by shade tolerance, proportion of conspecifics and drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niko Kulha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha Honkaniemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Brandl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.14012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111 (10), pp.2310-2323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.14184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696000v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization and extinction dynamics and their link to the distribution of European trees at the continental scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophia Ratcliffe</w:t>
+                <w:t xml:space="preserve">Rethinking the nature of intraspecific variability and its consequences on species coexistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Girard‐tercieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maréchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam T Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James S Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.14286⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.e9860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03499434v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical landscape matters for threatened species in French mountain forests</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functional traits and climate drive interspecific differences in disturbance‐induced tree mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Reineking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niko Kulha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha Honkaniemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109544⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638143v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North American tree migration paced by climate in the West, lagging in the East</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stronger legacy effects of cropland than of meadows or pastures on soil conditions and plant communities in French mountain forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2116691118⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (6), pp.e13156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.13156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032657v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits to reproduction and seed size-number trade-offs that shape forest dominance and future recovery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Bergeron</w:t>
+                <w:t xml:space="preserve">Colonization and extinction dynamics and their link to the distribution of European trees at the continental scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guyennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Reineking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Dahlgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksi Lehtonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Ratcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-30037-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (1), pp.117-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.14286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665728v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent occurrences of juvenile and adult trees are explained by both environmental change and ontogenetic effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonas Dahlgren</w:t>
+                <w:t xml:space="preserve">Globally, tree fecundity exceeds productivity gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Andrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Berretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.06042⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (6), pp.1471-1482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032693v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stronger legacy effects of cropland than of meadows or pastures on soil conditions and plant communities in French mountain forests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Historical landscape matters for threatened species in French mountain forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.13156⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 269 (109544), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846703v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic performance of European tree species at their hot and cold climatic edges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">North American tree migration paced by climate in the West, lagging in the East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhi Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Andrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Kunstler</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Paloma Ruiz‐benito</w:t>
+                <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Bragg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.13533⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (3), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2116691118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252372v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbaceous perennial plants with short generation time have stronger responses to climate anomalies than those with longer generation time</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Paniw</w:t>
+                <w:t xml:space="preserve">Limits to reproduction and seed size-number trade-offs that shape forest dominance and future recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Andrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.1824. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-21977-9⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.2381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30037-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252387v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there tree senescence? The fecundity evidence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Bergeron</w:t>
+                <w:t xml:space="preserve">Divergent occurrences of juvenile and adult trees are explained by both environmental change and ontogenetic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Heiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Ruiz-Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Buras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Dahlgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2106130118⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.06042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347378v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continent-wide tree fecundity driven by indirect climate effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
+                <w:t xml:space="preserve">Herbaceous perennial plants with short generation time have stronger responses to climate anomalies than those with longer generation time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Compagnoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Levin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Childs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stan Harpole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paniw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.1-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-20836-3⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21977-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252391v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent Shapes of Trait-Based Competition Functions from Resource-Based Models: A Gaussian Is Not Normal in Plant Communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Falster</w:t>
+                <w:t xml:space="preserve">Author Correction: Continent-wide tree fecundity driven by indirect climate effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James S Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Andrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Aubry-Kientz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Kunstler</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/714868⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22025-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252380v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How neighbourhood interactions control the temporal stability and resilience to drought of trees in mountain forests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Demographic performance of European tree species at their hot and cold climatic edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guyennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Ratcliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Rüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Ruiz‐benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 108 (2), pp.666-677. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.13294⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 109 (2), pp.1041-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084034v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric competition, ontogenetic growth and size inequality drive the difference in productivity between two-strata and one-stratum forest stands</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Is there tree senescence? The fecundity evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Andrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tpb.2019.07.001⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (34), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2106130118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609938v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forêts de montagne et changement climatique : impacts et adaptations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Cordonnier</w:t>
+                <w:t xml:space="preserve">Continent-wide tree fecundity driven by indirect climate effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Andrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaine Aubry-Kientz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Kunstler</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.2.09⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-20836-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391519v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do trees respond to species mixing in experimental compared to observational studies?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergent Shapes of Trait-Based Competition Functions from Resource-Based Models: A Gaussian Is Not Normal in Plant Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.A. Coomes</w:t>
+                <w:t xml:space="preserve">Daniel Falster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Haase</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Fitzjohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Westoby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.5627⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/714868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610276v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental mapping of forest ecosystem functions reveals a high but unrealised potential for forest multifunctionality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How neighbourhood interactions control the temporal stability and resilience to drought of trees in mountain forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ratcliffe</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.12868⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108 (2), pp.666-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606618v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing tree species diversity and ecosystem functions through coexistence mechanisms</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How do trees respond to species mixing in experimental compared to observational studies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kambach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bilodeau-Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Coomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-018-0750-6⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (19), pp.11254-11265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.5627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169229v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forêts de montagne et changement climatique : impacts et adaptation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Forêts de montagne et changement climatique : impacts et adaptations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Hors série 48, pp.7-. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.HS.05⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 28, pp.38-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.2.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852608v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariation between tree size and shade tolerance modulates mixed-forest productivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Asymmetric competition, ontogenetic growth and size inequality drive the difference in productivity between two-strata and one-stratum forest stands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Smadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-018-0779-6⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.83-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2019.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378144v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How species boundaries are determined: a response to Alexander et al.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Continental mapping of forest ecosystem functions reveals a high but unrealised potential for forest multifunctionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fons van Der</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ratcliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruiz-Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kris Verheyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (1), pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.12868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2016.10.014show⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02605171v1</w:t>
+                <w:t xml:space="preserve">hal-02606618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a forest dynamics model to link community assembly processes and traits structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Managing tree species diversity and ecosystem functions through coexistence mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">X. Morin</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12847⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (3), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-018-0750-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607301v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term tree inventory data from mountain forest plots in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Forêts de montagne et changement climatique : impacts et adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.1759⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hors série 48, pp.7-. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.HS.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02607303v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled effects of wind-storms and drought on tree mortality across 115 forest stands from the Western Alps and the Jura mountains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Covariation between tree size and shade tolerance modulates mixed-forest productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.13773⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (4), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-018-0779-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605157v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree size inequality reduces forest productivity: an analysis combining inventory data for ten European species and a light competition model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupled effects of wind-storms and drought on tree mortality across 115 forest stands from the Western Alps and the Jura mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kunstler</w:t>
+                <w:t xml:space="preserve">Katalin Csilléry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Piedallu</w:t>
+                <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lagarrigues</w:t>
+                <w:t xml:space="preserve">Pierre Lassègues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (3), 14 p. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0151852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.13773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388526v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are variations of direct and indirect plant interactions along a climatic gradient dependent on species’ strategies? An experiment on tree seedlings</w:t>
+                <w:t xml:space="preserve">How species boundaries are determined: a response to Alexander et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Defossez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+                <w:t xml:space="preserve">M. Westoby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lasbouygues</w:t>
+                <w:t xml:space="preserve">M.L. Leishman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Schiffers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Kunstler</w:t>
+                <w:t xml:space="preserve">J. Morgan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 125 (5), pp.708-717. </w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (1), pp.7-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.02331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2016.10.014show⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602147v1</w:t>
+                <w:t xml:space="preserve">hal-02605171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic controls of aboveground forest biomass across North America</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using a forest dynamics model to link community assembly processes and traits structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Vanderwel</w:t>
+                <w:t xml:space="preserve">J. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zeng</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.W. Lichstein</w:t>
+                <w:t xml:space="preserve">X. Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.12574⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (7), pp.1452-1461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02602287v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant functional traits have globally consistent effects on competition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Long-term tree inventory data from mountain forest plots in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R.M. Kooyman</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature16476⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (4), pp.1180-. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.1759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02602285v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Century-scale effects of invasive deer and rodents on the dynamics of forests growing on soils of contrasting fertility</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Are variations of direct and indirect plant interactions along a climatic gradient dependent on species’ strategies? An experiment on tree seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lasbouygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Schiffers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological monographs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/14-0389.1⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125 (5), pp.708-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.02331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600414v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gini index brings asymmetric competition to light</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tree size inequality reduces forest productivity: an analysis combining inventory data for ten European species and a light competition model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lagarrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0151852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601325v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does probability of occurrence relate to population dynamics?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demographic controls of aboveground forest biomass across North America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Münkemüller</w:t>
+                <w:t xml:space="preserve">M.C. Vanderwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja H. Schiffers</w:t>
+                <w:t xml:space="preserve">H. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Georges</w:t>
+                <w:t xml:space="preserve">J.P. Caspersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Dullinger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.W. Lichstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37 (12), pp.1155-1166. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (4), pp.414-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecog.00836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.12574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195082v1</w:t>
+                <w:t xml:space="preserve">hal-02602287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate-driven change in plant-insect interactions along elevation gradients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Rasmann</w:t>
+                <w:t xml:space="preserve">Plant functional traits have globally consistent effects on competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie P. Pellissier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Defossez</w:t>
+                <w:t xml:space="preserve">D. Falster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Coomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Jactel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Kooyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12135⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 529 (7585), pp.204-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature16476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599027v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific trait variability mediates the response of subalpine grassland communities to extreme drought events</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Century-scale effects of invasive deer and rodents on the dynamics of forests growing on soils of contrasting fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile H. Albert</w:t>
+                <w:t xml:space="preserve">D.M. Forsyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Violle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Kunstler</w:t>
+                <w:t xml:space="preserve">D.J. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Loucougaray</w:t>
+                <w:t xml:space="preserve">T.A. Easdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.D. Canham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12177⟩</w:t>
+              <w:t xml:space="preserve">Ecological monographs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85 (2), pp.157-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/14-0389.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949680v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparity in elevational shifts of European trees in response to recent climate warming</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The Gini index brings asymmetric competition to light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.107-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02599026v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling Biodiversity and Climatic Determinants of Wood Production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonas Fridman</w:t>
+                <w:t xml:space="preserve">Does probability of occurrence relate to population dynamics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Münkemüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja H. Schiffers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Dullinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053530⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (12), pp.1155-1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.00836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00844939v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable management, earthquake disturbances, and transient dynamics: modelling timber harvesting impacts in mixed-species forests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Climate-driven change in plant-insect interactions along elevation gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rasmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie P. Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elaine Wright</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-012-0256-6⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (1), pp.46-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201472v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating long-term tree mortality rate time series by combining data from periodic inventories and harvest reports in a Bayesian state-space model</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intraspecific trait variability mediates the response of subalpine grassland communities to extreme drought events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile H. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loucougaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2012.12.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 102 (1), pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02597691v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concept and measurement of importance: a comment on Rees et al. 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brooker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Kikvidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Liancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Seifan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 101 (6), pp.1369-1378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2745.12164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive interactions between forest trees are driven by species trait hierarchy, not phylogenetic or functional similarity: implications for forest community assembly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Sustainable management, earthquake disturbances, and transient dynamics: modelling timber harvesting impacts in mixed-species forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Canham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Wright</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2012.01803.x⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (3), pp.287-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-012-0256-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597086v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-specific variability and the competition-colonisation trade-off: coexistence, abundance and stability patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+                <w:t xml:space="preserve">Disparity in elevational shifts of European trees in response to recent climate warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.G. Rabasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Granda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vieilledent</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">R. Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Espelta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (8), pp.2490-2499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.12220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594913v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of competition on tree radial-growth vary in importance but not in intensity along climatic gradients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+                <w:t xml:space="preserve">Disentangling Biodiversity and Climatic Determinants of Wood Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Vilà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo Carrillo-Gavilán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Vayreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bugmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2745.2010.01751.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.e53530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0053530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520804v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00844939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual variability in tree allometry determines light resource allocation in forest ecosystems: a hierarchical Bayesian approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Estimating long-term tree mortality rate time series by combining data from periodic inventories and harvest reports in a Bayesian state-space model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Csilléry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Seignobosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">James S Clark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-010-1581-9⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 292, pp.64-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2012.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195099v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality of silver fir and norway spruce in the Western Alps: a semi-parametric bayesian approach combining size-dependent and growth-dependent mortality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">Competitive interactions between forest trees are driven by species trait hierarchy, not phylogenetic or functional similarity: implications for forest community assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Thuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (8), pp.831-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2012.01803.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473182v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality of silver fir and Norway Spruce in the Western Alps - a semi-parametric approach combining size-dependent and growth-dependent mortality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Intra-specific variability and the competition-colonisation trade-off: coexistence, abundance and stability patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vieilledent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dhôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Theoretical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.61-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883575v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel futur pour les services écosystémiques de la forêt alpine dans un contexte de changement climatique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Effects of competition on tree radial-growth vary in importance but not in intensity along climatic gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile H. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (1), pp.300-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2745.2010.01751.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594496v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-dependent trade-offs in growth and mortality of regenerating trees in New Zealand lowland temperate rainforests.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Quel futur pour les services écosystémiques de la forêt alpine dans un contexte de changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C.D. Canham</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 97 (4), pp.685-695</w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98 (4), pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591929v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biases in the estimation of size-dependent mortality models: advantages of a semiparametric approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Individual variability in tree allometry determines light resource allocation in forest ecosystems: a hierarchical Bayesian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">James S. Clark</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James S Clark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/X09-047⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 163 (3), pp.759-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-010-1581-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195098v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking individual response to biotic interactions with community structure: a trait-based framework</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mortality of silver fir and norway spruce in the Western Alps: a semi-parametric bayesian approach combining size-dependent and growth-dependent mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vieilledent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Dhôte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 67 (3), 11 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591936v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A greater range of shade-tolerance niches in nutrient-rich forests: an explanation for positive richnessproductivity relationships?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mortality of silver fir and Norway Spruce in the Western Alps - a semi-parametric approach combining size-dependent and growth-dependent mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Wright</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dhôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 67 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest/2009112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591935v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biases in the estimation of size-dependent mortality models: advantages of a semiparametric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Dhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Clark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 39, pp.1430-1443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed supply, drought, and grazing determine spatio-temporal patterns of recruitment for native and introduced invasive pines in grasslands</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Size-dependent trade-offs in growth and mortality of regenerating trees in New Zealand lowland temperate rainforests.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lepart</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Coomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.D. Canham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 97 (4), pp.685-695</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590698v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree colonization of sub-Mediterranean grasslands: effects of dispersal limitation and shrub facilitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Biases in the estimation of size-dependent mortality models: advantages of a semiparametric approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James S. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 37 (1), pp.103-115. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/X06-225⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 39 (8), pp.1430-1443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/X09-047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195128v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fagus sylvatica L. recruitment across a fragmented Mediterranean Landscape, importance of long distance effective dispersal, abiotic conditions and biotic interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Linking individual response to biotic interactions with community structure: a trait-based framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Bouchaud</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Liancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jouvie</w:t>
+                <w:t xml:space="preserve">F. de Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.N. Suding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, early view, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2435.2009.01591.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589572v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitation in plant communities: the past, the present, and the future</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernando T. Maestre</w:t>
+                <w:t xml:space="preserve">A greater range of shade-tolerance niches in nutrient-rich forests: an explanation for positive richnessproductivity relationships?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Coomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.D. Canham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ragan M. Callaway</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Wright</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 96 (1), pp.070908024102002-???. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 97 (4), pp.705-717</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437398v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fagus sylvatica L. recruitment across a fragmented Mediterranean Landscape, importance of long distance effective dispersal, abiotic conditions and biotic interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Seed supply, drought, and grazing determine spatio-temporal patterns of recruitment for native and introduced invasive pines in grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boulant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Rambal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity and Distributions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 13 (6), pp.799-807. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1472-4642.2007.00404.x⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 14, pp.862-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1472-4642.2008.00494.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00293027v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance and resilience of New Zealand tree species to browsing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing effective dispersal in expanding population of Pinus sylvestris and Pinus nigra in calcareous grassland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bee</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Joel Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D.A. Coomes</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (4), pp.705-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/X06-265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589664v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing effective dispersal in expanding population of Pinus sylvestris and Pinus nigra in calcareous grassland</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Facilitation in plant communities: the past, the present, and the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Brooker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando T. Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragan M. Callaway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Lortie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lohengrin A Cavieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 96 (1), pp.070908024102002-???. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2745.2007.01295.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/X06-265⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02589315v1</w:t>
+                <w:t xml:space="preserve">hal-02437398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological distribution and niche segregation of sibling species: the case of bean beetles, Acanthoscelides obtectus Say and A. obvelatus Bridwell</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Fagus sylvatica L. recruitment across a fragmented Mediterranean Landscape, importance of long distance effective dispersal, abiotic conditions and biotic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Thuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jouvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (6), pp.799-807</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587851v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect facilitation and competition in tree species colonization of sub-Mediterranean grasslands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Fagus sylvatica L. recruitment across a fragmented Mediterranean Landscape, importance of long distance effective dispersal, abiotic conditions and biotic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Jouvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (6), pp.799-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1472-4642.2007.00404.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587849v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00293027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, mortality, and morphological response of European beech and downy oak along a light gradient in sub-Mediterranean forest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Tree colonization of sub-Mediterranean grasslands: effects of dispersal limitation and shrub facilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 35, pp.1657-1668. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/X05-097⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 37 (1), pp.103-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/X06-225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586474v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity in growth, biomass allocation and root morphology in beech seedlings as induced by irradiance and herbaceous competition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Resistance and resilience of New Zealand tree species to browsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Coomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 62, pp.51-60</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 95 (5), pp.1014-1026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586622v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity in growth, biomass allocation and root morphology in beech seedlings as induced by irradiance and herbaceous competition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Indirect facilitation and competition in tree species colonization of sub-Mediterranean grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 62 (1), pp.51-60</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17, pp.379-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883860v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ecological distribution and niche segregation of sibling species: the case of bean beetles, Acanthoscelides obtectus Say and A. obvelatus Bridwell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lény Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Contreras-Garduño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (6), pp.582-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2006.00817.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasticity in growth, biomass allocation and root morphology in beech seedlings as induced by irradiance and herbaceous competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62, pp.51-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth, mortality, and morphological response of European beech and downy oak along a light gradient in sub-Mediterranean forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lepart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 35, pp.1657-1668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/X05-097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasticity in growth, biomass allocation and root morphology in beech seedlings as induced by irradiance and herbaceous competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62 (1), pp.51-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spatial pattern of beech (Fagus sylvatica L.) and oak (Quercus pubescens Mill.) seedlings in natural pine (Pinus sylvestris L.) woodlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Forest Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 123, pp.331-337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11575,2196 +12111,2196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From population to community: can local competitors composition influence the demographic vulnerability of tree species in their climatic niche?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennial meeting of the French Society of Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFE2, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest resilience to storm disturbances depends on interplay between functional composition and climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Reineking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Ecological Society Annual Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Ecological Society, Dec 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on fecundity at tree species’ margins differ between Europe and North America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Ecological Society Annual Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Ecological Society, Dec 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylem functional trait trade-offs and tree species responses to drought and cold stresses in NA and EU forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Larter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Touzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cayley Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xylem International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond mean fitness: demographic stochasticity, species interactions and resilience to G. Kunstler disturbance matter at tree species climatic edges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE2-GfÖ-EEF joint meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally, tree fecundity exceeds productivity gradients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Clark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Ecological Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalité des tailles et productivité des peuplements purs forestiers : influence de l'ontogénie et de la compétition asymétrique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Smadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières journées du domaine scientifique stratégique IRSTEA "Biodiversité, gestion et dynamique des écosystèmes, services écosystémiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Mont-Saint-Aignan, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does demographic performance predict species distribution? A trait-based analysis on European tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Salguero Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ruger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ratcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Thuiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE2018 International on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How shift in traits composition along climatic gradients emerge from the interplay of climate stress and competition? A theoretical model analysis in forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Falster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fitzjohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfecologie2016 International Conference on Ecological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size inequality reduces productivity in pure forest stands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9thIUFRO International Conference on Uneven‐aged Silviculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the strength of competition among tree species influenced by phylogenetic or functional relatedness?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Coomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BES Annual Symposium 2011 - Forests and Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus de diversité, plus de productivité ? Climat, diversité fonctionnelle et productivité des forêts des Alpes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Viard-Cretat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 7, Colloque en écologie des communautés végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate constrains and individual level variability on tree-tree interactions in mountain mixed-forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mixed Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance de la variabilité individuelle pour la coexistence des essences. Application aux forêts de montagne en mélange sapin–épicéa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vielledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêts mélangées, quels scénarios pour l'avenir ?. REGEFOR 2007. Atelier Recherche et Gestion forestière.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, CHAMPENOUX, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on estimer les parts respectives de l'adaptation et du poids phylogénique dans l'expression des traits de clonalité des communautés végétales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 3, Université Bordeaux 1, 14 au 16 mars 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect facilitation and competition in tree species colonization of sub-Mediterranean grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Positive interactions, biodiversity and invasibility in a changing world. ESF LESC Exploratory Workshop, Arcachon, 3-7 September 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonisation des pelouses sub-méditerranéennes par les arbres : effets de la limitation par la dispersion et de la facilitation par les buissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Ecologie des Communautés végétales ECOVEG 2, Avignon, 5-7 avril 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonisation des pelouses sub-Méditerranéennes par les arbres : effets de la limitation par la dispersion et de la facilitation par les buissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Symposium Ecoveg (Ecologie des communautés végétales)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angiosperm trees outgrow conifer on fertile and infertile soils in New Zealand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Canham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">90th Annual Meeting of the Ecological Society of America held jointly with the IX International Congress of Ecology (INTECOL),Montréal, CAN, August 8-12, 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterns of Quercus humilis and Fagus sylvatica recruitment under pine in fragmented landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Dispersal in fragmented landscapes, Louvain-la-Neuve, BEL, 4 avril 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Belgium. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13774,642 +14310,642 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary trade-off and global variation of drought and frost resistance in trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Larter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Delzon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xylem International Meeting 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Sevilla, Spain. 1 p., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global variation and trade-offs of frost and drought resistance in woody plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Larter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Plant Cold Hardiness Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do functional traits and climate drive interspecific differences in disturbance-induced tree mortality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Reineking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niko Kulha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juha Honkaniemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Disturbances and Ecosystem Dynamics in a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Berchtesgaden, Germany. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stronger legacy effects of cropland than of meadows or pastures on soil conditions and plant communities in French mountain forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE² GfÖ EEF - Ecology and evolution: New perspectives and societal challenges.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régénération des forêts : les taux d' herbivorie et d'infection par les pathogènes varient-ils le long d'un gradient altitudinal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lasbouygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Granda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14419,383 +14955,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qui change ? 38 idées reçues sur le changement climatique en montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Piazza Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irstea, Grenoble, pp.44, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ganteaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jappiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cemagref, pp.124, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et agronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Aeschlimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Blondel Mégrelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">512 p., 2007, Colloques et Séminaires - IRD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14805,253 +15341,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SECALP - Adaptation des territoires alpins à la recrudescence des sécheresses dans un contexte de changement global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et impacts du changement climatique. Appel à projets 2008 : résultats scientifiques et acquis pour les gestionnaires et décideurs. Bonhême I., Millier C., Imbard M. (eds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIP ECOFOR; MEDDE, pp.81-96, 2013, 978-2-914770-06-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage culturel rattrapé par sa dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robin P., Aeschlimann J.-P. &amp; Feller C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et agronomie. Entre ruptures et durée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.415-438, 2007, 978-2-7099-1626-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01227604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15061,322 +15597,322 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest Inventory data from Finland and Sweden for: Demographic performance of European tree species at their hot and cold climatic edges, plus ancillary climate data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Ratcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Dahlgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksi Lehtonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paloma Ruiz-Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5061/dryad.wm37pvmkw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defoliation induces a trade-off between reproduction and growth in a southern population of Beech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.100033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.ecology.100033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage culturel rattrapé par sa dynamique : l'exemple des Grands Causses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et agronomie : entre ruptures et durée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.415-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15386,715 +15922,715 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No seed size–number trade-off in European beech: climate governs investment per seed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Kondrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrycja Jerzyńska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urszula Eichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Szymkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Hacket-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest fecundity declines as climate shifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Foest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Szymkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Dyderski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European beech reproduction is resilient to drought, including the 2003, 2018, and 2022 extremes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Szymkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Foest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do sapling and adult demography explain beech predominance along environmental gradients in Central European forests?</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Understanding Europe’s forest harvesting regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Suvanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Esquivel Muelbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mart-Jan Schelhaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julen Astigarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Astrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04996223v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Europe’s forest harvesting regimes</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">How do sapling and adult demography explain beech predominance along environmental gradients in Central European forests?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Heiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Hülsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04308983v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond variance: simple random distributions are not a good proxy for intraspecific variability in systems with environmental structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Girard-Tercieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam T Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James S. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16104,387 +16640,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAPPORT FINAL DU PROJET ADAMONT IMPACTS DU CHANGEMENT CLIMATIQUE ET ADAPTATION EN TERRITOIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danaé Alphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des territoires alpins à la recrudescence des sécheresses dans un contexte de changement global (projet SECALP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Lamarque Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Quétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion durable des boisements naturels feuillus en moyenne montagne : comprendre et favoriser le retour du hêtre et du chêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2003, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16494,100 +17030,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique du paysage et démographie des espèces arborées dominantes : la régénération du hêtre et du chêne sur les grands Causses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Doctorat ENSAM Montpellier, spécialité Biologie des populations et écologie, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02586412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16597,91 +17133,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trees interactions and forest communities dynamics along abiotic gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Sciences. HDR, Université de Grenoble, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02601472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16691,170 +17227,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">matreex: Simulation IPM for forest dynamic depending on climatic variables from Kunstler et al (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guyennon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjoern Reineking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:b08ad1b8d8af50156b03dc9c1ada70e3333017d1;origin=https://github.com/gowachin/matreex;visit=swh:1:snp:f5be673ddb1cb843cd017238a15d32846e59906a;anchor=swh:1:rev:e8c431cd9ec7ad77b104f055eddea7430d6a9fdc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId504"/>
+      <w:footerReference w:type="default" r:id="rId518"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16922,51 +17458,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75B44372"/>
+    <w:nsid w:val="6121D2DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17153,51 +17689,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-kunstler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2544-1940" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115302921" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9179-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550590v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gr&#252;nig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Rammer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Senf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Albrich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adx6329" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Clark" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arianoutsou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70738" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249383v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Kulha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Peltoniemi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Honkaniemi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70106" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Suvanto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Esquivel-Muelbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#8208;jan Schelhaas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Astigarraga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Astrup" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF005225" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357048v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Larter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hammond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70718" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Touzot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#233;o Beauchamp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.10603" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz-Benito" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Cienciala" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14489" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793697v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.165" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04502233v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01226-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555958v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girard-Tercieux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Clark" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Clark" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.360" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Foest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bogdziewicz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pesendorfer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cutini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17307" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370436v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mollier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunsler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mulero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01218-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Zavala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2314899121" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600576v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jaunatre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14489" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843606v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07528" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991726v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daijun Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Acil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53160-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges K&#252;nstler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14500" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309002v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Heiland" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r &#352;ebe&#328;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa H&#252;lsmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10232" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Leclerc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calder&#243;n-Sanou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez-Almoyna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109194" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032674v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bogdziewicz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire Aravena Acu&#241;a" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13652" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Calama" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Espelta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hacket-Pain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18984" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04021038v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girard&#8208;tercieux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam T Clark" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9860" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308964v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Brandl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14184" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032638v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16630" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174525v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01446-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032620v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyennon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Salguero-Gomez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Dahlgren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksi Lehtonen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13640" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696000v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berretti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499434v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14286" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638143v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109544" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032657v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhi Sharma" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Bragg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2116691118" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665728v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30037-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032693v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Buras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06042" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03846703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13156" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252372v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja R&#252;ger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz&#8208;benito" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13533" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252387v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Compagnoni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Levin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Childs" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Harpole" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paniw" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21977-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347378v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2106130118" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252391v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20836-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252380v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Falster" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fitzjohn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Westoby" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714868" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084034v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13294" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609938v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Smadi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2019.07.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391519v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labonne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.2.09" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610276v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kambach" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bilodeau-Gauthier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Coomes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haase" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5627" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606618v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons van Der" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratcliffe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz-Benito" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12868" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169229v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0750-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852608v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.HS.05" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378144v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0779-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605171v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Westoby" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Leishman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morgan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2016.10.014show" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607301v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Morin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12847" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607303v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mermin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1759" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605157v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csill&#233;ry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gues" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13773" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388526v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourdier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kunstler" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piedallu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagarrigues" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151852" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602147v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defossez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lasbouygues" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schiffers" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02331" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3WLVTXRG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602287v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Vanderwel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeng" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caspersen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Lichstein" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12574" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MBQHM2TK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602285v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Falster" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hui" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Kooyman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16476" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600414v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Forsyth" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Wilson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Easdale" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Canham" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0389.1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601325v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195082v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja H. Schiffers" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Georges" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dullinger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00836" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599027v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rasmann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie P. Pellissier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12135" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949680v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Violle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loucougaray" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12177" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599026v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Rabasa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Granda" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benavides" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Espelta" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12220" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K99CXL26-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844939v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Vil&#224;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Carrillo-Gavil&#225;n" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vayreda" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bugmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Fridman" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053530" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201472v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Allen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coomes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Canham" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Wright" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0256-6" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597691v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seignobosc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lafond" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.022" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R25MV0MN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598951v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brooker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kikvidze" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liancourt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seifan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12164" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597086v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavergne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vieilledent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01803.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594913v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520804v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01751.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195099v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-010-1581-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCC5EDF33DED5E053DC8FAE771104CDA3C10C0B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473182v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dh&#244;te" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883575v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009112" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594496v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591929v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195098v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Clark" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X09-047" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591936v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Bello" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Suding" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2009.01591.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591935v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wright" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592702v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dhote" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Clark" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590698v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepart" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2008.00494.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195128v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouchaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X06-225" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589572v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jouvie" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437398v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Brooker" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando T. Maestre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragan M. Callaway" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lortie" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohengrin A Cavieres" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2007.01295.x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293027v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Jouvie" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2007.00404.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589664v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bee" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589315v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debain" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X06-265" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587851v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Mercier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Contreras-Gardu&#241;o" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2006.00817.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587849v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586474v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X05-097" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586622v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coll" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883860v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Coll" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586625v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138349v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009519v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009501v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880824v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayley Payne" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Capdeville" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009568v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009575v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608703v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608394v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Salguero Gomez" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruger" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605286v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fitzjohn" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600420v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596192v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Albert" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596096v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viard-Cretat" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596191v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194979v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vielledent" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardif" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589012v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588800v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588802v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821004v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587709v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coomes" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canham" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581352v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360577v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724338v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157798v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846782v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596193v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tardif" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607360v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza Morel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823420v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Aeschlimann" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ambroise" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Blondel M&#233;grelis" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boulier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599959v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227604v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236796v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.wm37pvmkw" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611896v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100033" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590094v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550608v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kondrat" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Jerzy&#324;ska" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Eichert" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Szymkowiak" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550623v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Dyderski" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Kelly" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550617v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Braun" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996223v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308983v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Esquivel Muelbert" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart-Jan Schelhaas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398209v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957945v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Achin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Alphe" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597154v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Lamarque Lamarque" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Qu&#233;tier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veron" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581753v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02586412v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02601472v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453769v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Reineking" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b08ad1b8d8af50156b03dc9c1ada70e3333017d1;origin=https://github.com/gowachin/matreex;visit=swh:1:snp:f5be673ddb1cb843cd017238a15d32846e59906a;anchor=swh:1:rev:e8c431cd9ec7ad77b104f055eddea7430d6a9fdc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-kunstler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2544-1940" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115302921" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9179-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550584v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Clark" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arianoutsou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70738" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gr&#252;nig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Rammer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Senf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Albrich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adx6329" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylar Bankston" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bogdziewicz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Julio Camarero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.71223" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kondrat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Jerzy&#324;ska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Eichert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Szymkowiak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hacket-Pain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.71248" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628641v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie J Foest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin K Dyderski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Kelly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-026-02638-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Suvanto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Esquivel-Muelbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#8208;jan Schelhaas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Astigarraga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Astrup" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF005225" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249383v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Kulha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Peltoniemi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Honkaniemi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70106" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357048v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Larter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hammond" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70718" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139377v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Touzot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#233;o Beauchamp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.10603" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991711v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz-Benito" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Cienciala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14489" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793697v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.165" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04502233v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01226-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Foest" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bogdziewicz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pesendorfer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cutini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17307" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555958v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girard-Tercieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Clark" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Clark" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.360" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370436v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mollier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunsler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mulero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01218-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694362v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Zavala" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2314899121" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600576v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jaunatre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14489" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843606v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07528" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991726v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daijun Liu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Acil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53160-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718869v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges K&#252;nstler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14500" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyennon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Salguero-Gomez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Dahlgren" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksi Lehtonen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13640" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174525v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01446-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308995v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Calama" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Espelta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18984" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309002v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Heiland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r &#352;ebe&#328;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa H&#252;lsmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10232" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308975v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Leclerc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calder&#243;n-Sanou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez-Almoyna" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109194" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032674v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire Aravena Acu&#241;a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13652" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308964v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Brandl" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14184" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04021038v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girard&#8208;tercieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam T Clark" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9860" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032638v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16630" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03846703v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13156" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499434v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14286" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696000v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berretti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638143v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109544" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032657v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhi Sharma" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Bragg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2116691118" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665728v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30037-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032693v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Buras" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06042" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252387v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Compagnoni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Levin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Childs" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Harpole" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paniw" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21977-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628644v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22025-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252372v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja R&#252;ger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz&#8208;benito" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13533" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347378v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2106130118" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252391v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20836-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252380v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Falster" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fitzjohn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Westoby" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714868" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084034v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13294" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610276v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kambach" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bilodeau-Gauthier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Coomes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haase" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5627" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391519v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labonne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.2.09" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609938v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Smadi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2019.07.001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606618v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons van Der" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratcliffe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz-Benito" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12868" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169229v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0750-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852608v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.HS.05" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378144v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourdier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0779-6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605157v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csill&#233;ry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gues" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13773" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605171v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Westoby" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Leishman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morgan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2016.10.014show" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607301v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Morin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12847" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607303v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mermin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1759" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602147v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defossez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lasbouygues" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schiffers" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02331" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3WLVTXRG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388526v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourdier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kunstler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piedallu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagarrigues" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151852" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602287v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Vanderwel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeng" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caspersen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Lichstein" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12574" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MBQHM2TK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602285v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Falster" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hui" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Kooyman" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16476" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600414v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Forsyth" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Wilson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Easdale" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Canham" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0389.1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601325v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195082v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja H. Schiffers" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Georges" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dullinger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00836" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599027v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rasmann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie P. Pellissier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12135" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949680v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Violle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loucougaray" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12177" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598951v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brooker" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kikvidze" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liancourt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seifan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12164" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201472v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Allen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coomes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Canham" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Wright" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0256-6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599026v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Rabasa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Granda" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benavides" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Espelta" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12220" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K99CXL26-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844939v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Vil&#224;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Carrillo-Gavil&#225;n" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vayreda" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bugmann" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Fridman" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053530" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597691v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seignobosc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lafond" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.12.022" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R25MV0MN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597086v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavergne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vieilledent" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01803.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594913v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520804v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01751.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594496v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195099v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-010-1581-9" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCC5EDF33DED5E053DC8FAE771104CDA3C10C0B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473182v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dh&#244;te" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883575v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009112" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592702v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dhote" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Clark" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591929v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195098v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Clark" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X09-047" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591936v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Bello" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Suding" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2009.01591.x" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591935v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wright" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590698v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulant" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepart" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2008.00494.x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589315v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debain" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X06-265" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437398v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Brooker" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando T. Maestre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragan M. Callaway" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lortie" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohengrin A Cavieres" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2007.01295.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589572v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchaud" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jouvie" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293027v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouchaud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Jouvie" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4642.2007.00404.x" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195128v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X06-225" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589664v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bee" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587849v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587851v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Mercier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Contreras-Gardu&#241;o" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2006.00817.x" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586622v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coll" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586474v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X05-097" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883860v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Coll" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586625v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138349v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009519v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009501v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880824v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayley Payne" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Capdeville" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009568v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009575v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608703v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608394v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Salguero Gomez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruger" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605286v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fitzjohn" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600420v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596192v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Albert" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596096v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viard-Cretat" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596191v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194979v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vielledent" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardif" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589012v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588800v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588802v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821004v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587709v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coomes" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canham" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581352v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360577v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724338v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157798v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846782v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596193v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tardif" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607360v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza Morel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823420v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Aeschlimann" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ambroise" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Blondel M&#233;grelis" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boulier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599959v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227604v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236796v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.wm37pvmkw" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611896v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100033" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590094v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550608v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550623v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Dyderski" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550617v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Braun" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308983v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Esquivel Muelbert" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart-Jan Schelhaas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996223v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398209v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957945v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Achin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Alphe" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597154v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Lamarque Lamarque" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Qu&#233;tier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veron" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581753v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02586412v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02601472v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453769v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Reineking" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b08ad1b8d8af50156b03dc9c1ada70e3333017d1;origin=https://github.com/gowachin/matreex;visit=swh:1:snp:f5be673ddb1cb843cd017238a15d32846e59906a;anchor=swh:1:rev:e8c431cd9ec7ad77b104f055eddea7430d6a9fdc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>