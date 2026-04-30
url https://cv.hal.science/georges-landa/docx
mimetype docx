--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -1401,177 +1401,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Germanium and Silicon surfaces (100): a comparative study through DFT methodology</w:t>
+                <w:t xml:space="preserve">Tail effect on trihydroxysilanes dimerization: A dispersion-corrected density functional theory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Mastail</w:t>
+                <w:t xml:space="preserve">Daniel Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad Bourennane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Estève</w:t>
+                <w:t xml:space="preserve">J. -M. Ducere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Djafari Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/41/1/012007⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 606 (1-2), pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2011.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690020v1</w:t>
+                <w:t xml:space="preserve">hal-01481806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimicking DNA stretching with the Static Mode method: Shear stress versus transverse pulling stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1603,118 +1611,118 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 35 (8), pp.art ID 75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epje/i2012-12075-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational chemist approach to gas sensors: Modeling the response of SnO2 to CO, O2, and H2O Gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Ducere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hémeryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1749,816 +1757,808 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (3), pp.247-258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jcc.21959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tail effect on trihydroxysilanes dimerization: A dispersion-corrected density functional theory study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Georges Landa</w:t>
+                <w:t xml:space="preserve">Bringing aptamers into technologies: Impact of spacer terminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Djafari Rouhani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Trapaidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bancaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2011.08.009⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (16), pp.163702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4704658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01481806v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing aptamers into technologies: Impact of spacer terminations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introducing densification mechanisms into the modelling of HfO2 atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Bancaud</w:t>
+                <w:t xml:space="preserve">C. Mastail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Estève</w:t>
+                <w:t xml:space="preserve">C. Lanthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -M. Ducere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4704658⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 520 (14), pp.4559-4563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.10.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801821v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing densification mechanisms into the modelling of HfO2 atomic layer deposition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidation of Germanium and Silicon surfaces (100): a comparative study through DFT methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Olivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. -M. Ducere</w:t>
+                <w:t xml:space="preserve">Cédric Mastail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.10.125⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.012007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/41/1/012007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01481807v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Frenkel pairs in Si(100) surface in the presence of germanium and oxygen atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic Scale Determination of Enzyme Flexibility and Active Site Stability through Static Modes: Case of Dihydrofolate Reductase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Brut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fetah</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Renvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2010.11.044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (7), pp.1616-1622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp109874z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481809v1</w:t>
+                <w:t xml:space="preserve">hal-01481808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Scale Determination of Enzyme Flexibility and Active Site Stability through Static Modes: Case of Dihydrofolate Reductase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Estève</w:t>
+                <w:t xml:space="preserve">Stability of Frenkel pairs in Si(100) surface in the presence of germanium and oxygen atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fetah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chikouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dkhissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (4), pp.503-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2010.11.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp109874z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01481808v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The electrostatic probe: a tool for the investigation of the A beta(1-16) peptide deformations using the static modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2642,879 +2642,879 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale determination of DNA conformational response to strained furanose a static mode approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Brut</w:t>
+                <w:t xml:space="preserve">A mesoscopic model of the intermixing during nanoenergetic materials processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hémeryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petrantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Renvez</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2010.09.083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 71 (2), pp.125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2009.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481815v1</w:t>
+                <w:t xml:space="preserve">hal-00609752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic boundary versus quantum cluster approaches in the simulation of a nanoenergetic metallic model-system: Ni/Al(111) surface reactions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">First-principles study of near surface point defects stability in Si (100) and SiGe(100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fetah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chikouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dkhissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Rossi</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Djafari Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2009.08.010⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 518 (9), pp.2418-2421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.09.182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481812v1</w:t>
+                <w:t xml:space="preserve">hal-01481811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles study of near surface point defects stability in Si (100) and SiGe(100)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Periodic boundary versus quantum cluster approaches in the simulation of a nanoenergetic metallic model-system: Ni/Al(111) surface reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petrantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hémeryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -M. Ducere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Djafari Rouhani</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.09.182⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 71 (2), pp.130-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2009.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481811v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mesoscopic model of the intermixing during nanoenergetic materials processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Petrantoni</w:t>
+                <w:t xml:space="preserve">Deformation of thiolated nucleic acid deposited on a silicon surface: A Static Mode approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Rossi</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2009.07.019⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 169 (1-3), pp.23-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2009.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609752v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation of thiolated nucleic acid deposited on a silicon surface: A Static Mode approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
+                <w:t xml:space="preserve">Asymmetric diffusion as a key mechanism in Ni/Al energetic multilayer processing: A first principles study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petrantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hémeryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Ducere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 169 (1-3), pp.23-27. </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (6), pp.L15-L17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2009.11.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/1.3491182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01481814v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric diffusion as a key mechanism in Ni/Al energetic multilayer processing: A first principles study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Rossi</w:t>
+                <w:t xml:space="preserve">Atomic-scale determination of DNA conformational response to strained furanose a static mode approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Brut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Dkhissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 66 (47), pp.9123-9128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2010.09.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/1.3491182⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01481813v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Static Modes: An alternative approach for the treatment of macro- and bio-molecular induced-fit flexibility</w:t>
               </w:r>
@@ -3539,51 +3539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3784,90 +3784,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of the Ge nonreactivity during the initial stage of SiGe oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dkhissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. K. Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hémeryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3918,77 +3918,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Self-Assembled Monolayers Preorganization Prior to Surface Contact: a First Principles Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Ducere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Dkhissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4061,51 +4061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into crystalline preorganization of gas-phase precursors: Densification mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stphane Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Ducere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Mastail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4233,51 +4233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Dkhissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4334,346 +4334,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate size effects in the modeling of molecular grafting: Case of organo-silane chains on silica</w:t>
+                <w:t xml:space="preserve">Nanoscale pressure effects in individual double-wall carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dkhissi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Estève</w:t>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Jeloaica</w:t>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md Rouhani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Sapelkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Hubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dj Dunstan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2005.09.028⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.233408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481823v1</w:t>
+                <w:t xml:space="preserve">hal-01481822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale pressure effects in individual double-wall carbon nanotubes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substrate size effects in the modeling of molecular grafting: Case of organo-silane chains on silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">A Dkhissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sapelkin</w:t>
+                <w:t xml:space="preserve">L Jeloaica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Hubel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Md Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 323 (2-3), pp.179-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2005.09.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.233408⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01481822v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic detection of carbon nanotube interaction with amphiphilic molecules in epoxy resin composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4750,51 +4750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the substrate imperfections on the island nucleation and defect formation: case of GaSb/GaAs(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4875,51 +4875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Monte Carlo simulation of intermixing during semiconductor heteroepitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5293,51 +5293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the solid on solid model: An atomic dislocation formation mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dalla Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5423,51 +5423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocation half loop formation in GaSb/(001)GaAs islands and steps role: a Monte Carlo simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dalla Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5529,623 +5529,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile and compressive strain relief in InxGa1-xAs epilayers grown on InP probed by Raman scattering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jesse Groenen</w:t>
+                <w:t xml:space="preserve">Strain effects on optical phonons in (111) GaAs layers analyzed by Raman scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Gendry</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 82 (2), pp.803-809. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.365775⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 82 (9), pp.4493-4499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.366182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481831v1</w:t>
+                <w:t xml:space="preserve">hal-01481830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain effects on optical phonons in (111) GaAs layers analyzed by Raman scattering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Puech</w:t>
+                <w:t xml:space="preserve">Tensile and compressive strain relief in InxGa1-xAs epilayers grown on InP probed by Raman scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Groenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C Fontaine</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ps Pizani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gendry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 82 (9), pp.4493-4499. </w:t>
+              <w:t xml:space="preserve">, 1997, 82 (2), pp.803-809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.366182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.365775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481830v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRAIN RELAXATION IN [001]-GAAS/CAF2 AND [111]-GAAS/CAF2 ANALYZED BY RAMAN-SPECTROSCOPY</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">MBE growth and Raman analysis of [hhk]GaAs (Si or CaF2) highly strained heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Daran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ps Pizani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Daran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 77 (3), pp.1126-1132. </w:t>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 26 (8), pp.789-795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.358975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0026-2692(95)00038-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481834v1</w:t>
+                <w:t xml:space="preserve">hal-01481832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBE growth and Raman analysis of [hhk]GaAs (Si or CaF2) highly strained heterostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">STRAIN RELAXATION IN [001]-GAAS/CAF2 AND [111]-GAAS/CAF2 ANALYZED BY RAMAN-SPECTROSCOPY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ps Pizani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Daran</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ps Pizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 77 (3), pp.1126-1132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.358975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0026-2692(95)00038-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01481832v1</w:t>
+                <w:t xml:space="preserve">hal-01481834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAMAN-SCATTERING STUDY OF [HHK]-GAAS/[SI OR CAF(2)] STRAINED HETEROSTRUCTURES (VOL 76, PG 2773, 1994)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ps Pizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Daran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6190,264 +6190,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOW WAVE-NUMBER RAMAN-SCATTERING IN VISCOUS-LIQUIDS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Zwick</w:t>
+                <w:t xml:space="preserve">RAMAN-SCATTERING STUDY OF [HHK]-GAAS/(SI OR CAF2) STRAINED HETEROSTRUCTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ps Pizani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Daran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.1250251102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 76 (5), pp.2773-2780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.357542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481838v1</w:t>
+                <w:t xml:space="preserve">hal-01481836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAMAN-SCATTERING STUDY OF [HHK]-GAAS/(SI OR CAF2) STRAINED HETEROSTRUCTURES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Puech</w:t>
+                <w:t xml:space="preserve">LOW WAVE-NUMBER RAMAN-SCATTERING IN VISCOUS-LIQUIDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 25 (11), pp.849-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.1250251102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.357542⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01481836v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LONG-WAVELENGTH OPTICAL PHONONS OF CDXZN1-XSB MIXED-CRYSTALS</w:t>
               </w:r>
@@ -6485,51 +6485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Léotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 9 (3), pp.333-337. </w:t>
@@ -6573,630 +6573,630 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYNAMIC PROPERTIES OF GA1-XINXAS SOLID-SOLUTIONS - INFLUENCE OF LOCAL DISTORTION EFFECTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RAMAN-SCATTERING IN GE-GE1-XSIX SUPERLATTICE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen Mlayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oa Kusnetsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lk Orlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0038-1098(93)90856-I⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 13 (1), pp.109-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/spmi.1993.1022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481839v1</w:t>
+                <w:t xml:space="preserve">hal-01481840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAMAN-SCATTERING IN GE-GE1-XSIX SUPERLATTICE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DYNAMIC PROPERTIES OF GA1-XINXAS SOLID-SOLUTIONS - INFLUENCE OF LOCAL DISTORTION EFFECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lk Orlov</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jb Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 13 (1), pp.109-114. </w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 86 (6), pp.351-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/spmi.1993.1022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0038-1098(93)90856-I⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481840v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GASB/GAAS HETEROEPITAXY CHARACTERIZED AS A STRESS-FREE SYSTEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RAMAN-STUDY OF LONGITUDINAL OPTICAL PHONON-PLASMON COUPLING AND DISORDER EFFECTS IN HEAVILY BE-DOPED GAAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen Mlayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Raisin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robert Carles</w:t>
+                <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Lassabatere</w:t>
+                <w:t xml:space="preserve">A Munozyague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 50 (1-4), pp.434-439. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 69 (7), pp.4064-4070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0169-4332(91)90213-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.348957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481842v1</w:t>
+                <w:t xml:space="preserve">hal-01481841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAMAN-STUDY OF LONGITUDINAL OPTICAL PHONON-PLASMON COUPLING AND DISORDER EFFECTS IN HEAVILY BE-DOPED GAAS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adnen Mlayah</w:t>
+                <w:t xml:space="preserve">GASB/GAAS HETEROEPITAXY CHARACTERIZED AS A STRESS-FREE SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Raisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Munozyague</w:t>
+                <w:t xml:space="preserve">L Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 50 (1-4), pp.434-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0169-4332(91)90213-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.348957⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01481841v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAMAN-STUDY UNDER RESONANT CONDITIONS OF DEFECTS NEAR THE INTERFACE IN A GAAS-SI HETEROSTRUCTURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen Mlayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7247,51 +7247,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation Raman des contraintes et des défauts d'interface dans GaAs/Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen Mlayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7519,51 +7519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTICAL DETERMINATION OF STRAINS IN HETEROSTRUCTURES - GAAS/SI AS AN EXAMPLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Munozyague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7571,51 +7571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 66 (1), pp.196-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7789,462 +7789,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAMAN-SCATTERING ANALYSIS OF DISORDER IN HETEROGENEOUS (GAAS)1-X(SIC2-H)X FILMS GROWN BY METAL ORGANIC-CHEMICAL VAPOR-DEPOSITION</w:t>
+                <w:t xml:space="preserve">MICROSTRUCTURE OF BORON-DOPED SILICON LAYERS PREPARED BY LOW-PRESSURE CHEMICAL VAPOR-DEPOSITION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Maury</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D Bielledaspet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Mansourbahloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pieraggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mj David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 155 (2), pp.331-342. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0040-6090(87)90078-2⟩</w:t>
+              <w:t xml:space="preserve">, 1987, 150 (1), pp.69-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0040-6090(87)90309-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481848v1</w:t>
+                <w:t xml:space="preserve">hal-01481849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSTRUCTURE OF BORON-DOPED SILICON LAYERS PREPARED BY LOW-PRESSURE CHEMICAL VAPOR-DEPOSITION</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RAMAN DETERMINATION OF THE COMPOSITION IN SEMICONDUCTOR TERNARY SOLID-SOLUTIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mj David</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N Saintcricq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jb Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Munozyague</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0040-6090(87)90309-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 61 (3), pp.1206-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.338168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01481849v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAMAN DETERMINATION OF THE COMPOSITION IN SEMICONDUCTOR TERNARY SOLID-SOLUTIONS</w:t>
+                <w:t xml:space="preserve">RAMAN-SCATTERING ANALYSIS OF DISORDER IN HETEROGENEOUS (GAAS)1-X(SIC2-H)X FILMS GROWN BY METAL ORGANIC-CHEMICAL VAPOR-DEPOSITION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Saintcricq</w:t>
+                <w:t xml:space="preserve">F Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jb Renucci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Munozyague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 155 (2), pp.331-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0040-6090(87)90078-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.338168⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481847v1</w:t>
+                <w:t xml:space="preserve">hal-01481848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAMAN INVESTIGATION OF THE INP LATTICE-DYNAMICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8252,51 +8252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Redoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jb Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics C: Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 19 (10), pp.1471-1479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8342,90 +8342,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARACTERIZATION OF IMPLANTATION AND ANNEALING OF ZN-IMPLANTED INP BY RAMAN-SPECTROMETRY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jb Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Roquais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8502,64 +8502,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Benarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Munozyague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8636,77 +8636,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jb Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 60 (3), pp.1025-1031. </w:t>
@@ -8770,51 +8770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jb Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 53 (2), pp.179-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8860,51 +8860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement à deux modes de Ga(x)In(1 - x)P ? Diffusion Raman résonnante par les modes rendus actifs par le désordre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9144,51 +9144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LATTICE-DYNAMICS OF THE TRANSITION-METAL PENTATELLURIDES ZRTE5 AND HFTE5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9273,51 +9273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHONONS IN THE TERNARY PHASE ZRS3-XSEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9415,51 +9415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAMAN-SCATTERING IN THE TERNARY PHASE HFS3-XSEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9808,76 +9808,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of gas sensors response to mixture of CO, CO2 and H2O exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CO and CO2 detection by SnO2: a DFT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Ducere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hémeryck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Ducere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9909,100 +9909,100 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161161v1</w:t>
+                <w:t xml:space="preserve">hal-02161148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO and CO2 detection by SnO2: a DFT study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Multiscale modelling of gas sensors response to mixture of CO, CO2 and H2O exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hémeryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Ducere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Hémeryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10034,51 +10034,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161148v1</w:t>
+                <w:t xml:space="preserve">hal-02161161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CERES: the CarboEurope regional experiment strategy in the Landes, South West France</w:t>
               </w:r>
@@ -10230,51 +10230,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOCAL RAMAN PROBING OF SEMICONDUCTOR EPILAYERS IN THE VICINITY OF SURFACE AND INTERFACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Pizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10445,51 +10445,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42276101"/>
+    <w:nsid w:val="59DD3295"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10676,51 +10676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-landa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6639-4530" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145701549" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-1108-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05481763v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gu&#233;mas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie M&#233;nard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeanne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Landa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30204118" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gunde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pober&#382;nik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0210097" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04104341v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Jara Donoso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas M&#252;ller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.157563" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674113v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Foulon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;meryck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp03562b" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02918136v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Gunde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Martin-Samos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00541" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880032v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Elena Tichauer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabantous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.07.042" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01574744v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guiltat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa7bbc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407766v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Migaou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sarpi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Payen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Daineche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4949764" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4113156" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mastail" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bourennane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/41/1/012007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01801823v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12075-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-62P8C3FB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481805v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ducere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21959" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R00HM35N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esteve" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Ducere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esteve" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djafari Rouhani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.08.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXKB0BC0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01801821v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Trapaidze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Est&#232;ve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4704658" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mastail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanthony" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olivier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.125" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BMLN2XZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481809v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fetah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chikouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dkhissi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pochet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.11.044" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKM1NBT8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481808v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renvez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109874z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481810v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20603f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481815v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dkhissi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.09.083" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1G6DRMF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481812v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrantoni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2009.08.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC0KB8HZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481811v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.182" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S105MJ4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609752v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2009.07.019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481814v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2009.11.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2BP31GF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481813v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Ducere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3491182" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01801802v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10397-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R92Q7L33-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575991v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.04.014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNVP892M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481819v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Upadhyay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3076092" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481816v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9021213" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481820v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stphane Olivier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mastail" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm071740a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P3XR2FM2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481821v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bail" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.06.054" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVRNCVCQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481823v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dkhissi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jeloaica" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Rouhani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.09.028" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9Q2V9WD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481822v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapelkin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hubel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj Dunstan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.233408" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481824v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bassil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barrau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1846136" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481825v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kassem" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dalla Torre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rocher" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481826v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Esteve" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00713-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D314DB72-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148776v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dalla Torre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barriquand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510051014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V2NBC0R5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481828v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guerret-Piecourt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fontaine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.10452" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481827v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Malek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368312" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481829v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Rocher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481831v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ps Pizani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gendry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.365775" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481830v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.366182" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481834v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Daran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.358975" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481832v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0026-2692(95)00038-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F16XC0WZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481833v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.359612" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481838v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zwick" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1250251102" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B58DFA7270EDD7CA2437DAAD31BCB3F409290400/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481836v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.357542" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481837v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dv Smirnov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dv Mashovets" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pasquier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;otin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/9/3/014" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D1976EE60C6DDF62C83ADE1B163733E15BCFB92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481839v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Renucci" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(93)90856-I" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCXGRV6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481840v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oa Kusnetsov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lk Orlov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/spmi.1993.1022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8V13JVZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481842v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Raisin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lassabatere" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(91)90213-4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/234D031C980CF5392FDC7F201ACC7DF35668492F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481841v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Munozyague" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.348957" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481843v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.346133" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246262v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontaine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freundlich" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002509095100" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1002F462D67D5F37EAF7B7D956DEB4EEC3B6322/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481845v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Freundlich" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Grenet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Neu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.102243" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481844v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.343904" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481846v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leycuras" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Verie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(88)90571-4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RQKDWW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481848v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maury" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(87)90078-2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8GLRDXX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481849v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bielledaspet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mansourbahloui" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martinez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pieraggi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj David" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(87)90309-9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E65B186CB1BE603B28130BD7EF7DD9302DCDC5C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481847v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Saintcricq" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hardy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.338168" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481853v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Redoules" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3719/19/10/004" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F945C3CC8718DEB89EBC073FDF0927BD01F5EA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481851v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Roquais" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.337199" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481850v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Benarfa" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.337683" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481852v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.337392" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481854v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(85)90121-8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KKD428X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245151v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Renucci" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198400190101700" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91722C5FF870D722996FE42854FFD88AF41D6ABA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478344v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Zwick" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Renucci" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Kjekshus" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(84)90431-9" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18BGZXC4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481855v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Renucci" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kjekshus" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(84)90372-7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/048AA7A5E82EEAB4DB71B864141C3CC9529D43EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481856v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(83)90329-0" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/150C4E9B840F41385975D706858ECB9655BF474E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481857v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.26.5694" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481858v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. A Renucci" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(82)90407-0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56299DF0B4E34548A5E4F38FEF5BBD7977746584/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03435781v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foulon Lionel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02161161v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari Rouhani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02161148v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068777v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dolman" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noilhan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-87-10-1367" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481835v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pizani" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pages" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-landa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6639-4530" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145701549" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-1108-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05481763v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gu&#233;mas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie M&#233;nard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeanne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Landa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30204118" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gunde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pober&#382;nik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Salles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0210097" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04104341v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Jara Donoso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas M&#252;ller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.157563" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674113v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Foulon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;meryck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp03562b" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02918136v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Gunde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Martin-Samos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00541" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01880032v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Elena Tichauer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabantous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.07.042" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01574744v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guiltat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa7bbc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407766v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Migaou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sarpi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Payen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Daineche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4949764" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4113156" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esteve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Ducere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esteve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djafari Rouhani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.08.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXKB0BC0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01801823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12075-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-62P8C3FB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ducere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21959" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R00HM35N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01801821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Trapaidze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Est&#232;ve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4704658" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481807v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mastail" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanthony" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.125" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BMLN2XZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690020v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mastail" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bourennane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/41/1/012007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481808v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renvez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109874z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481809v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fetah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chikouche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dkhissi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pochet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2010.11.044" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKM1NBT8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481810v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20603f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609752v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrantoni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2009.07.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481811v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.182" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S105MJ4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481812v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2009.08.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC0KB8HZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481814v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2009.11.014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2BP31GF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481813v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Ducere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3491182" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481815v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dkhissi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.09.083" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1G6DRMF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01801802v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10397-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R92Q7L33-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575991v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2009.04.014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNVP892M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481819v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Upadhyay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3076092" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481816v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9021213" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481820v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stphane Olivier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mastail" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm071740a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P3XR2FM2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481821v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bail" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.06.054" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVRNCVCQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481822v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapelkin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hubel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj Dunstan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.233408" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481823v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dkhissi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jeloaica" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Rouhani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.09.028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9Q2V9WD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481824v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bassil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barrau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1846136" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481825v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kassem" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dalla Torre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rocher" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481826v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Esteve" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00713-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D314DB72-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148776v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dalla Torre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barriquand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510051014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V2NBC0R5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481828v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guerret-Piecourt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fontaine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.10452" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481827v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Malek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368312" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481829v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Rocher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481830v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.366182" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481831v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ps Pizani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gendry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.365775" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481832v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Daran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0026-2692(95)00038-0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F16XC0WZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481834v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.358975" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481833v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.359612" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481836v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.357542" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481838v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zwick" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1250251102" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B58DFA7270EDD7CA2437DAAD31BCB3F409290400/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481837v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dv Smirnov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dv Mashovets" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pasquier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;otin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/9/3/014" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D1976EE60C6DDF62C83ADE1B163733E15BCFB92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481840v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oa Kusnetsov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lk Orlov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/spmi.1993.1022" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8V13JVZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481839v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Renucci" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(93)90856-I" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCXGRV6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481841v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Munozyague" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.348957" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481842v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Raisin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lassabatere" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(91)90213-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/234D031C980CF5392FDC7F201ACC7DF35668492F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481843v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.346133" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246262v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontaine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freundlich" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002509095100" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1002F462D67D5F37EAF7B7D956DEB4EEC3B6322/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481845v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Freundlich" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Grenet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Neu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.102243" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481844v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.343904" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481846v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leycuras" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Verie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(88)90571-4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RQKDWW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481849v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bielledaspet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mansourbahloui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martinez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pieraggi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj David" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(87)90309-9" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E65B186CB1BE603B28130BD7EF7DD9302DCDC5C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481847v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Saintcricq" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hardy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.338168" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481848v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maury" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(87)90078-2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8GLRDXX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481853v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Redoules" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3719/19/10/004" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F945C3CC8718DEB89EBC073FDF0927BD01F5EA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481851v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Roquais" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.337199" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481850v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Benarfa" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.337683" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481852v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.337392" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481854v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(85)90121-8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KKD428X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245151v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Renucci" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198400190101700" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91722C5FF870D722996FE42854FFD88AF41D6ABA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478344v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Zwick" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Renucci" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Kjekshus" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(84)90431-9" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18BGZXC4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481855v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Renucci" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kjekshus" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(84)90372-7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/048AA7A5E82EEAB4DB71B864141C3CC9529D43EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481856v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(83)90329-0" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/150C4E9B840F41385975D706858ECB9655BF474E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481857v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.26.5694" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481858v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. A Renucci" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1098(82)90407-0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56299DF0B4E34548A5E4F38FEF5BBD7977746584/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03435781v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foulon Lionel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02161148v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari Rouhani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02161161v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068777v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dolman" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noilhan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-87-10-1367" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481835v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pizani" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pages" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>