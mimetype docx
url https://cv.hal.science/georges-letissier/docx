--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -66,856 +66,976 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La solidarité à la croisée de l’économie et de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vanfasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Letissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les bords de l'eau, 216 p., 2026, 978-2-38519-247-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 'impossible subject': Tom Crewe's genealogy of gay culture in The New Life (2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Letissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 69, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/158k7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May Sinclair in Her Time: Reappraising May Sinclair’s Role in Early-Twentieth-Century Literature and Philosophy, Leslie de Bont, Isabelle Brasme and Florence Marie (eds.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Letissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 69, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/158kp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cardinal Points of Robert Macfarlane’s Palimpsestuous Walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Letissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 67, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12naf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Biofictional Afterlives of a &amp;quot;Master of Pretence&amp;quot; and Versatile Realist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Letissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Duncker'S Sophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neo-Victorian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.245-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.11212123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419526v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Eliot and Middleness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Letissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 100 Automne, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/132r8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The prismatic hues of memory&amp;quot; (DC 769): Visual Story-Telling and Chromatic Showmanship in Charles Dickens's David Copperfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Letissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connotations : a journal for critical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25623/conn032-letissier-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Queering the canon in Middlemarch the series. Collaborative Digital Creation and the Crisis in the Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Letissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory Now. Journal of Literature, Critique, and Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (2), pp.55-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.30827/tn.v6i2.27902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crisis of the 'Event', Guy Gunaratne's In Our Mad and Furious City (2018)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Laurent Mellet, Des édouardiens aux modernistes. Les alternatives libérales du roman anglais. Montpellier : Presses Universitaires de la Méditerranée, coll. « Horizons anglophones/Present Perfect », 2021, 216 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Letissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ebc.12945⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 Automne, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.12074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03904750v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Mellet, Des édouardiens aux modernistes. Les alternatives libérales du roman anglais. Montpellier : Presses Universitaires de la Méditerranée, coll. « Horizons anglophones/Present Perfect », 2021, 216 p.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Crisis of the 'Event', Guy Gunaratne's In Our Mad and Furious City (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Letissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cve.12074⟩</w:t>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Disrupting the City: Urban Cris(e)s in Contemporary British Fiction and Art, 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.12945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03915715v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A ‘Dorothy Hodgkin of vagabonds, a derelict Nobel Prize-Winner’ (PB 65):1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Letissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 61, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ebc.11313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -925,627 +1045,627 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le roman néo victorien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Letissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence plénière Université permanente Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nantes Université, Apr 2025, Amphi V. Ferré Faculté de Pharmacie Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Eliot and Contemporary British Nature Writing. Toppling the Towering Figure of the Author(ess)? A Case Study of George Eliot's Silas Manner (1861) and Claire-Louise Bennett's Pond (2015).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Economie souterraine et solidarité des (r)éprouvés : les paradoxes dickensiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Letissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ERIBIA.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armelle Parey, Feb 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">20° Colloque international de l'association Charles Gide. Solidarité.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Bordeaux, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504132v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neo-Victorianism and the Victorian Heritage: Authenticity, Post-Authenticity and Presentism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">George Eliot and Contemporary British Nature Writing. Toppling the Towering Figure of the Author(ess)? A Case Study of George Eliot's Silas Manner (1861) and Claire-Louise Bennett's Pond (2015).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Letissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Authenticité et héritages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rose Borel, Jeanne Barangé, Maxime Blanchard, Mar 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire ERIBIA.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armelle Parey, Feb 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504161v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Mutual Aid to Solidarity Economics: Charles Dickens's Premonitory Economic Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Letissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 29th Annual Dickens Symposium. Dickens, Context, and Co-occurrence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dickens Society, Jul 2024, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Dickens's Economy of Excess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Letissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Society for the Study of English 2024 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESSE University of Lausanne, Aug 2024, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economie souterraine et solidarité des (r)éprouvés : les paradoxes dickensiens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Neo-Victorianism and the Victorian Heritage: Authenticity, Post-Authenticity and Presentism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Letissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20° Colloque international de l'association Charles Gide. Solidarité.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po Bordeaux, Jun 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Authenticité et héritages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rose Borel, Jeanne Barangé, Maxime Blanchard, Mar 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415382v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Londres et la Tamise chez Dickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Letissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pauvretés esthétiques au XIXe siècle Regards croisés franco-britanniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-36441-437-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Fluctuat...Ford Madox Ford's Urban Psychogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Letissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ford Madox Ford's Cosmopolis - Psychogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-90-04-32836-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01839421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1692,51 +1812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413460v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Letissier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158k7" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05409936v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158kp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428077v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12naf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419526v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duncker'S Sophie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11212123" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080407v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132r8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25623/conn032-letissier-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416462v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/tn.v6i2.27902" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904750v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.12945" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915715v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.12074" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.11313" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04504132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04504161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vanfasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Letissier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413460v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158k7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05409936v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158kp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428077v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12naf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419526v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duncker'S Sophie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11212123" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080407v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132r8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25623/conn032-letissier-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/tn.v6i2.27902" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.12074" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904750v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.12945" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.11313" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04504132v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415526v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04504161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839421v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>