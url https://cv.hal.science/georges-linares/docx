--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> georges linares </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Président Avignon Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:rFonts w:ascii="'Times New Roman'" w:hAnsi="'Times New Roman'" w:eastAsia="'Times New Roman'" w:cs="'Times New Roman'"/><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CV</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:rFonts w:ascii="'Times New Roman'" w:hAnsi="'Times New Roman'" w:eastAsia="'Times New Roman'" w:cs="'Times New Roman'"/><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">1994 : Bachelor of Mathematics (University of Toulon)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1995 : Master of Mathematics and Computer Science (University of Marseille-Luminy).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1998 : Phd in Computer Science, &amp;quot;Model Breaking detection in Impulsive environments&amp;quot;. (P. Nocéra, H. Méloni).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1999 : Assistant professor, LIA, University of Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009 : HDR, &amp;quot;Speech recognition and audio indexing&amp;quot;, (Habilitation à diriger les recherches), University of Avignon</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011 : Full Professor, LIA, University of Avignon.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:rFonts w:ascii="'Times New Roman'" w:hAnsi="'Times New Roman'" w:eastAsia="'Times New Roman'" w:cs="'Times New Roman'"/><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mandates & responsabilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12/2023 - : Président of Avignon University2016- 2023: Vice président for Research, Avignon University2010 : Head of the LIA (Computer Science Laboratory of Avignon's University).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010 : Deputy director of the </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Centre for Teaching and Research in Computer Sciences)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011-2014 : Member of the managment council of the research federation </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agorantic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> track </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and cultural Networks</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012 : Member of the Scientific council of Avignon's University</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012 : Member of the Management council of the </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain and Language Research Institute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, responsible of the track </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroComputation and language processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:rFonts w:ascii="'Times New Roman'" w:hAnsi="'Times New Roman'" w:eastAsia="'Times New Roman'" w:cs="'Times New Roman'"/><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research Topics</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:rFonts w:ascii="'Times New Roman'" w:hAnsi="'Times New Roman'" w:eastAsia="'Times New Roman'" w:cs="'Times New Roman'"/><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Speech Processing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Machine Learning for NLP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Audio-video indexing</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projects</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAFES (ANR 2014-2018) : Gallerie des Festivals, Web content analysis, the Web as cultural media, video Re-purposing </w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Partners: Centre Norbert Elias, Eurecom, Syllabs [Project Leader]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTNOMINA (ANR Blanc 2013-2016) : Speech recognition system contextualisation </w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Partners: LIA, LORIA [Leader for the LIA]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONGAS (STREP EU 2012-2014) : COmplex Networks and GAmeS theory </w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Partners: LIA, INRIA, Delft (Nederland), Imperial College (UK), Univ. of Pisa (Italy), Technion (Israel) [Participant]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RPM2 (ANR CONTINT 2008-2011) : Summarization of Multimedia documents </w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Partners: LIA, Wikio, Sinequa, Syllabs, Eurecom [Leader for the LIA]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVI-SON (ANR CONTINT 2008-2011) : Archiving and Indexing large video database by content extraction and analysis </w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Partners: LIA, IRCAD, Xtensive Technology [Project leader]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPAC (ANR MDCA 2006-2010) : spontaneous speech transcription </w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Partners: IRIT, LIUM,LI [Participant]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoda (ANR CONTINT 2010-2012) : analysis of spoken dialogues from call centers </w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Partners: LIF, RATP, Sonear [Participant]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASH (ANR BLANC 2010-2012) : speech recognition system harnessing </w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Partners: LIA, LIUM, IRISA [Leader for the LIA]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumacc (ANR CONTINT 2011-2013) : concept discovering, modelling and tracking in multimedia web collections</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Partners: LIA, Eurecom, Wikio, Syllabs [Project leader]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PERCOL (Defi ANR CONTINT 2011-2013) : Person identification on audiovisual streams</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Partners: LIF, LIA, Univ. Lille, Orange Lab [Participant]</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph embeddings for Abusive Language Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.37. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-020-00413-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real to H-space Autoencoders for Theme Identification in Telephone Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, pp.198-210. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2019.2950596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational Networks for Automatic Online Moderation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Social Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.38-55. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tcss.2018.2887240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering winter was coming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78 (24), pp.35373-35399. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-019-07969-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278188v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoised Bottleneck Features From Deep Autoencoders for Telephone Conversation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Janod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (9), pp.1809-1820. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2017.2718843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Semantic Context of OOV Words in Large Vocabulary Continuous Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Ahamad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (3), pp.598 - 610. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2017.2651361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Text Summarization Approaches to Speed up Topic Model Learning Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ramírez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Linguistics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.87 - 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Based Video Genre Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Merialdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (6), pp.1031 - 1041. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2014.2387411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Variability Space for LDA-based multi-view text categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2431854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Author-Topic based Approach to Cluster Tweets and Mine their Location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.26-29. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2015.07.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Multiview Representation of Documents Based on the Total Variability Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2431854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topic Modeling based Representation to Detect Tweet Locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XL-3/W3, pp.629-634. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-3-W3-629-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajout de nouveaux noms propres au vocabulaire d’un système de transcription en utilisant un corpus diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (2), pp.47-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection using Principal Component Analysis for massive retweet detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2014.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Combination of Automatic Speech Recognition Systems by Driven Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating imperfect transcripts into speech recognition systems for building high-quality corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (2), pp.67 - 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling nuisance variabilities with factor analysis for GMM-based audio pattern classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Verdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2010.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query-Driven Strategy for On-the-Fly Term Spotting in Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2010/326578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Acoustic Models for Embedded Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/806186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement automatique et analyse phonétique : comparaison de différents systèmes pour l'analyse du schwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bürki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (3), pp.165-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole spontanée : transcription et traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bazillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (151)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Graph2vec with Node Labels for Abuse Detection in Online Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Modèles &amp; Analyse de Réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serial Speakers: a Dataset of TV Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.4256-4264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E2E-SINCNET: TOWARD FULLY END-TO-END SPEECH RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WAC: A Corpus of Wikipedia Conversations for Online Abuse Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.1375-1383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real to H-space Encoder for Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion convolutional neural networks for heterogeneous image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones convolutifs de quaternions pour l'identification de thèmes de conversations téléphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M2H-GAN: A GAN-based Mapping from Machine to Human Transcripts for Speech Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Gratz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107674v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Ravanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiheb Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abusive Language Detection in Online Conversations by Combining Content- and Graph-based Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWSM International Workshop on Modeling and Mining Social-Media-Driven Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Recognition with Quaternion Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Ravanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2018 - IRASL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion Convolutional Neural Networks for End-to-End Automatic Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiheb Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, HYDERABAD, India. pp.22-26, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2018-1898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion Convolutional Neural Networks For Theme Identification Of Telephone Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Athens, Greece. pp.685-691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based Features for Automatic Online Abuse Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Mans, France. pp.70-81, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68456-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of abusive messages in an on-line community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence en Recherche d'Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France. pp.153-168, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2017.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep quaternion neural networks for spoken language understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Automatic Speech Recognition and Understanding Workshop (ASRU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Okinawa, Japan. pp.504-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones de quaternions pour le traitement du langage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion Denoising Encoder-Decoder for Theme Identification of Telephone Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.3325-3328, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Of Content Features For Automatic Online Abuse Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics and Intelligent Text Processing (CICLing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Budapest, Hungary. pp.404-419, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77116-8_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de messages abusifs au moyen de réseaux conversationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Modèles et Analyse des Réseaux : Approches Mathématiques et Informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting popularity dynamics of online contents using data filtering methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Richier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Elazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 54th Annual Allerton Conference on Communication, Control, and Computing (Allerton)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Monticello, France. pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de réseaux dynamiques conversationnels par lissage narratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Modèles &amp; Analyse de Réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving multi-stream classification by mapping sequence-embedding in a high dimensional space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, United States. pp.224-231, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2016.7846269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoken Language Understanding in a Latent Topic-based Subspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Janod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion Neural Networks for Spoken Language Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, United States. pp.362-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A log-linear weighting approach in the Word2vec space for spoken language understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janod Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, United States. pp.356-361, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2016.7846289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Long Short-Term Memory for multi-stream classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, United States. pp.218-223, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2016.7846268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Word Importance with the Neural Bag-of-Words Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL, Representation Learning for NLP (Repl4NLP) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Neural Bag-of-Words Model to Retrieve Out-of-Vocabulary Words in Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Stacked Autoencoders for Spoken Language Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Janod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato De Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.720-724, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrative Smoothing: Dynamic Conversational Network for the Analysis of TV Series Plots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Dynamics in Networks (DyNo) / IEEE-ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, San Francisco, United States. pp.1111-1118, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASONAM.2016.7752379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276708v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Level Semantic Context for Retrieving OOV Proper Names</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.6050-6054, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OOV Proper Name Retrieval using Topic and Lexical Context Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de personnes dans des flux multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2015 - Conférence en Recherche d'Infomations et Applications - 12th French Information Retrieval Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, PARIS, France. pp.239-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de locuteurs dans les séries TV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coria 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Based Video Genre Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Merialdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TASLP 2015 Transactions on Audio Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Piscataway, United States. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2014.2387411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic-space based setup of a neural network for theme identification of highly imperfect transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Workshop on Automatic Speech Recognition and Understanding (ASRU) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Scottsdale, United States. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASRU.2015.7404815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of word and semantic features for theme identification in telephone conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Spoken Dialog Systems (IWSDS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual speaker diarization of TV series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.4799-4803, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des popularités dans YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Richier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 12th French Information Retrieval Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Topic Model Based Representations for a Robust Theme Identification of Highly Imperfect Automatic Transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hamadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference, CICLing 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Le Caire, Egypt. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18117-2_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis based Semantic Variability Compensation for Automatic Conversation Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A COMBINED THEMATIC AND ACOUSTIC APPROACH FOR A MUSIC RECOMMENDATION SERVICE IN TV COMMERCIALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ISMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tapei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and Predicting Bursty Events: The Buzz Case Study on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal understanding for person recognition in video broadcasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech, Singapore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theme Identification in Human-Human Conversations with Features from Specific Speaker Type Hidden Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-vector based Representation of Highly Imperfect Automatic Transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace Gaussian Mixture Models for Dialogues Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proper Name Retrieval from Diachronic Documents for Automatic Speech Transcription using Lexical and Temporal Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Speech, Language and Audio in Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Penang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du vocabulaire d’un système de transcription avec de nouveaux noms propres en utilisant un corpus diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de transcriptions automatiques imparfaites : Doit-on adapter le calcul du taux d'erreur-mot ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving dialogue classification using a topic space representation and a Gaussian classifier based on the decision rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6853571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained speaker diarization of TV series based on visual patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, South Lake Tahoe, United States. pp.390-395, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2014.7078606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957900v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Inspired Models for Characterizing YouTube Viewcount</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Richier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China. pp.297-305, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASONAM.2014.6921600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LDA-Based Topic Classification Approach from Highly Imperfect Automatic Transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles contextuels continus pour la reconnaissance des noms de personnes dans des transcriptions automatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author-topic based representation of call-center conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Spoken Language Technology Workshop (SLT) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, South Lake Tahoe United States. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2014.7078577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An I-vector Based Approach to Compact Multi-Granularity Topic Spaces Representation of Textual Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2014 Conference on Empirical Methods in Natural Language Processing (EMNLP),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Doha, Qatar. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3115/v1/D14-1051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumacc Project's Corpus: A Topic-based Query Extention Approach to Retrieve Multimedia Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usman Niaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Groc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference, TSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERCOLI: a person identification system for the 2013 REPERE challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLAM 2013 : First Workshop on Speech, Language and Audio in Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Marseille, France. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic Representation of Short Text Messages with Latent Topics: Application in the Twitter context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACLING 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Acoustic Name Spotting and Continuous Context Models to improve Spoken Person Name Recognition in Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de thèmes latents pour la contextualisation de Tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC'2013 13e Conférence Francophone sur l'Extraction et la Gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA @ MediaEval 2013 Crowdsourcing Task: Metadata or not Metadata? That is a Fashion Question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MediaEval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person name spotting by combining acoustic matching and LDA topic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA @ MediaEval 2013 MusiClef Task: A Combined Thematic and Acoustic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MediaEval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theme Identification in Telephone Service Conversations using Quaternions of Speech Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LDA-based method for automatic tagging of Youtube videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Image Analysis for Multimedia Interactive Services (WIAMIS) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIAMIS.2013.6616126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring temporal context in diachronic text documents for automatic OOV proper name retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Nkairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language &amp; Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Poznań, Poland. pp.540-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des buzz sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event detection from image hosting services by slightly-supervised multi-span context models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 11TH INTERNATIONAL WORKSHOP ON CONTENT-BASED MULTIMEDIA INDEXING (CBMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, VESZPREM,, Hungary. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI.2013.6576563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA @ MediaEval 2013 Spoken Web Search Task: An I-Vector based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MediaEval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching Segments of Interest in Single Story Web-Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Merialdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Image and Audio Analysis for Multimedia Interactive Services (WIAMIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person name recognition in ASR outputs using continuous context models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6639318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic modeling for under-resourced languages based on vectorial HMM-states representation using Subspace Gaussian Mixture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2012.6424245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de mots-clefs dans des vidéos Web par Analyse Latente de Dirichlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-édition statistique pour l'adaptation aux domaines de spécialité en traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.527-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percol0 - un système multimodal de détection de personnes dans des documents vidéo (Percol0 - A multimodal person detection system in video documents) [in French]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.553--560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Post-Editing of Machine Translation for Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Conference of the European Association for Machine Translation (EAMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEX 2012 Benchmark A semantic space for Tweet contextualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INEX'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence measure for speech indexing based on Latent Dirichlet Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace Gaussian Mixture Models Based on Noise Compensation for Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of transcription indexability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low latency combination of parallelized single-pass LVCSR systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées dans le domaine de la transcription automatique par décodage guidé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">entitled Extracción automática de léxico bilingüe: experimentos en español y catalán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iria da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 14th International Conference on Interactive Collaborative Learning (ICL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Piestany, Eslovaquia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediaeval benchmark: Social Event Detection using LDA and external resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MediaEval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace Gaussian Mixture Models for vectorial HMM-states representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Automatic Speech Recognition and Understanding (ASRU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Waikoloa, United States. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASRU.2011.6163984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SEGMENT-LEVEL CONFIDENCE MEASURE FOR SPOKEN DOCUMENT RETRIEVAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE USE OF LINGUISTIC FEATURES IN AN AUTOMATIC SYSTEM FOR SPEECH ANALYTICS OF TELEPHONE CONVERSATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA @ MediaEval 2011 : Compact Representation of Heterogeneous Descriptors for Video Genre Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MediaEval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamic video summaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Merialdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM '11 ACM Multimedia Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Scottsdale, United States. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2072298.2072068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bag of n-gram driven decoding for LVCSR system harnessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Workshop on Automatic Speech Recognition and Understanding (ASRU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Waikoloa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-view Approach for Term Translation Spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference, CICLing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19437-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bag of n-gram driven decoding for LVCSR system harnessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatic speech recognition and Understanding Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hawaï (USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-vue pour l'extraction terminologique bilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified Subspace Gaussian Mixture to compact acoustic models for speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage interactif de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> XXVIIIèmes Journées d'Etude sur la Parole (JEP'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification du genre vidéo reposant sur des transcriptions automatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription-based video genre classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Language-identification inspired method for spontaneous speech detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriber driving strategies for transcription aid system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-fly video genre classification by combination of audio features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5496233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving back-off models with bag of words and hollow-grams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic cache model driven speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage guidé par un modèle cache sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010 XXVIIIèmes Journées d 'Etude Sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de langage probabilistes et possibilistes basés sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Probabilistic and Possibilistic Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de mots hors-vocabulaire par combinaison de mesures de confiance de haut et bas niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2009 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Audio-based Classification of Video Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis for Audio-based Video Genre Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Speech Characterization and Detection in Large Audio Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13-th International Conference on Speech and Computer (SPECOM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification Musicale à l'aide de Technologies Vocales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mauchrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined low level and high level features for Out-Of-Vocabulary Word detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the World Wide Web for Learning New Words in Continuous Speech Recognition Tasks: Two Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECOM'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, St Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic and Possibilistic Language Models Based on the World Wide Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et détection de parole spontanée dans de larges collections de documents audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bazillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using prompts to produce quality corpus for training automatic speech recognition systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MELECON 2008 - The 14th IEEE Mediterranean Electrotechnical Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ajaccio, France. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELCON.2008.4618540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation rapide de modeles acoustiques compacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de differents jeux de paramètres acoustiques pour la reconnaissance automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole (JEP'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-fly term spotting by phonetic filtering and request-driven decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Goa, India. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2008.4777901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de systèmes par décodage guidé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP / TALN / RECITAL 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-demand new word learning using world wide web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frame-Based Acoustic Feature Integration for Speech Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, 2008. ICASSP 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, NV,, United States. pp.4997-5000, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local methods for on-demand out-of-vocabulary word retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de différents jeux de param etres acoustiques pour la reconnaissance de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées d’Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement dynamique du vocabulairè a partir du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Driven Decoding for Speech Recognition System Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast adaptation of GMM-based compact models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIA Speech Recognition System: From 10xRT to 1xRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Massonié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference, TSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SCALABLE SYSTEM FOR EMBEDDED LARGE VOCABULARY CONTINUOUS SPEECH RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Massonié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Digital Signal Processing (DSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Mobile Phone Digit-Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on DSP and Communication Systems,DSPCS'2005 &amp; 4th Workshop on the Internet, Telecommunications and Signal Processing, WITSP'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Noosa Heads, Australia. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-45976-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text island spotting in large speech databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beaugendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Discriminant Training of Semi-continuous HMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Speech and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Combination by Driven Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Acoustics, Speech and Signal Processing - ICASSP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2007, Honolulu, United States. pp.IV-341--IV-344, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2007.366919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMM-BASED ACOUSTIC MODELING FOR EMBEDDED SPEECH RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de la parole guidée par des transcriptions approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées d'Etudes sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect transcript driven speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation acoustique compacte pour un système de reconnaissance de la parole embarquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Language Model Look-Ahead for LVCSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massonié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de transcription du LIA pour ESTER-2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Massonié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTER 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model breaking detection using independent component classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Meloni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0020213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing computational and memory cost for cellular phone embedded speech recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE International Conference on Acoustics, Speech, and Signal Processing. (ICASSP '04).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1327109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation en macro-classes acoustiques d'émissions radiophoniques dans le cadre d'ESTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etudes sur la Parole, JEP 04, Avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural speaker adaptation using maximum a posteriori approach and a Gaussian distributions merging technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP '03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Hong-Kong, China. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2003.1202309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NONLINEAR GSM ECHO CANCELLATION : APPLICATION TO SPEECH RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Barcaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITRW on Non-Linear Speech Processing (NOLISP 03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécialisation automatique de modèles acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et performances du décodeur parole continue Speeral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massonié Dominique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoneme Lattice Based A* Search Algorithm for Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massonié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSD 5th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-46154-X_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Posteriori and a Priori Transformations for Speaker Adaptation in Large Vocabulary Speech Recognition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSPEECH 2001 Scandinavia, 7th European Conference on Speech Communication and Technology, 2nd INTERSPEECH Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXED ACOUSTIC EVENTS CLASSIFICATION USING ICA AND SUBSPACE CLASSIFIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meloni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE International Conference on Acoustics, Speech, and Signal ICASSP-97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Author-Topic based Approach to Cluster Tweets and Mine their Location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Avignon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Back-off Models with Bag of Words and Hollow-grams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined low level and high level features for Out-Of- Vocabulary Word detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENERALIZED DRIVEN DECODING FOR SPEECH RECOGNITION SYSTEM COMBINATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text island spotting in large speech databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beaugendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect transcript driven speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de la parole guidée par des transcriptions approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Analysis of Dynamic Conversational Networks from TV Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehmet Kaya; Jalal Kawash; Suheil Khoury; Min-Yuh Day. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Based Big Data Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.55-84, 2018, Lecture Notes in Social Networks, 978-3-319-78195-2. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78196-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543938v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and Lexical Context of Diachronic Text Documents for Automatic Out-Of-Vocabulary Proper Name Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Nkairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zygmunt Vetulani; Hans Uszkoreit; Marek Kubis </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Language Technology. Challenges for Computer Science and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9561, Springer, pp.41-54, 2016, Lecture Notes in Computer Science, 978-3-319-43808-5. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-43808-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7 EMBEDDED MOBILE PHONE DIGIT-RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances for In-Vehicle and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des modèles de repli par des sacs de mots et des n-grammes à variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LIG. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phone duration models for fast broadcast news transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UAPV. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId371"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> georges linares </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Président Avignon Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:rFonts w:ascii="'Times New Roman'" w:hAnsi="'Times New Roman'" w:eastAsia="'Times New Roman'" w:cs="'Times New Roman'"/><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CV</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:rFonts w:ascii="'Times New Roman'" w:hAnsi="'Times New Roman'" w:eastAsia="'Times New Roman'" w:cs="'Times New Roman'"/><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">1994 : Bachelor of Mathematics (University of Toulon)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1995 : Master of Mathematics and Computer Science (University of Marseille-Luminy).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1998 : Phd in Computer Science, &amp;quot;Model Breaking detection in Impulsive environments&amp;quot;. (P. Nocéra, H. Méloni).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1999 : Assistant professor, LIA, University of Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009 : HDR, &amp;quot;Speech recognition and audio indexing&amp;quot;, (Habilitation à diriger les recherches), University of Avignon</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011 : Full Professor, LIA, University of Avignon.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:rFonts w:ascii="'Times New Roman'" w:hAnsi="'Times New Roman'" w:eastAsia="'Times New Roman'" w:cs="'Times New Roman'"/><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mandates & responsabilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12/2023 - : Président of Avignon University2016- 2023: Vice président for Research, Avignon University2010 : Head of the LIA (Computer Science Laboratory of Avignon's University).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010 : Deputy director of the </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CERI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Centre for Teaching and Research in Computer Sciences)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2011-2014 : Member of the managment council of the research federation </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agorantic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> track </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and cultural Networks</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012 : Member of the Scientific council of Avignon's University</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012 : Member of the Management council of the </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain and Language Research Institute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, responsible of the track </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroComputation and language processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:rFonts w:ascii="'Times New Roman'" w:hAnsi="'Times New Roman'" w:eastAsia="'Times New Roman'" w:cs="'Times New Roman'"/><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research Topics</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:rFonts w:ascii="'Times New Roman'" w:hAnsi="'Times New Roman'" w:eastAsia="'Times New Roman'" w:cs="'Times New Roman'"/><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Speech Processing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Machine Learning for NLP</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Audio-video indexing</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projects</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAFES (ANR 2014-2018) : Gallerie des Festivals, Web content analysis, the Web as cultural media, video Re-purposing </w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Partners: Centre Norbert Elias, Eurecom, Syllabs [Project Leader]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTNOMINA (ANR Blanc 2013-2016) : Speech recognition system contextualisation </w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Partners: LIA, LORIA [Leader for the LIA]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONGAS (STREP EU 2012-2014) : COmplex Networks and GAmeS theory </w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Partners: LIA, INRIA, Delft (Nederland), Imperial College (UK), Univ. of Pisa (Italy), Technion (Israel) [Participant]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RPM2 (ANR CONTINT 2008-2011) : Summarization of Multimedia documents </w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Partners: LIA, Wikio, Sinequa, Syllabs, Eurecom [Leader for the LIA]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVI-SON (ANR CONTINT 2008-2011) : Archiving and Indexing large video database by content extraction and analysis </w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Partners: LIA, IRCAD, Xtensive Technology [Project leader]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPAC (ANR MDCA 2006-2010) : spontaneous speech transcription </w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Partners: IRIT, LIUM,LI [Participant]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoda (ANR CONTINT 2010-2012) : analysis of spoken dialogues from call centers </w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Partners: LIF, RATP, Sonear [Participant]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASH (ANR BLANC 2010-2012) : speech recognition system harnessing </w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Partners: LIA, LIUM, IRISA [Leader for the LIA]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumacc (ANR CONTINT 2011-2013) : concept discovering, modelling and tracking in multimedia web collections</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Partners: LIA, Eurecom, Wikio, Syllabs [Project leader]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PERCOL (Defi ANR CONTINT 2011-2013) : Person identification on audiovisual streams</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Partners: LIF, LIA, Univ. Lille, Orange Lab [Participant]</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph embeddings for Abusive Language Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.37. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-020-00413-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real to H-space Autoencoders for Theme Identification in Telephone Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, pp.198-210. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2019.2950596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational Networks for Automatic Online Moderation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Social Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.38-55. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tcss.2018.2887240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering winter was coming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78 (24), pp.35373-35399. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-019-07969-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278188v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoised Bottleneck Features From Deep Autoencoders for Telephone Conversation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Janod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (9), pp.1809-1820. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2017.2718843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Semantic Context of OOV Words in Large Vocabulary Continuous Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Ahamad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (3), pp.598 - 610. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2017.2651361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Text Summarization Approaches to Speed up Topic Model Learning Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ramírez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Linguistics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.87 - 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Based Video Genre Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Merialdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (6), pp.1031 - 1041. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2014.2387411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Author-Topic based Approach to Cluster Tweets and Mine their Location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.26-29. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2015.07.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Variability Space for LDA-based multi-view text categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2431854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Multiview Representation of Documents Based on the Total Variability Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2431854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topic Modeling based Representation to Detect Tweet Locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XL-3/W3, pp.629-634. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-3-W3-629-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection using Principal Component Analysis for massive retweet detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2014.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajout de nouveaux noms propres au vocabulaire d’un système de transcription en utilisant un corpus diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (2), pp.47-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Combination of Automatic Speech Recognition Systems by Driven Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating imperfect transcripts into speech recognition systems for building high-quality corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (2), pp.67 - 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling nuisance variabilities with factor analysis for GMM-based audio pattern classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Verdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2010.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query-Driven Strategy for On-the-Fly Term Spotting in Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2010/326578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Acoustic Models for Embedded Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/806186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement automatique et analyse phonétique : comparaison de différents systèmes pour l'analyse du schwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bürki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (3), pp.165-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole spontanée : transcription et traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bazillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (151)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Graph2vec with Node Labels for Abuse Detection in Online Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Modèles &amp; Analyse de Réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serial Speakers: a Dataset of TV Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.4256-4264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E2E-SINCNET: TOWARD FULLY END-TO-END SPEECH RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WAC: A Corpus of Wikipedia Conversations for Online Abuse Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.1375-1383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M2H-GAN: A GAN-based Mapping from Machine to Human Transcripts for Speech Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Gratz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107674v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real to H-space Encoder for Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion convolutional neural networks for heterogeneous image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones convolutifs de quaternions pour l'identification de thèmes de conversations téléphoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Ravanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiheb Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abusive Language Detection in Online Conversations by Combining Content- and Graph-based Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWSM International Workshop on Modeling and Mining Social-Media-Driven Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Recognition with Quaternion Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Ravanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2018 - IRASL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion Convolutional Neural Networks for End-to-End Automatic Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiheb Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, HYDERABAD, India. pp.22-26, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2018-1898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion Convolutional Neural Networks For Theme Identification Of Telephone Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Athens, Greece. pp.685-691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones de quaternions pour le traitement du langage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of abusive messages in an on-line community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence en Recherche d'Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France. pp.153-168, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2017.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep quaternion neural networks for spoken language understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Automatic Speech Recognition and Understanding Workshop (ASRU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Okinawa, Japan. pp.504-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based Features for Automatic Online Abuse Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Mans, France. pp.70-81, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68456-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion Denoising Encoder-Decoder for Theme Identification of Telephone Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.3325-3328, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Of Content Features For Automatic Online Abuse Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics and Intelligent Text Processing (CICLing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Budapest, Hungary. pp.404-419, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77116-8_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de messages abusifs au moyen de réseaux conversationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Modèles et Analyse des Réseaux : Approches Mathématiques et Informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion Neural Networks for Spoken Language Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Parcollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, United States. pp.362-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de réseaux dynamiques conversationnels par lissage narratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Modèles &amp; Analyse de Réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting popularity dynamics of online contents using data filtering methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Richier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Elazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 54th Annual Allerton Conference on Communication, Control, and Computing (Allerton)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Monticello, France. pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving multi-stream classification by mapping sequence-embedding in a high dimensional space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, United States. pp.224-231, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2016.7846269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoken Language Understanding in a Latent Topic-based Subspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Janod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A log-linear weighting approach in the Word2vec space for spoken language understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janod Killian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, United States. pp.356-361, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2016.7846289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Long Short-Term Memory for multi-stream classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Diego, United States. pp.218-223, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2016.7846268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Word Importance with the Neural Bag-of-Words Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL, Representation Learning for NLP (Repl4NLP) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Neural Bag-of-Words Model to Retrieve Out-of-Vocabulary Words in Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Stacked Autoencoders for Spoken Language Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Janod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato De Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.720-724, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrative Smoothing: Dynamic Conversational Network for the Analysis of TV Series Plots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Dynamics in Networks (DyNo) / IEEE-ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, San Francisco, United States. pp.1111-1118, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASONAM.2016.7752379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276708v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Level Semantic Context for Retrieving OOV Proper Names</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.6050-6054, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de personnes dans des flux multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2015 - Conférence en Recherche d'Infomations et Applications - 12th French Information Retrieval Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, PARIS, France. pp.239-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de locuteurs dans les séries TV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coria 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OOV Proper Name Retrieval using Topic and Lexical Context Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Based Video Genre Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Merialdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TASLP 2015 Transactions on Audio Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Piscataway, United States. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2014.2387411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic-space based setup of a neural network for theme identification of highly imperfect transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Workshop on Automatic Speech Recognition and Understanding (ASRU) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Scottsdale, United States. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASRU.2015.7404815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of word and semantic features for theme identification in telephone conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Spoken Dialog Systems (IWSDS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual speaker diarization of TV series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.4799-4803, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Topic Model Based Representations for a Robust Theme Identification of Highly Imperfect Automatic Transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hamadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference, CICLing 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Le Caire, Egypt. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18117-2_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des popularités dans YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Richier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 12th French Information Retrieval Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de transcriptions automatiques imparfaites : Doit-on adapter le calcul du taux d'erreur-mot ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving dialogue classification using a topic space representation and a Gaussian classifier based on the decision rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6853571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained speaker diarization of TV series based on visual patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, South Lake Tahoe, United States. pp.390-395, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2014.7078606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957900v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis based Semantic Variability Compensation for Automatic Conversation Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A COMBINED THEMATIC AND ACOUSTIC APPROACH FOR A MUSIC RECOMMENDATION SERVICE IN TV COMMERCIALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ISMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tapei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and Predicting Bursty Events: The Buzz Case Study on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal understanding for person recognition in video broadcasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech, Singapore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theme Identification in Human-Human Conversations with Features from Specific Speaker Type Hidden Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-vector based Representation of Highly Imperfect Automatic Transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proper Name Retrieval from Diachronic Documents for Automatic Speech Transcription using Lexical and Temporal Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Speech, Language and Audio in Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Penang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du vocabulaire d’un système de transcription avec de nouveaux noms propres en utilisant un corpus diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace Gaussian Mixture Models for Dialogues Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LDA-Based Topic Classification Approach from Highly Imperfect Automatic Transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Inspired Models for Characterizing YouTube Viewcount</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Richier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El-Azouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China. pp.297-305, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASONAM.2014.6921600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles contextuels continus pour la reconnaissance des noms de personnes dans des transcriptions automatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author-topic based representation of call-center conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Spoken Language Technology Workshop (SLT) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, South Lake Tahoe United States. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2014.7078577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An I-vector Based Approach to Compact Multi-Granularity Topic Spaces Representation of Textual Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2014 Conference on Empirical Methods in Natural Language Processing (EMNLP),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Doha, Qatar. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3115/v1/D14-1051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumacc Project's Corpus: A Topic-based Query Extention Approach to Retrieve Multimedia Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usman Niaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Groc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference, TSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person name spotting by combining acoustic matching and LDA topic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERCOLI: a person identification system for the 2013 REPERE challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Bendris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLAM 2013 : First Workshop on Speech, Language and Audio in Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Marseille, France. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Acoustic Name Spotting and Continuous Context Models to improve Spoken Person Name Recognition in Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de thèmes latents pour la contextualisation de Tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC'2013 13e Conférence Francophone sur l'Extraction et la Gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA @ MediaEval 2013 Crowdsourcing Task: Metadata or not Metadata? That is a Fashion Question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MediaEval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic Representation of Short Text Messages with Latent Topics: Application in the Twitter context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACLING 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA @ MediaEval 2013 MusiClef Task: A Combined Thematic and Acoustic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MediaEval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theme Identification in Telephone Service Conversations using Quaternions of Speech Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LDA-based method for automatic tagging of Youtube videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Image Analysis for Multimedia Interactive Services (WIAMIS) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIAMIS.2013.6616126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring temporal context in diachronic text documents for automatic OOV proper name retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Nkairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language &amp; Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Poznań, Poland. pp.540-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des buzz sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event detection from image hosting services by slightly-supervised multi-span context models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 11TH INTERNATIONAL WORKSHOP ON CONTENT-BASED MULTIMEDIA INDEXING (CBMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, VESZPREM,, Hungary. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI.2013.6576563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA @ MediaEval 2013 Spoken Web Search Task: An I-Vector based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MediaEval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching Segments of Interest in Single Story Web-Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Merialdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Image and Audio Analysis for Multimedia Interactive Services (WIAMIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person name recognition in ASR outputs using continuous context models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6639318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percol0 - un système multimodal de détection de personnes dans des documents vidéo (Percol0 - A multimodal person detection system in video documents) [in French]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.553--560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Post-Editing of Machine Translation for Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Conference of the European Association for Machine Translation (EAMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de mots-clefs dans des vidéos Web par Analyse Latente de Dirichlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-édition statistique pour l'adaptation aux domaines de spécialité en traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.527-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic modeling for under-resourced languages based on vectorial HMM-states representation using Subspace Gaussian Mixture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2012.6424245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INEX 2012 Benchmark A semantic space for Tweet contextualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INEX'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence measure for speech indexing based on Latent Dirichlet Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of transcription indexability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace Gaussian Mixture Models Based on Noise Compensation for Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low latency combination of parallelized single-pass LVCSR systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées dans le domaine de la transcription automatique par décodage guidé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">entitled Extracción automática de léxico bilingüe: experimentos en español y catalán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iria da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 14th International Conference on Interactive Collaborative Learning (ICL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Piestany, Eslovaquia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace Gaussian Mixture Models for vectorial HMM-states representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Automatic Speech Recognition and Understanding (ASRU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Waikoloa, United States. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASRU.2011.6163984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SEGMENT-LEVEL CONFIDENCE MEASURE FOR SPOKEN DOCUMENT RETRIEVAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediaeval benchmark: Social Event Detection using LDA and external resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MediaEval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE USE OF LINGUISTIC FEATURES IN AN AUTOMATIC SYSTEM FOR SPEECH ANALYTICS OF TELEPHONE CONVERSATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA @ MediaEval 2011 : Compact Representation of Heterogeneous Descriptors for Video Genre Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MediaEval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamic video summaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Merialdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM '11 ACM Multimedia Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Scottsdale, United States. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2072298.2072068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-view Approach for Term Translation Spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference, CICLing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19437-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bag of n-gram driven decoding for LVCSR system harnessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Workshop on Automatic Speech Recognition and Understanding (ASRU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Waikoloa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-vue pour l'extraction terminologique bilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bag of n-gram driven decoding for LVCSR system harnessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bougares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatic speech recognition and Understanding Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hawaï (USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified Subspace Gaussian Mixture to compact acoustic models for speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouallegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriber driving strategies for transcription aid system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage interactif de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Senay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> XXVIIIèmes Journées d'Etude sur la Parole (JEP'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification du genre vidéo reposant sur des transcriptions automatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription-based video genre classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Language-identification inspired method for spontaneous speech detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-fly video genre classification by combination of audio features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5496233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving back-off models with bag of words and hollow-grams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic cache model driven speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5495642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage guidé par un modèle cache sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010 XXVIIIèmes Journées d 'Etude Sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de langage probabilistes et possibilistes basés sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Probabilistic and Possibilistic Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis for Audio-based Video Genre Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Speech Characterization and Detection in Large Audio Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13-th International Conference on Speech and Computer (SPECOM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de mots hors-vocabulaire par combinaison de mesures de confiance de haut et bas niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2009 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Audio-based Classification of Video Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification Musicale à l'aide de Technologies Vocales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mauchrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined low level and high level features for Out-Of-Vocabulary Word detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the World Wide Web for Learning New Words in Continuous Speech Recognition Tasks: Two Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECOM'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, St Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic and Possibilistic Language Models Based on the World Wide Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation rapide de modeles acoustiques compacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et détection de parole spontanée dans de larges collections de documents audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bazillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using prompts to produce quality corpus for training automatic speech recognition systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MELECON 2008 - The 14th IEEE Mediterranean Electrotechnical Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ajaccio, France. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELCON.2008.4618540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de differents jeux de paramètres acoustiques pour la reconnaissance automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole (JEP'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-fly term spotting by phonetic filtering and request-driven decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Spoken Language Technology Workshop (SLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Goa, India. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLT.2008.4777901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-demand new word learning using world wide web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frame-Based Acoustic Feature Integration for Speech Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, 2008. ICASSP 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, NV,, United States. pp.4997-5000, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de systèmes par décodage guidé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP / TALN / RECITAL 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local methods for on-demand out-of-vocabulary word retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de différents jeux de param etres acoustiques pour la reconnaissance de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées d’Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement dynamique du vocabulairè a partir du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Driven Decoding for Speech Recognition System Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast adaptation of GMM-based compact models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LIA Speech Recognition System: From 10xRT to 1xRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Massonié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference, TSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SCALABLE SYSTEM FOR EMBEDDED LARGE VOCABULARY CONTINUOUS SPEECH RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Massonié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Digital Signal Processing (DSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Mobile Phone Digit-Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on DSP and Communication Systems,DSPCS'2005 &amp; 4th Workshop on the Internet, Telecommunications and Signal Processing, WITSP'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Noosa Heads, Australia. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-45976-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text island spotting in large speech databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beaugendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Discriminant Training of Semi-continuous HMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Speech and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Combination by Driven Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Acoustics, Speech and Signal Processing - ICASSP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2007, Honolulu, United States. pp.IV-341--IV-344, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2007.366919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMM-BASED ACOUSTIC MODELING FOR EMBEDDED SPEECH RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de la parole guidée par des transcriptions approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées d'Etudes sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect transcript driven speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation acoustique compacte pour un système de reconnaissance de la parole embarquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Language Model Look-Ahead for LVCSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massonié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de transcription du LIA pour ESTER-2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Massonié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTER 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model breaking detection using independent component classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Meloni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0020213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing computational and memory cost for cellular phone embedded speech recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE International Conference on Acoustics, Speech, and Signal Processing. (ICASSP '04).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1327109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation en macro-classes acoustiques d'émissions radiophoniques dans le cadre d'ESTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etudes sur la Parole, JEP 04, Avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural speaker adaptation using maximum a posteriori approach and a Gaussian distributions merging technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP '03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Hong-Kong, China. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2003.1202309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NONLINEAR GSM ECHO CANCELLATION : APPLICATION TO SPEECH RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Barcaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITRW on Non-Linear Speech Processing (NOLISP 03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécialisation automatique de modèles acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et performances du décodeur parole continue Speeral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massonié Dominique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoneme Lattice Based A* Search Algorithm for Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Massonié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSD 5th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-46154-X_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Posteriori and a Priori Transformations for Speaker Adaptation in Large Vocabulary Speech Recognition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSPEECH 2001 Scandinavia, 7th European Conference on Speech Communication and Technology, 2nd INTERSPEECH Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXED ACOUSTIC EVENTS CLASSIFICATION USING ICA AND SUBSPACE CLASSIFIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meloni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE International Conference on Acoustics, Speech, and Signal ICASSP-97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Author-Topic based Approach to Cluster Tweets and Mine their Location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Morchid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonathan Portilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Avignon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Back-off Models with Bag of Words and Hollow-grams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined low level and high level features for Out-Of- Vocabulary Word detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENERALIZED DRIVEN DECODING FOR SPEECH RECOGNITION SYSTEM COMBINATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text island spotting in large speech databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beaugendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect transcript driven speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de la parole guidée par des transcriptions approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Analysis of Dynamic Conversational Networks from TV Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehmet Kaya; Jalal Kawash; Suheil Khoury; Min-Yuh Day. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Based Big Data Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.55-84, 2018, Lecture Notes in Social Networks, 978-3-319-78195-2. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78196-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543938v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and Lexical Context of Diachronic Text Documents for Automatic Out-Of-Vocabulary Proper Name Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Nkairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zygmunt Vetulani; Hans Uszkoreit; Marek Kubis </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Language Technology. Challenges for Computer Science and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9561, Springer, pp.41-54, 2016, Lecture Notes in Computer Science, 978-3-319-43808-5. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-43808-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7 EMBEDDED MOBILE PHONE DIGIT-RECOGNITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances for In-Vehicle and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des modèles de repli par des sacs de mots et des n-grammes à variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LIG. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phone duration models for fast broadcast news transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UAPV. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId371"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F55E57D2"/>
+    <w:nsid w:val="4BD64423"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="365F7AB7"/>
+    <w:nsid w:val="059236EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceri.univ-avignon.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://blogs.univ-avignon.fr/sfr-agorantic/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.blri.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rpm2.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avison.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://projet-epac.univ-lemans.fr/doku.php?id=accueil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://decoda.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://projet-ash.univ-lemans.fr/doku.php" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sumacc.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042171v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cecillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-020-00413-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Morchid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2019.2950596" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999546v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Papegnies" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcss.2018.2887240" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278188v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Larson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-07969-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Janod" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2718843" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Ahamad Sheikh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2651361" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ram&#237;rez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Oger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2014.2387411" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322940v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouallegue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2431854" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251313v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Portilla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.109" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250548v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Portilla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dufour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Altman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-629-2015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184950v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319767v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2014.05.020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318503v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Verdet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2010.11.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGXTQHKS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320220v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/326578" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;vy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/806186" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680326v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey B&#252;rki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321127v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jousse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477736v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484600v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497514v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158201v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107663v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107674v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107628v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Ravanelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Trabelsi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130205v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107651v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107611v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1898" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107660v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01571639v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7_6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01505017v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2017.16" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107630v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107655v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107632v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01505502v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77116-8_30" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614279v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172077v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Richier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Elazouzi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385215v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356420v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouaziz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846269" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356390v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Ben Kheder" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet Bousquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-50" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107532v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356406v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janod Killian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846289" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846268" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331720v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Sheikh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384488v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1219" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356395v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato De Mori" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-63" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276708v6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2016.7752379" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331716v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472839" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184963v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194234v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bendris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313094v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340017v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339956v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2015.7404815" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433213v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lailler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313080v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178882" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319076v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Azouzi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293908v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hamadi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18117-2_44" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313121v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319769v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319806v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194244v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318666v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318657v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313132v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092224v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092214v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319782v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318674v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853571" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957900v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2014.7078606" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011069v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921600" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319771v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356488v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bigot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Senay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318662v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2014.7078577" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318651v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/D14-1051" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319787v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Niaz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bouvier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Groc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834204v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favre Benoit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319779v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102829v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339909v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318659v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340026v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Senay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318668v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339930v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319775v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2013.6616126" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924696v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Nkairi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319791v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318645v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2013.6576563" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313144v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194250v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314411v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6639318" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313103v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferreira" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goudi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2012.6424245" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319794v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320234v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubino" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194254v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auguste" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320242v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubino" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319799v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320330v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433477v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954215v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313238v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433463v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Del&#233;glise" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320114v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria da Cunha" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319802v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318611v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2011.6163984" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959164v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318522v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320178v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321200v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingbo Li" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072068" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315538v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320246v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19437-5_3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3KN1NWJR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434931v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320251v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313109v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947453" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320339v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319877v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319884v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495042" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320176v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320334v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320222v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5496233" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318103v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318097v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495642" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318094v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319889v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Popescu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319860v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318077v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320224v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320228v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433943v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318513v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mauchr&#233;tien" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194283v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319868v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319863v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317613v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318050v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2008.4618540" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318196v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434057v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320210v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2008.4777901" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318091v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319857v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518607" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424663v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518780" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319850v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312834v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barrault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319845v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318069v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318190v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318280v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Massoni&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318263v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318184v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-45976-9_7" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CE6FBD044B916350FB268DDABB6F221F6E4D45D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318080v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beaugendre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318252v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318073v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366919" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318193v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318088v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318085v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318321v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318445v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massoni&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318289v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#233;chet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318304v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Meloni" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0020213" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-28JGXRZ7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318230v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1327109" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00477753v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312867v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202309" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312809v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barcaroli" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Costa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318242v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lefort" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319843v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoni&#233; Dominique" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319837v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46154-X_41" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-88Q93NP8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318489v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318300v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meloni" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250549v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088832v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088875v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094742v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088836v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094739v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095247v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543938v3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78196-9_3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01475080v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43808-5_4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318237v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658887v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631340v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceri.univ-avignon.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://blogs.univ-avignon.fr/sfr-agorantic/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.blri.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rpm2.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avison.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://projet-epac.univ-lemans.fr/doku.php?id=accueil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://decoda.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://projet-ash.univ-lemans.fr/doku.php" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sumacc.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042171v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cecillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-020-00413-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Parcollet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Morchid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2019.2950596" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999546v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Papegnies" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcss.2018.2887240" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278188v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Larson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-07969-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Janod" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2718843" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Ahamad Sheikh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2017.2651361" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ram&#237;rez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Oger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2014.2387411" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Portilla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouallegue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2431854" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250548v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Portilla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dufour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Altman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-629-2015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2014.05.020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184950v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953675v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318503v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Verdet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2010.11.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGXTQHKS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320220v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/326578" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;vy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/806186" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680326v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey B&#252;rki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321127v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jousse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477736v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484600v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497514v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107674v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158201v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107644v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107663v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107628v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Ravanelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Trabelsi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130205v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107651v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107611v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1898" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107660v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107655v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01505017v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2017.16" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107630v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01571639v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7_6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107632v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01505502v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77116-8_30" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614279v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107532v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet Bousquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385215v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Richier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Elazouzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jimenez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356420v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouaziz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846269" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356390v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Ben Kheder" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-50" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356406v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janod Killian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846289" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2016.7846268" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331720v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Sheikh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384488v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1219" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356395v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato De Mori" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-63" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276708v6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2016.7752379" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331716v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472839" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194234v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bendris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313094v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184963v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340017v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339956v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2015.7404815" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433213v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lailler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313080v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178882" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293908v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hamadi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18117-2_44" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319076v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Azouzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319782v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318674v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853571" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957900v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2014.7078606" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313121v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319769v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319806v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194244v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318666v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318657v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092224v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092214v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313132v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319771v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011069v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921600" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356488v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bigot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Senay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318662v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2014.7078577" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318651v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/D14-1051" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319787v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Niaz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bouvier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Groc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340026v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Senay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834204v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favre Benoit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102829v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339909v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318659v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319779v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318668v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339930v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319775v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2013.6616126" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924696v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Nkairi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319791v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318645v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2013.6576563" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313144v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194250v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314411v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6639318" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194254v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auguste" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320242v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubino" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319794v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320234v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubino" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313103v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferreira" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goudi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2012.6424245" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319799v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320330v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954215v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433477v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313238v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433463v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Del&#233;glise" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320114v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iria da Cunha" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318611v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2011.6163984" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959164v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319802v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318522v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320178v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321200v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingbo Li" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072068" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320246v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19437-5_3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3KN1NWJR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315538v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320251v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434931v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313109v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947453" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320334v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320339v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319877v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319884v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495042" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320176v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320222v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5496233" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318103v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318097v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495642" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318094v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319889v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Popescu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319860v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320228v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433943v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318077v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320224v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318513v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mauchr&#233;tien" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194283v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319868v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319863v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318196v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317613v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318050v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2008.4618540" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434057v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320210v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLT.2008.4777901" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319857v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518607" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424663v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518780" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318091v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319850v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312834v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Barrault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319845v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318069v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318190v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318280v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Massoni&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318263v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318184v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-45976-9_7" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CE6FBD044B916350FB268DDABB6F221F6E4D45D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318080v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beaugendre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318252v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318073v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366919" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318193v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318088v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318085v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318321v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318445v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massoni&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318289v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#233;chet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318304v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Meloni" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0020213" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-28JGXRZ7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318230v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1327109" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00477753v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312867v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202309" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312809v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barcaroli" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Costa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318242v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lefort" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319843v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoni&#233; Dominique" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319837v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46154-X_41" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-88Q93NP8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318489v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318300v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meloni" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250549v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088832v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088875v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094742v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088836v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094739v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095247v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543938v3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78196-9_3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01475080v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43808-5_4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318237v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658887v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631340v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>