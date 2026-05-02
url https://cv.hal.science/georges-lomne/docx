--- v0 (2026-03-09)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.05802047782px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georges Lomné </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">georges-lomne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8222-3301</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034177736</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCF-Hors classe, échelon exceptionnel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire : « Analyse Comparée des Pouvoirs » (ACP), EA 3350.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Discipline : Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Section CNU : 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esthétique et politique (XVIIIe-XIXe)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Histoire des concepts politiques (XVIIIe-XIXe)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Histoire des transferts et circulations politiques entre l’Europe et l’Amérique latine</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Histoire culturelle transatlantique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Histoire urbaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignes de recherche actuelles (2021-2022) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-1- Le voyage politique en Amérique méridionale (1er XIXème).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il s’agit d’une analyse des transferts politiques durant le « moment axial » (1820-1830) et, au-delà, d’une réflexion plus vaste sur la circulation des personnes et des objets culturels dans l’espace atlantique de la fin du XVIIIème siècle à nos jours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**-2- Entre Esthétique et Politique : une histoire culturelle de l’émancipation et du républicanisme hispano-américain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans ce cadre, je m’intéresse à l’invention d’une </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">persona ficta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> apte à représenter la jeune république de Colombie à la fois en tant que république et en tant que Nation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination du</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« terrain Quito » du programme Tremplin</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« ARCHIVAL-CITY. Bridging Urban Past & Future » (I-Site Future)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Il s’agit d’inventorier les innombrables fonds d’archives de cette ville afin de permettre aux urbanistes de concevoir leurs plans d’aménagement au « futur antérieur ».</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóbal Colón, figura de la libertad americana. Elaboración de un imaginario político en tiempos de la Independencia (1784-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesos. Revista Ecuatoriana de Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (julio-diciembre 2024), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29078/procesos.n60.2024.5584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De las repúblicas urbanas a la nación republicana: la negociada transición del Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesos. Revista Ecuatoriana de Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59, pp.133-140. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29078/procesos.n59.2024.4950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un magistère d’exception : Fabienne Bock à l’Université de Marne-la-Vallée (1992-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 228, pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un “espejismo maravilloso”: El Caballero de El Dorado y Don Quijote de la Mancha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Aleph, Publicación literaria y de pensamiento, Manizales (Colombia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, LVII (207), pp.2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginar a Colombia. Una poética de la Independencia (1784-1830).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Academia Nacional de la Historia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, CV (419), pp.9-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Arciniegas : ¡Humanista !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Aleph, Publicación literaria y de pensamiento, Manizales (Colombia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 179, pp.6-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comentarios a la conferencia de Noemí Goldman.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín del Instituto de Historia Argentina y Americana « Dr. Emiliano Ravignani »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Número especial en homenaje a José Carlos Chiaramonte, 3 (45), pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desde la orilla : entrever a México</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arquine, Revista internacional de arquitectura y diseño, International Architecture and Design Magazine, Mexico City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Otros frentes, 76, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“¿Será Bolívar un héroe?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dossier : Modelos heroicos decimonónicos: una mirada desde Yucatán, Costa Rica, Chile y Colombia., 46 (2), pp.97-119. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.7084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En pos de la Felicidad : la República. Apuntes para una historia del concepto de República en Colombia (1750-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevas lecturas de Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Javier Guerrero Barón, comp. : La Constitución de Tunja de 1811 y la invención de las repúblicas americanas, 31, pp.115-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segundo coloquio internacional : ‘Conservadores y Contrarrevolucionarios en el espacio euroamericano (siglos XIX-XX). Transferencias, circulaciones, influencias’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (1), pp.135-143. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional: &amp;quot;Conservadores y Contra-revolucionarios en el espacio euroamericano (siglos XIX-XX). Transferencias, circulaciones, influencias&amp;quot;. 11-12 junio de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (2), pp.307 - 311. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional: «La Constitución de 1812 en su Bicentenario». Bogotá, 9 - 11 de mayo de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (2), pp.299-303. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio internacional : ‘Voces americanas en Cádiz : Diputados, discursos y debates’. Lima, 22 al 24 de agosto de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (3), pp.615-636. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio internacional : &amp;quot;El acontecimiento&amp;quot;. Bogotá, 3 y 4 de mayo de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (2), pp.291-296. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesa Redonda: «El pensamiento francés y su influencia en la independencia del Ecuador»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (1), pp.155 - 158. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional: «Extremo Occidente y Extremo Oriente. Herencias asiáticas en la América Hispánica y huellas latinoamericanas en el Extremo Oriente». Lima, 5-6 de julio de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (2), pp.311 - 316. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesa Redonda: « L’indien et la politique ». París, 31 de marzo de 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (1), pp.223 - 228. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congreso Internacional: «Tiempo de violencia: historia y memoria». Lima, 19 y 20 de septiembre de 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.625 - 631. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congreso Internacional: «Pablo de Olavide y la Ilustración en Europa y América». Lima, 17, 18 y 19 de agosto de 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.620 - 625. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional: «Les indépendances hispano-américaines. Un objet d’histoire». París, 9 al 11 de junio de 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.441 - 444. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proyecto de publicación del Atlas geográfico del Perú de Mariano Felipe Paz Soldán, París, 1865</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.599-601. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional: «En torno a la muerte. Ritos, prácticas, imágenes y discursos»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.450 - 452. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1794, ou l'année de la &amp;quot;sourde rumeur&amp;quot;. La faillite de l'absolutisme éclairé dans la vice-royauté de Nouvelle-Grenade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (365), pp.9-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congreso Internacional: «Abascal y la contra-independencia de América del Sur». Lima, 1ero al 3 de junio de 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.436 - 441. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional: «La memoria: una mirada interdisciplinar». Bogotá, 10 y 11 de mayo de 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.433 - 436. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensar los primeros &amp;quot;gritos de libertad&amp;quot;, 1809-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.2060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cátedra de Historia 2010 de la Fundación Gilberto Álzate Avendaño: cinco preguntas impertinentes sobre la Independencia. Bogotá, 4 - 8 de Octubre de 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (3), pp.705 - 708. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel Internacional: «Homenaje a Fernand Braudel, 1902-1985: los espacio-tiempo de la historia. Aportes a la Historia y a las Ciencias Sociales y Humanas». Bogotá”, 4 y 5 de marzo de 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (1), pp.210 - 214. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.2211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simposio Internacional: «Cultura visual y revolución: Hispanoamérica, 1808-1830», Lima 30 de agosto – 2 de septiembre de 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (2), pp.467 - 474. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.2055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del miedo a la &amp;quot;imaginaria independencia&amp;quot; al festejo de la &amp;quot;independencia absoluta&amp;quot; : el recorrido de un concepto clave (Nueva Granada-Colombia, 1761-1873)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (1), pp.17-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00834014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EL IFEA (1948-2008): 60 años de investigaciones al servicio de las sociedades andinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (1), pp.1 - 3. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.2770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seminario Internacional: escribir de sí mismo. Historia y autodocumentos en los Andes, Lima, 26 y 27 febrero 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (1), pp.154 - 157. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.2914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1989 y 2010 : De un Bicentenario al otro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">altablero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1810-2010. Bicentenario y educación, 53, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seminario Internacional «Etnia, color y clase en los procesos de independencia de los países andinos», Bogotá, 27, 28 y 29 de agosto de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (3), pp.569 - 572. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.3068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;República&amp;quot; y otras repúblicas : la regeneración de un concepto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrbuch für Geschichte Lateinamerikas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45, pp.275-296. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7767/jbla.2008.45.1.275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00834008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seminario Internacional: «A contracorriente: Europa tributaria de las Américas». Fondo d’Alembert, 2008, Lima, 25 y 26 de noviembre de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (3), pp.578 - 580. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.3072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communauté symbolique des nations de l'arc-en-ciel, ou la trace d'un rêve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50, pp.53-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00834413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon goût à l’esprit de révolution : le &amp;quot;recouvrement de l’Antiquité&amp;quot; dans la vice-royauté de Nouvelle-Grenade (1779-1794)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Recherches de l'UMLV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11, pp.75-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage de David González Cruz (ed.), Ritos y ceremonias en el Mundo Hispano durante la edad moderna, Huelva, ed. Universidad de Huelva publicaciones, 2002, 441p., dans « Comptes rendus. Religion et politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (4), pp.879-882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Arciniegas, âme sans lisières. Un humaniste colombien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Recherches de l'UMLV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9, pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Jaime Valenzuela Márquez, Las liturgias del poder. celebraciones públicas y estrategias persuasivas en Chile colonial (1609-1709), Dibam-Santiago du Chili, LOM ediciones / Centro de investigaciones Diego Barros Arana, 2001, 491p., dans « Comptes rendus. Esclavage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (2), pp.361-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El &amp;quot;espejo roto&amp;quot; de la Colombia bolivariana, 1820-1850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario de estudios bolivarianos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, IX (10), pp.121-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comunidad simbólica del manto de Iris o la huella de un sueño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análisis político</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47, pp.20-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment de l'inéluctable. L'édification d'une &amp;quot;culture de guerre&amp;quot; fratricide en Nouvelle-Grenade (1782-1816)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Recherches de l'UMLV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.31-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El mundo de la bella Simonetta o ¿cómo historiar a Venus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Crítica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21, pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un humanista colombiano : Germán Arciniegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Crítica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21, pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nations de l'arc-en-ciel. Pour une géopolitique du symbole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 99, pp.78-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del Reino a la Nación: la invención del territorio colombiano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Aleph, Publicación literaria y de pensamiento, Manizales (Colombia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 112, pp.2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Zweig : renuncia a la utopía suramericana. Traducido del francés al castellano por Aurora Arciniegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Número</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18, pp.82-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El mundo de la bella Simonetta. Traducido del francés al castellano por Beatriz Elena Jaramillo de Vélez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Aleph, Publicación literaria y de pensamiento, Manizales (Colombia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 107, pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Caballero de El Dorado&amp;quot; de Germán Arciniegas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Aleph, Publicación literaria y de pensamiento, Manizales (Colombia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 101/102/103, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renoncement à l'utopie sud-américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Stefan Zweig, écrivain européen, (Lionel Richard coord.), 351, pp.61-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Royaume à la Nation: l'invention du territoire colombien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ordinaire latino-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 162, pp.31-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire français d'historiographie colombienne (1972-1993)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés de l'Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4, pp.255-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe hispano-américain d'un hypothétique &amp;quot;Recours de la Méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, N° spécial, Bertrand Badie (éd.) : Un Monde entre ordre et désordre, 629, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las ciudades de la Nueva Granada : teatro y objeto de los conflictos de la memoria política (1810-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario Colombiano de Historia Social y de la Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15446/achsc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Revolución Francesa y la “simbólica” de los ritos bolivarianos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Crítica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 5, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolution française et rites bolivariens: examen d'une transposition de la symbolique républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Amériques latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, L'Amérique latine face à la Révolution française (L'héritage révolutionnaire: une modernité de rupture), Deuxième série, N°10, pp.159-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un momento político del Viaje: la invención de Colombia (1822-1827)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçon donnée à l’occasion de la cérémonie d’investiture comme membre correspondant à titre étranger de l'Académie Colombienne d'Histoire. Session ordinaire de l’ACH, Bogotá</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Colombiana de Historia, Oct 2023, Bogotá, Colombia, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quito au futur antérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Archives for Sustainable Cities, dans le cadre du programme Archival City. Bridging Urban Past and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Lemire, Nov 2023, Noisy-Champs - Université Gustave Eiffel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraguar el ‘Alcázar de Minerva’ en los Andes : en pos de la Libertad, el incipiente anhelo de los patriotas por la estética romana de la República</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensar las repúblicas. De la Res-Publica cristiana a la República democrática (1800-1848)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carole Leal Curiel et Georges Lomné, Sep 2023, Caracas, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóbal Colón, ambigua figura de la Libertad americana” (1784-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ni contigo, ni sin tí, tienen mis males remedio. Seminario internacional sobre España e Iberoamérica. Siglo XVI al XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heraclio Bonilla (Université Nationale de Colombie, siège de Bogota, Apr 2022, Bogota (virtuel), Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘Voyage de Caldas’. Enquête sur l’archive fantôme d’une description de Quito datée de 1805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives fantômes, fantômes d’archives. L’histoire des villes entre disparitions, dispersions, reconstitutions et restitutions documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acerca de un manuscrito fantasma. Mollien artifice de un viaje de Caldas a Quito en 1805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archival City Quito : Archivos digitales, reconstrucciones 3D e historias urbanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georges Lomné; Carlos Ramiro Espinosa Fernández de Córdova, Apr 2022, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolívar epígono andino del republicanismo de los romanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La libertad antigua y moderna en las Independencias andinas: una mirada heterodoxa al Bicentenario</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlos Espinosa Fernández de Córdova (Universidad San Francisco de Quito, USFQ), May 2022, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libertad, 1760-1860</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conceptos Políticos del Ecuador, 1750-1880</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juan Maiguashca (Universidad de York/UASB-E) y Guillermo Bustos (UASB-E), Aug 2022, Quito (virtuel), Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan García del Río, desafortunado heraldo de una “gran familia columbiana”, de corte monárquico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Americanismo en la Independencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scarlett O’Phelan Godoy, Jul 2022, Lima (Virtuel), Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivos urbanos o archivos de las ciudades.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archival City Quito : Archivos digitales, reconstrucciones 3D e historias urbanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlos Espinosa Fernández de Córdova (USFQ) Guillermo Bustos (UASB) et Georges Lomné (Université Gustave Eiffel), Apr 2022, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La invención parisina del semi-Dios de Colombia, Simón Bolívar (1821-1827)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Independencias e invenciones republicanas. Guerra, ciudadanía y representación política en los países andinos. Bicentenario de la batalla de Pichincha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santiago Cabrera Hanna (Unversité Andine Simon Bolivar, Quito), Apr 2022, Quito (Virtual), Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uno es escribir como poeta, y otro como historiador&amp;quot;. Entre Clio y Caliope, la novela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vigencia de la novela histórica y la importancia de que exista hoy en día. Table-ronde avec Nancy Ovelar de Gorostiaga (représentante du Paraguay à l’UNESCO) et Mauricio Vargas Linares (Ambassadeur de Colombie en France et représentant de la Colombie à l’UNESCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Paris., May 2022, Paris (UNESCO), Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurar la República. (1821-1831)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decid : Colombia es, y Colombia será. El momento constitucional de 1821</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francisco Ortega (Université Nationale de Colombie, siège de Bogota), Sep 2021, Bogota (virtuel), Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Fue concebida a orillas del Sena la figura del &amp;quot;Dios de Colombia&amp;quot;, Simón Bolívar?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bicentenario del Congreso constituyente. República de Colombia, 1821-2021. Congreso de historia conmemorativo en Villa del Rosario, Norte de Santander</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armando Martínez Garnica (Universidad Industrial del Santander, UIS), Aug 2021, Villa del Rosario, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comentario de los manuscitos de Ahmed Deidán de la Torre (Université du Texas) : « Conflicto y alternancia: las elecciones municipales entre el Antiguo Régimen y la elección constitucional, 1808-1822 »; de Viviana Velasco (PUCE) : « Elecciones y poder militar. Una aproximación a la acción y representación política de los militares en Ecuador de 1830 a 1845 »; de Milagros Villareal Rivera (UASB-E) : « Perspectiva historiográfica sobre las elecciones en Ecuador durante el siglo XIX », y de Alexis Medina (Université de Franche-Comté) : « Elecciones y legitimidad durante el periodo progresista, 1883-1895 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura política y elecciones en Ecuador del largo siglo XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juan Maiguashca (U.York/UASB-E); Galaxis Borja G. (UASB-E); Luis Esteban Vizuete Marcillo (El Colegio de México), Mar 2020, Quito (Universidad Andina Simón Bolívar, UASB), Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de la communication de Natalia Prunes (UBA) : « Rapports historiques de pouvoir dans l’histoire de la langue espagnole »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues philosophiques. Maison d’Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrice Vermeren, Jan 2020, Paris (Maison de l'Amérique latine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Alcázar de Minerva : de Roma al Ande, la conformación del primer republicanismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perú con Ciencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CONCYTEC, Nov 2020, Lima (virtuel), Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación del Proyecto &amp;quot;Archival Quito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIVAL CITY Bridging Urban Past &amp; Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georges Lomné (ACP, Université Gustave Eifel); Guillermo Bustos (Universidad Andina Simón Bolívar, sede Ecuador (UASB-E)., Mar 2020, Quito (Universidad Andina Simón Bolívar, UASB), Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusiones del Congreso internacional ARCHIVAL CITY Bridging Urban Past & Future »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIVAL CITY Bridging Urban Past &amp; Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georges Lomné (ACP, Université Gustave Eiffel); Carlos Espinosa Fernández de Córdova (Universidad San Francisco de Quito, USFQ), Mar 2020, Quito (Universidad San Francisco de Quito, USFQ), Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de Bolívar ou las avatars d'une figure de la Liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La République universelle. Les chemins aporétiques de la Liberté.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Cuillerai; Patrice Vermeren, Oct 2020, Paris Maison de l'Amérique latine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan García del Río, hacedor y vocero de la utopía &amp;quot;columbiana&amp;quot; (1818-1827)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Perú en tiempos de la Gran Colombia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scarlett O’Phelan Godoy, Sep 2019, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Patria a República : Colombia en busca de una estética nacional (1819-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginando Repúblicas en Tiempos de Independencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francisco Ortega (Universidad Nacional de Colombia, sede Bogotá), Nov 2019, Bogotá, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études aréales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Institut des Amériques (IDA), Campus Condorcet, Paris-Aubervilliers, Cité des Humanités et des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Amériques (IDA), Oct 2019, Paris-Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de la communication d’Alma Bolón Pedretti (Universidad de la República, UdelaR, Montevideo) : « Sur ‘l’affectif dans la salle de cours’. À propos de quelques rapports d’inspection concernant des professeurs d’Isidore Ducasse et d’Arthur Rimbaud »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues philosophiques (Patrice Vermeren, org.), Maison d’Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrice Vermeren, Feb 2019, Paris (Maison de l'Amérique latine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historia de un libro : Stefan Zweig y El Caballero de El Dorado de Germán Arciniegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio de Doctorado en Historia Latinoamericana »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Andina Simón Bolívar (UASB) sede Ecuador, Quito, Apr 2019, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan García del Río, caballero andante de la libertad de los Modernos (1822-1831)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exiliados de la independencia hispanoamericana : un estudio de casos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scarlett Rebeca O’Phelan Godoy (PUCP, Pérou); Georges Lomné (ACP, Université Gustave Eiffel), Jul 2018, Salamanca, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Bogotá a Lima, unos atisbos sobre el papel de la Libertad de los Romanos en la conformación del Republicanismo andino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradiciones republicanas: ¿una singularidad andina?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cristobal Aljovín (UMSM) et Georges Lomné (UPEM), Nov 2018, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Antiguos a Modernos, la traducción de la Libertad (1780-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire la République : histoire conceptuelle et traduction en Amérique ibérique (XVIIIème-XIXème siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Noemí Goldman (Institut Ravignani- Université de Buenos Aires-CONICET) et Georges Lomné (Uniuversité Paris-Est, Marne-la-Vallée), Feb 2018, Madrid, Casa de Velázquez, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de l'ouvrage de Juliette Dumont, Diplomaties culturelles et fabriques des identités. Argentine, Brésil, Chili (1919-1946)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre-débat animée par à la Maison de la Recherche de Paris 3 (Salle du Conseil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Lacroix, vice-président du Conseil scientifique de l'Institut des Amériques, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libertad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conceptos políticos del Ecuador, 1750-1880</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juan Mayhuasca; Guillermo Bustos, Jul 2018, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Lady Liberty a Colombia : Figuraciones hemisféricas de la emancipación política (1783-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estética y República</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erika Pani (El Colegio de México, A.C.), Priscila Pilatowski Goñi (Université Sorbonne Nouvelle – Paris 3 / CREDA), Olivier Christin (EPHE ; CEDRE-PSL) et Georges Lomné (UPEM), Nov 2018, México D.F., México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quito à l’heure de la liberté des Anciens (1809-1812)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecuador y Francia : diálogos científicos y políticos (1735-2013), Deuxième plate-forme d'échanges franco-équatoriens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France en Équateur; Ministère de Coordination du Patrimoine (Équateur), Mar 2012, Quito, Équateur. pp.239-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table ronde : « L’histoire globale à l’épreuve de l’histoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amérique latine globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniel Emilio Rojas, Apr 2016, Paris, France. pp.197-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonnefoy, Gilbert Gadoffre : une amitié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Yves Bonnefoy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Brunel; Odile Bombarde, May 2013, Paris, France. pp.125-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la política indígena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Indien et la Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georges Lomné, Mar 2011, Paris, Francia. pp.9-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quito al compás de la libertad de los Antiguos (1809-1812)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecuador y Francia : diálogos científicos y políticos (1735-2013). Segunda plataforma de intercambios franco-ecuatorianos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Embajada de Francia (Ecuador); Ministerio de Coordinación del Patrimonio, Mar 2013, Quito, Ecuador. pp.97-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En pos de la felicidad, la república: apuntes para una historia del concepto en Colombia (1750-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio Conmemorativo del Bicentenario de la Constitución de la República de Tunja de 1811</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tunja, Colombia. pp.200-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disolución de las &amp;quot;cuerdas de imaginación&amp;quot; en el Virreinato de la Nueva Granada (1765-1810)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cuestión colonial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bogotá, Colombia. pp.225-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Cómo historiar el concepto de patria en el orbe ibérico (1750-1870)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerra de la Independencia. Silencio y memoria. Bicentenario de Cochabamba, 1810-2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cochabamba, Bolivia. pp.68-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El concepto de Independencia (Nueva Granada-Colombia, 1761-1873)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cátedra abierta, Grandes Temas de Nuestro Tiempo : Bicentenario de la Independencia. 1810-2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Manizales, Colombia. pp.45-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatoría general</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etnia, color y clase en los procesos de independencia de los países andinos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Bogotá, Colombia. pp.299-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuando el hermano se hace enemigo: renegación de España e invención de lo americano en la Nueva Granada (1809-1826)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Encuentro Internacional con Nuestra Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cartagena, Colombia. pp.235-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El proyecto de república monárquica : una estética discrepante con el dicho &amp;quot;espíritu del siglo&amp;quot; (1809-1852)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repensando el siglo XIX. Desde América latina y Francia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Mendoza, Argentina. pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolivar, l'homme qui ne voulait pas être roi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'échec dans l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marne-la-Vallée, France. pp.129-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invención estética y revolución política. La fascinación por la libertad de los Antiguos, en el virreinato de la Nueva Granada (1779-1815)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las Revoluciones en el Mundo Atlántico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, María Teresa Calderón ; Clément Thibaud Oct 2004, Bogotá, Colombia. pp.100-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mito neoclásico : ‘El Siglo de oro’ de los Borbones’, en Santafé de Bogotá (1795-1804)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitos políticos en las sociedades andinas. Orígenes, invenciones y ficciones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Germán Carrera Damas; Carole Leal Curiel; Georges Lomné; Frédéric Martinez, Nov 2001, Caracas, Venezuela. pp.45-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l’Averne de la Révolution, le ‘véritable patriotisme’ des Néo-grenadins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitismes, patriotismes. Europe et Amériques, 1773-1802</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Bélissa; Bernard Cottret, Jan 2005, Paris, France. pp.161-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue des cultures. Le legs de Gilbert Gadoffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection « Vivre l'humanisme, d'hier à demain », Montpellier, Espaces 34</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.368, 2025, 978-2-84705-176-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El exilio en la independencia iberoamericana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett O'Phelan Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lima, fondo editorial de la Universidad del Pacífico, pp.343, 2025, 978-9972-57-550-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensar las repúblicas. De la res publica christiana a la república liberal democrática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Leal Curiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abediciones : Colección Registro, Universidad Católica Andrés Bello, 2024, 978-980-439-206-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los lenguajes de la república. Historia conceptual y traducción en Iberoamérica (siglos XVIII y XIX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemí Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa de Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Collection de la Casa de Velázquez n°198, 2024, 978-84-9096-431-6. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12azg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las ilusiones de la igualdad. Mestizaje, emancipación y multiculturalismo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Sebastián Hering Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lema Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad Nacional de Colombia. Facultad de Ciencias Humanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-958-794-193-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremo Occidente y Extremo Oriente. Herencias asiáticas en la América hispánica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontificia Universidad Católica del Perú, Fondo Editorial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 317p., 2018, 978-612-317-372-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viajeros e Independencia : la mirada del otro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett O'Phelan Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondo Editorial del Congreso del Perú, pp.464, 2017, Colección Bicentenario de la Independencia 1821-2021, 978-612-4329-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad del País Vasco / Euskal Herriko Unibertsitatea et Centro de Estudios Políticos y Constitucionales, pp.228, 2014, 978-84-259-1606-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01065889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voces americanas en las Cortes de Cádiz: 1810-1814</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett O'Phelan Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Français d'Études Ándines - IFEA (Actes et Mémoires, Tome 39), Pontificia Universidad Católica del Perú - PUCP, pp.427, 2014, 978-9972-623-87-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la política indígena, Perú y Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Instituto de Estudios Peruanos - IEP, (Colección Mínima, 68), Institut Français d'Études Andines - IFEA (Biblioteca andina de bolsillo, 32), pp.128, 2014, 978-9972-51-450-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01065913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecuador y Francia, diálogos científicos y políticos (1735-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FLACSO-Ecuador; Institut Français d'Études Andines (IFEA, Umifre 17, MAEDI/CNRS USR 3337-Amérique latine)., pp.286, 2013, 9789978673980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abascal y la contra-independencia de América del Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett O'Phelan Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Français d'Études Ándines - IFEA (Actes et Mémoires, Tome 33), Pontificia Universidad Católica del Perú - PUCP, pp.580, 2013, 978-9972-623-82-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figuras de la Modernidad. Hispanoamérica. Siglos XIX-XX.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lempérière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annick Lempérière; Georges Lomné. Universidad Externado de Colombia; Taurus, pp.432, 2012, Estudios en Historia de la Universidad Externado, María Teresa Calderón, 978-958-758-439-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diccionario político y social del mundo iberoamericano. La era de las revoluciones, 1750-1850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóbal Aljovín de Losada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Feres Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernández Sebastián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María de Fatima Sá E Melo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemí Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Javier Fernández Sebastián. Fundación Carolina; Sociedad Estatal de Conmemoraciones Culturales de España; Centro de Estudios Políticos y Constitucionales, Madrid, pp.1422, 2009, 978-84-96411-66-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á la rencontre de García Márquez. Traduction et édition du livre de Juan Gustavo Cobo Borda: Para llegar a García Márquez (Ed: Temas de Hoy, Bogotá, 1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces 34, Montpellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223, 2000, 2-907293-59-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amérique latine et les modèles européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lempérière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan; Collection de la Maison des Pays Ibériques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.540, 1998, ISBN : L’Harmattan : 2-7384-6807-1 ISBN : Collection de la Maison des Pays Ibériques, n°74. ISBN : 2-909596-17-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde de la Belle Simonetta. Traduction et édition du livre de Germán Arciniegas: El mundo de la bella Simonetta (1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, pp.213, 1998, 2-907293-58-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chevalier d'El Dorado, traduction et édition du livre de Germán Arciniegas: El caballero de El Dorado (1939). Suivi d'une analyse de la correspondance de l'auteur avec Stefan Zweig (1940-42)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Espaces 34, Montpellier, pp.282, 1995, 2-6907293-21-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gadoffre ou la Culture comme projet de société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Lomné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues des cultures : Le legs de Gilbert Gadoffre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espaces 34, Collection « Vivre l'humanisme, d'hier à demain », pp.11-31, 2025, 978-2-84705-176-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan García del Río, desafortunado heraldo de una “gran familia columbiana” de corte monárquico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El americanismo en las independencias iberoamericanas, Scarlett O’Phelan (dir),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lima, PUCP-Instituto Riva-Aguëro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.100-123., 2025, 978-612-4496-23-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05229958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan García del Río, caballero andante de la libertad de los modernos (1814-1831)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scarlett O’Phelan Godoy y Georges Lomné (dir.), El exilio en la independencia iberoamericana,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lima, fondo editorial de la Universidad del Pacífico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-9972-57-550-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De antiguos y modernos. Traducir la “libertad’ en el orbe grancolombiano (1780-1848)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noemí Goldman y Georges Lomné, Los lenguajes de la república: Historia conceptual y traducción en Iberoamérica (siglos XVIII y XIX),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection de la Casa de Velázquez n°198, Madrid, Casa de Velázquez, pp.11-24, 2024, 978-84-9096-431-6. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ays.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Colombia a la Nueva Granada : la cambiante figura de la república, 1819-1849</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Margarita Garrido Otoya ; Francisco A. Ortega ; Franz Hensel Riveros (dir.), Historias de lo Político en Colombia. Vol. I : Imaginando repúblicas en tiempos de la independencia, 1780-1852,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol I, Universidad del Rosario, pp.27-66, 2024, 9789585003217. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12804/urosario9789585003231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan García del Río, hacedor y vocero de la utopía “columbiana” (1818-1827)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarlett O’Phelan Godoy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perú en los tiempos de la Gran Colombia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lima, Fondo editorial PUCP et Fundación J. Bustamante de la Puente, pp.123-152, 2023, 978-612-317-919-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Nouveau Monde à l’Amérique latine : l’individuation d’une aire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arezki Cherfaoui; Jacques Pothier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions du monde. Les civilisations à l’heure de la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.141-159, 2022, Civilisations étrangères, 978-2-86906-806-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurer la Colombie. Une poétique de l’Indépendance (1784-1830).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Christin; Servane Dargnies-De-Vitry; François-René Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique et Républiques. Une anthropologie des images, Paris, Le Bord de l’eau Éditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l’eau Éditions, pp.155-172, 2022, Bibliothèque républicaine, 9782356878090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des villes au futur antérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Allemand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demain, les villes ? Paroles de chercheuses et de chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.370-375, 2022, 978-2-7535-8298-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régénérer la ville. L’idéal d’une harmonieuse ‘cité enchevêtrée’ à Quito et à Santafé de Bogotá (1779-1801)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louise Bénat-Tachot; Mercedes Blanco; Araceli Guillaume-Alonso; Hélène Thieulin-Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’invention de la ville dans le monde hispanique (IXe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions hispaniques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.435-449, 2019, 978-2-85355-102-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis le rivage: entrevoir Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(D) Ecribir la ciudad / (D) Écrire la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arquine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.96-110, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Théodore de Mollien, intérprete de la revolución de Colombia (1822-1825)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarlett O’Phelan; Georges Lomné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viajeros e Independencia : la mirada del otro, Prefacio de Luis Galarreta Velarde, Colección Bicentenario de la Independencia 1821-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondo Editorial del Congreso del Perú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141- 184, 2017, 978-612-4329-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amérique latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Christin ; Stéphan Soulié et Frédéric Worms. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 100 mots de la République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-20, 2017, Que sais-je ? n°4085, 978-2-13-078739-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolivar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Christin ; Stéphan Soulié et Frédéric Worms. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 100 mots de la République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-22, 2017, Que sais-je ? n° 4085, 978-2-13-078739-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Christin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des concepts nomades en sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métailié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-66, 2016, 979-10-226-0454-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿La revolución en clave romana ? Unos apuntes sobre la retórica americana de la libertad en las Cortes de Cádiz (1810-1813)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarlett O’Phelan Godoy et Georges Lomné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voces americanas en las Cortes de Cádiz: 1810-1814</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Français d'Études Andines (IFEA, Umifre 17, MAEDI/CNRS USR 3337-Amérique latine), Actes et Mémoires, Tome 39, Pontificia Universidad Católica del Perú – PUCP,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-416, 2014, 978-9972-623-87-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patria. Colombia / Nueva Granada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Lomné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad del País Vasco / Euskal Herriko Unibertsitatea y Centro de Estudios Políticos y Constitucionales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-140, 2014, Diccionario político y social del mundo iberoamericano. Conceptos políticos fundamentales, 1770-1870, [Iberconceptos-II], Volumen 8, 978-84-259-1606-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El feliz momento de la Patria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Lomné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad del País Vasco / Euskal Herriko Unibertsitatea y Centro de Estudios Políticos y Constitucionales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-36, 2014, Diccionario político y social del mundo iberoamericano. Conceptos políticos fundamentales, 1770-1870, [Iberconceptos-II], Volumen 8, 978-84-259-1606-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Independencia], Colombia/Nueva Granada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alejandro San Francisco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Independencia, volumen 4 del Diccionario político y social del mundo iberoamericano. Conceptos políticos fundamentales, 1770-1870, [Iberconceptos-II]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad del País Vasco / Euskal Herriko Unibertsitatea y Centro de Estudios Políticos y Constitucionales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-125, 2014, 978-84-259-1602-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines du républicanisme quiténien (1809-1812) : la liberté des Romains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Hébrard ; Geneviève Verdo </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las independencias hispanoamericanas. Un objeto de historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 137, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa de Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-63, 2013, Collection de la Casa de Velázquez, 978-84-96820-95 </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cvz.19882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El informe de Ramón Núñez del Arco (Quito, 1813) : un afán de pacificación absoluta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarlett O’Phelan Godoy et Georges Lomné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abascal y la Contra-independencia de América del Sur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Français d'Études Ándines (IFEA, Umifre 17, MAEDI/CNRS USR 3337-Amérique latine), Actes et Mémoires, Tome 33, Pontificia Universidad Católica del Perú – PUCP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.535-570, 2013, 978_9972-623-82-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désillusions sud-américaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stefan Zweig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magazine Littéraire, pp.85-92, 2012, Nouveaux regards, 979-10-91530-01-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à la réédition de l'Atlas geográfico del Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Chaumeil; Juan Manuel Delgado Estrada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas geográfico del Perú, (Mariano Felipe Paz Soldán, Paris, 1865), Travaux de l'Ifea, tome 301</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Français d'Études Andines/IFEA; Ambassade de France au Pérou; Universidad Nacional Mayor de San Marcos/UNMSM, Facultad de Ciencias Sociales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-9972-623-75-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">América - Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristóbal Aljovín de Losada ; João Feres Júnior ; Javier Fernández Sebastián ; Fátima Sá e Melo Ferreira ; Noemí Goldman ; Carole Leal Curiel ; Georges Lomné ; José María Portillo Valdés ; Isabel Torres Dujisin ; Fabio Wasserman ; Guillermo Zermeño. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario político y social del mundo iberoamericano. La era de las revoluciones, 1750-1850. [Iberconceptos-I]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundación Carolina, Sociedad Estatal de Conmemoraciones Culturales; Centro de Estudios Políticos y Constitucionales, pp.101-115, 2009, 978-84-96411-66-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;República&amp;quot; y otras repúblicas: la regeneración de un concepto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Javier Fernández Sebastián. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario político y social del mundo iberoamericano. La era de las revoluciones, 1750-1850. [Iberconceptos-I]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Fundación Carolina; Sociedad Estatal de Conmemoraciones Culturales de España; Centro de Estudios Políticos y Constitucionales, Madrid, pp.1253-1269, 2009, 978-84-96411-66-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">República - Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristóbal Aljovín de Losada ; João Feres Júnior ; Javier Fernández Sebastián ; Fátima Sá e Melo Ferreira ; Noemí Goldman ; Carole Leal Curiel ; Georges Lomné ; José María Portillo Valdés ; Isabel Torres Dujisin ; Fabio Wasserman ; Guillermo Zermeño. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario político y social del mundo iberoamericano. La era de las revoluciones, 1750-1850. [Iberconceptos-I]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundación Carolina, Sociedad Estatal de Conmemoraciones Culturales; Centro de Estudios Políticos y Constitucionales, pp.1306-1320, 2009, 978-84-96411-66-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le frère devient l’ennemi : déni de l’Espagne et invention du sentiment américain en Nouvelle-Grenade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joanna Nowicki; Czeslaw Porebski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’invention de l’Autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Sandre, pp.125-134, 2008, 978-2-914958-94-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Burga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Choquequirao. Símbolo de la resistencia andina (historia, antropología y lingüística)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFEA (UMIFRE 17, CNRS-MAEE) ; Universidad de San Marcos; Fondo Contravalor Perú-Francia, pp.9-10, 2008, 9789972463907. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ifea.5983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El 'espejo roto' de la Colombia bolivariana, 1820-1850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Annino; François-Xavier Guerra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventando la nación. Iberoamérica siglo XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondo de Cultura Económica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.475-500, 2003, 968-16-6956-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le siècle d'or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chantal Delsol, Michel Maslowski et Joanna Nowicki (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythes et symboles politiques en Europe centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.163-167, 2002, Politique d'aujourd'hui 978-2-13-050050-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un humaniste d'avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gilbert Gadoffre, un humaniste révolutionnaire, Entretiens avec Alice Gadoffre-Staath, Préface de Jean Starobinski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAPHIS, pp.163-177, 2002, 2913610226-9782913610224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una &amp;quot;palestra de gladiadores&amp;quot;. Colombia de 1810 a 1828: ¿guerra de emancipación o guerra civil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gonzalo Sánchez Gómez; María Emma Wills Obregón. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museo, Democracia, Nación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministerio de Cultura, Museo Nacional de Colombia : Programa de las Naciones Unidas para el Desarrollo -PNUD : Instituto de Estudios Políticos y Relaciones Internacionales -IEPRI- de la Universidad Nacional de Colombia : Instituto Colombiano de Antropología e Historia -ICAHN, pp.287-312, 2000, 9588052459 9789588052458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'école de l'esprit du siècle: Vicente Rocafuerte (1820-1847)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annick Lempérière; Georges Lomné; Frédéric Martinez; Denis Rolland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amérique Latine et les modèles européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan; Collection de la Maison des Pays Ibériques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1998, ISBN : L’Harmattan : 2-7384-6807-1 ISBN : Collection de la Maison des Pays Ibériques, n°74. ISBN : 2-909596-17-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La patria en representación. Una escena y sus públicos: Santa Fe de Bogotá, 1810-1828</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Xavier Guerra, Annick Lempérière et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los espacios públicos en Iberoamérica : Ambigüedades y problemas. Siglos XVIII-XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mexico : Centro Francés de Estudios Mexicanos y Centroamericanos (CEMCA) ; Fondo de Cultura Económica (FCE), pp.321-339, 1998, 968-16-5468-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europa : entre la historia y la memoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Fazio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿La gran Europa?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Estudios Políticos y Relaciones Internacionales, Universidad Nacional, IEPRI; ECOE Ediciones, pp.1-23, 1997, 958-648-138-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes de Nouvelle-Grenade: théâtres et objets des jeux conflictuels de la mémoire politique (1810-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Xavier Guerra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires en devenir. Amérique Latine, XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des pays ibériques pp.139-155, 1994, Collection de la Maison des pays ibériques, 62, ISSN 0296-7588 2-909596-06-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe entre Histoire et Mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chantal Delsol et Hanna Swida-Ziemba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande Europe ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris: Librairie Philosophique J. Vrin; Lyon : Institut Interdisciplinaire d'Études Épistémologiques, pp.1-21, 1994, Collection: Science - Histoire - Philosophie, ISBN VRIN: 2-7116-9821-1 ISBN IIEE: 2-910425-02-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El laboratorio francés de historiografía colombiana durante los últimos veinte años</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernardo Tovar Zambrano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Historia al final del milenio. Ensayos de historiografía colombiana y latinoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Editorial Universidad Nacional de Colombia, pp.655-681, 1994, 958-17-0122-2 (v.2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Revolución Francesa y lo simbólico en la liturgia política bolivariana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miscelánea Histórica Ecuatoriana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Revista de Investigaciones Históricas de los Museos del Banco Central del Ecuador. Quito, Ecuador, pp.40-67, 1990, 9978-969-01-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceso emancipador en la región. Conversatorio con Francisco Belaunde dentro del programa Geomundo. TV Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Fue concebida a orillas del Sena la figura del ‘Dios de Colombia’ Simón Bolívar? (1819-1827)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indien et la politique I - Bolivie et Pérou.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395183v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indien et la politique II - Bolivie et Pérou.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395185v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonnefoy, un poète. Fondation Hugot du Collège de France, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Yves Bonnefoy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. 1, Éditions Espaces 34, pp.189, 2017, Vivre l'Humanisme, d'hier à demain, 978-2-84705-145-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitos políticos en las sociedades andinas. Orígenes, invenciones y ficciones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Carrera Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Leal Curiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Germán Carrera Damas; Carole Leal Curiel; Georges Lomné; Frédéric Martinez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitos políticos en la región andina: una perspectiva comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Caracas, Venezuela. 216, Equinoccio (Université Simón Bolívar, Caracas); Université de Marne-la-Vallée; Institut Français d'Études Andines – IFEA, pp.420, 2006, Travaux de l’IFEA, 980-237-241-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El momento colombiano de las repúblicas andinas. Desde el concepto de Colombia hasta el reconocimiento internacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Rafael Almarza Villalobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesos. Revista Ecuatoriana de Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, pp.11-196, 2021, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29078/procesos.v.n53.2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El momento colombiano de las repúblicas andinas. Historia política</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Rafael Almarza Villalobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesos. Revista Ecuatoriana de Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, pp.11-134, 2021, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29078/procesos.v.n54.2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historia de los conceptos políticos en el Área andina (1750-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.91, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa Cruz, maréchal José Andrés de (1792-1865)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amériques, T. I : Du précolombien à 1830</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santander, général Francisco de Paula (1792-1840)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amériques, T. I : Du précolombien à 1830</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.841-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roscio, Juan Germán (1763-1821)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amériques, T. I : Du précolombien à 1830</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.830-831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.05802047782px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georges Lomné </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">georges-lomne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8222-3301</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034177736</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCF-Hors classe, échelon exceptionnel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire : « Analyse Comparée des Pouvoirs » (ACP), EA 3350.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Discipline : Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Section CNU : 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esthétique et politique (XVIIIe-XIXe)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Histoire des concepts politiques (XVIIIe-XIXe)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Histoire des transferts et circulations politiques entre l’Europe et l’Amérique latine</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Histoire culturelle transatlantique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Histoire urbaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignes de recherche actuelles (2021-2022) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-1- Le voyage politique en Amérique méridionale (1er XIXème).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il s’agit d’une analyse des transferts politiques durant le « moment axial » (1820-1830) et, au-delà, d’une réflexion plus vaste sur la circulation des personnes et des objets culturels dans l’espace atlantique de la fin du XVIIIème siècle à nos jours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**-2- Entre Esthétique et Politique : une histoire culturelle de l’émancipation et du républicanisme hispano-américain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans ce cadre, je m’intéresse à l’invention d’une </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">persona ficta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> apte à représenter la jeune république de Colombie à la fois en tant que république et en tant que Nation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination du</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« terrain Quito » du programme Tremplin</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« ARCHIVAL-CITY. Bridging Urban Past & Future » (I-Site Future)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Il s’agit d’inventorier les innombrables fonds d’archives de cette ville afin de permettre aux urbanistes de concevoir leurs plans d’aménagement au « futur antérieur ».</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóbal Colón, figura de la libertad americana. Elaboración de un imaginario político en tiempos de la Independencia (1784-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesos. Revista Ecuatoriana de Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (julio-diciembre 2024), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29078/procesos.n60.2024.5584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De las repúblicas urbanas a la nación republicana: la negociada transición del Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesos. Revista Ecuatoriana de Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59, pp.133-140. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29078/procesos.n59.2024.4950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un magistère d’exception : Fabienne Bock à l’Université de Marne-la-Vallée (1992-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 228, pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un “espejismo maravilloso”: El Caballero de El Dorado y Don Quijote de la Mancha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Aleph, Publicación literaria y de pensamiento, Manizales (Colombia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, LVII (207), pp.2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginar a Colombia. Una poética de la Independencia (1784-1830).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Academia Nacional de la Historia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, CV (419), pp.9-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“¿Será Bolívar un héroe?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dossier : Modelos heroicos decimonónicos: una mirada desde Yucatán, Costa Rica, Chile y Colombia., 46 (2), pp.97-119. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.7084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Arciniegas : ¡Humanista !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Aleph, Publicación literaria y de pensamiento, Manizales (Colombia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 179, pp.6-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comentarios a la conferencia de Noemí Goldman.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín del Instituto de Historia Argentina y Americana « Dr. Emiliano Ravignani »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Número especial en homenaje a José Carlos Chiaramonte, 3 (45), pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desde la orilla : entrever a México</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arquine, Revista internacional de arquitectura y diseño, International Architecture and Design Magazine, Mexico City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Otros frentes, 76, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En pos de la Felicidad : la República. Apuntes para una historia del concepto de República en Colombia (1750-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevas lecturas de Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Javier Guerrero Barón, comp. : La Constitución de Tunja de 1811 y la invención de las repúblicas americanas, 31, pp.115-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segundo coloquio internacional : ‘Conservadores y Contrarrevolucionarios en el espacio euroamericano (siglos XIX-XX). Transferencias, circulaciones, influencias’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (1), pp.135-143. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional: «Extremo Occidente y Extremo Oriente. Herencias asiáticas en la América Hispánica y huellas latinoamericanas en el Extremo Oriente». Lima, 5-6 de julio de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (2), pp.311 - 316. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional: «La Constitución de 1812 en su Bicentenario». Bogotá, 9 - 11 de mayo de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (2), pp.299-303. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional: &amp;quot;Conservadores y Contra-revolucionarios en el espacio euroamericano (siglos XIX-XX). Transferencias, circulaciones, influencias&amp;quot;. 11-12 junio de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (2), pp.307 - 311. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio internacional : ‘Voces americanas en Cádiz : Diputados, discursos y debates’. Lima, 22 al 24 de agosto de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (3), pp.615-636. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio internacional : &amp;quot;El acontecimiento&amp;quot;. Bogotá, 3 y 4 de mayo de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (2), pp.291-296. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesa Redonda: «El pensamiento francés y su influencia en la independencia del Ecuador»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (1), pp.155 - 158. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional: «La memoria: una mirada interdisciplinar». Bogotá, 10 y 11 de mayo de 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.433 - 436. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesa Redonda: « L’indien et la politique ». París, 31 de marzo de 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (1), pp.223 - 228. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional: «Les indépendances hispano-américaines. Un objet d’histoire». París, 9 al 11 de junio de 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.441 - 444. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congreso Internacional: «Tiempo de violencia: historia y memoria». Lima, 19 y 20 de septiembre de 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.625 - 631. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congreso Internacional: «Pablo de Olavide y la Ilustración en Europa y América». Lima, 17, 18 y 19 de agosto de 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.620 - 625. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proyecto de publicación del Atlas geográfico del Perú de Mariano Felipe Paz Soldán, París, 1865</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.599-601. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional: «En torno a la muerte. Ritos, prácticas, imágenes y discursos»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.450 - 452. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1794, ou l'année de la &amp;quot;sourde rumeur&amp;quot;. La faillite de l'absolutisme éclairé dans la vice-royauté de Nouvelle-Grenade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (365), pp.9-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congreso Internacional: «Abascal y la contra-independencia de América del Sur». Lima, 1ero al 3 de junio de 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.436 - 441. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del miedo a la &amp;quot;imaginaria independencia&amp;quot; al festejo de la &amp;quot;independencia absoluta&amp;quot; : el recorrido de un concepto clave (Nueva Granada-Colombia, 1761-1873)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (1), pp.17-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00834014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensar los primeros &amp;quot;gritos de libertad&amp;quot;, 1809-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.2060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cátedra de Historia 2010 de la Fundación Gilberto Álzate Avendaño: cinco preguntas impertinentes sobre la Independencia. Bogotá, 4 - 8 de Octubre de 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (3), pp.705 - 708. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel Internacional: «Homenaje a Fernand Braudel, 1902-1985: los espacio-tiempo de la historia. Aportes a la Historia y a las Ciencias Sociales y Humanas». Bogotá”, 4 y 5 de marzo de 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (1), pp.210 - 214. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.2211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simposio Internacional: «Cultura visual y revolución: Hispanoamérica, 1808-1830», Lima 30 de agosto – 2 de septiembre de 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (2), pp.467 - 474. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.2055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seminario Internacional: escribir de sí mismo. Historia y autodocumentos en los Andes, Lima, 26 y 27 febrero 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (1), pp.154 - 157. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.2914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EL IFEA (1948-2008): 60 años de investigaciones al servicio de las sociedades andinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (1), pp.1 - 3. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.2770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1989 y 2010 : De un Bicentenario al otro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">altablero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1810-2010. Bicentenario y educación, 53, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seminario Internacional «Etnia, color y clase en los procesos de independencia de los países andinos», Bogotá, 27, 28 y 29 de agosto de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (3), pp.569 - 572. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.3068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seminario Internacional: «A contracorriente: Europa tributaria de las Américas». Fondo d’Alembert, 2008, Lima, 25 y 26 de noviembre de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (3), pp.578 - 580. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.3072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;República&amp;quot; y otras repúblicas : la regeneración de un concepto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrbuch für Geschichte Lateinamerikas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45, pp.275-296. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7767/jbla.2008.45.1.275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00834008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communauté symbolique des nations de l'arc-en-ciel, ou la trace d'un rêve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50, pp.53-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00834413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon goût à l’esprit de révolution : le &amp;quot;recouvrement de l’Antiquité&amp;quot; dans la vice-royauté de Nouvelle-Grenade (1779-1794)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Recherches de l'UMLV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11, pp.75-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage de David González Cruz (ed.), Ritos y ceremonias en el Mundo Hispano durante la edad moderna, Huelva, ed. Universidad de Huelva publicaciones, 2002, 441p., dans « Comptes rendus. Religion et politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (4), pp.879-882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Arciniegas, âme sans lisières. Un humaniste colombien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Recherches de l'UMLV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9, pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Jaime Valenzuela Márquez, Las liturgias del poder. celebraciones públicas y estrategias persuasivas en Chile colonial (1609-1709), Dibam-Santiago du Chili, LOM ediciones / Centro de investigaciones Diego Barros Arana, 2001, 491p., dans « Comptes rendus. Esclavage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (2), pp.361-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El &amp;quot;espejo roto&amp;quot; de la Colombia bolivariana, 1820-1850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario de estudios bolivarianos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, IX (10), pp.121-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comunidad simbólica del manto de Iris o la huella de un sueño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análisis político</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47, pp.20-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un humanista colombiano : Germán Arciniegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Crítica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21, pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment de l'inéluctable. L'édification d'une &amp;quot;culture de guerre&amp;quot; fratricide en Nouvelle-Grenade (1782-1816)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Recherches de l'UMLV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.31-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El mundo de la bella Simonetta o ¿cómo historiar a Venus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Crítica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21, pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nations de l'arc-en-ciel. Pour une géopolitique du symbole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 99, pp.78-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del Reino a la Nación: la invención del territorio colombiano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Aleph, Publicación literaria y de pensamiento, Manizales (Colombia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 112, pp.2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Zweig : renuncia a la utopía suramericana. Traducido del francés al castellano por Aurora Arciniegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Número</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18, pp.82-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El mundo de la bella Simonetta. Traducido del francés al castellano por Beatriz Elena Jaramillo de Vélez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Aleph, Publicación literaria y de pensamiento, Manizales (Colombia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 107, pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renoncement à l'utopie sud-américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Stefan Zweig, écrivain européen, (Lionel Richard coord.), 351, pp.61-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Caballero de El Dorado&amp;quot; de Germán Arciniegas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Aleph, Publicación literaria y de pensamiento, Manizales (Colombia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 101/102/103, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Royaume à la Nation: l'invention du territoire colombien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ordinaire latino-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 162, pp.31-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire français d'historiographie colombienne (1972-1993)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés de l'Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4, pp.255-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe hispano-américain d'un hypothétique &amp;quot;Recours de la Méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, N° spécial, Bertrand Badie (éd.) : Un Monde entre ordre et désordre, 629, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las ciudades de la Nueva Granada : teatro y objeto de los conflictos de la memoria política (1810-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario Colombiano de Historia Social y de la Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15446/achsc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Revolución Francesa y la “simbólica” de los ritos bolivarianos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Crítica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 5, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolution française et rites bolivariens: examen d'une transposition de la symbolique républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Amériques latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, L'Amérique latine face à la Révolution française (L'héritage révolutionnaire: une modernité de rupture), Deuxième série, N°10, pp.159-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraguar el ‘Alcázar de Minerva’ en los Andes : en pos de la Libertad, el incipiente anhelo de los patriotas por la estética romana de la República</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensar las repúblicas. De la Res-Publica cristiana a la República democrática (1800-1848)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carole Leal Curiel et Georges Lomné, Sep 2023, Caracas, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un momento político del Viaje: la invención de Colombia (1822-1827)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçon donnée à l’occasion de la cérémonie d’investiture comme membre correspondant à titre étranger de l'Académie Colombienne d'Histoire. Session ordinaire de l’ACH, Bogotá</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Colombiana de Historia, Oct 2023, Bogotá, Colombia, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quito au futur antérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Archives for Sustainable Cities, dans le cadre du programme Archival City. Bridging Urban Past and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Lemire, Nov 2023, Noisy-Champs - Université Gustave Eiffel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uno es escribir como poeta, y otro como historiador&amp;quot;. Entre Clio y Caliope, la novela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vigencia de la novela histórica y la importancia de que exista hoy en día. Table-ronde avec Nancy Ovelar de Gorostiaga (représentante du Paraguay à l’UNESCO) et Mauricio Vargas Linares (Ambassadeur de Colombie en France et représentant de la Colombie à l’UNESCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Paris., May 2022, Paris (UNESCO), Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La invención parisina del semi-Dios de Colombia, Simón Bolívar (1821-1827)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Independencias e invenciones republicanas. Guerra, ciudadanía y representación política en los países andinos. Bicentenario de la batalla de Pichincha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santiago Cabrera Hanna (Unversité Andine Simon Bolivar, Quito), Apr 2022, Quito (Virtual), Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóbal Colón, ambigua figura de la Libertad americana” (1784-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ni contigo, ni sin tí, tienen mis males remedio. Seminario internacional sobre España e Iberoamérica. Siglo XVI al XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heraclio Bonilla (Université Nationale de Colombie, siège de Bogota, Apr 2022, Bogota (virtuel), Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘Voyage de Caldas’. Enquête sur l’archive fantôme d’une description de Quito datée de 1805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives fantômes, fantômes d’archives. L’histoire des villes entre disparitions, dispersions, reconstitutions et restitutions documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acerca de un manuscrito fantasma. Mollien artifice de un viaje de Caldas a Quito en 1805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archival City Quito : Archivos digitales, reconstrucciones 3D e historias urbanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georges Lomné; Carlos Ramiro Espinosa Fernández de Córdova, Apr 2022, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivos urbanos o archivos de las ciudades.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archival City Quito : Archivos digitales, reconstrucciones 3D e historias urbanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlos Espinosa Fernández de Córdova (USFQ) Guillermo Bustos (UASB) et Georges Lomné (Université Gustave Eiffel), Apr 2022, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolívar epígono andino del republicanismo de los romanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La libertad antigua y moderna en las Independencias andinas: una mirada heterodoxa al Bicentenario</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlos Espinosa Fernández de Córdova (Universidad San Francisco de Quito, USFQ), May 2022, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libertad, 1760-1860</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conceptos Políticos del Ecuador, 1750-1880</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juan Maiguashca (Universidad de York/UASB-E) y Guillermo Bustos (UASB-E), Aug 2022, Quito (virtuel), Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan García del Río, desafortunado heraldo de una “gran familia columbiana”, de corte monárquico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Americanismo en la Independencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scarlett O’Phelan Godoy, Jul 2022, Lima (Virtuel), Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurar la República. (1821-1831)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decid : Colombia es, y Colombia será. El momento constitucional de 1821</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francisco Ortega (Université Nationale de Colombie, siège de Bogota), Sep 2021, Bogota (virtuel), Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Fue concebida a orillas del Sena la figura del &amp;quot;Dios de Colombia&amp;quot;, Simón Bolívar?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bicentenario del Congreso constituyente. República de Colombia, 1821-2021. Congreso de historia conmemorativo en Villa del Rosario, Norte de Santander</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armando Martínez Garnica (Universidad Industrial del Santander, UIS), Aug 2021, Villa del Rosario, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de Bolívar ou las avatars d'une figure de la Liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La République universelle. Les chemins aporétiques de la Liberté.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Cuillerai; Patrice Vermeren, Oct 2020, Paris Maison de l'Amérique latine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Alcázar de Minerva : de Roma al Ande, la conformación del primer republicanismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perú con Ciencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CONCYTEC, Nov 2020, Lima (virtuel), Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comentario de los manuscitos de Ahmed Deidán de la Torre (Université du Texas) : « Conflicto y alternancia: las elecciones municipales entre el Antiguo Régimen y la elección constitucional, 1808-1822 »; de Viviana Velasco (PUCE) : « Elecciones y poder militar. Una aproximación a la acción y representación política de los militares en Ecuador de 1830 a 1845 »; de Milagros Villareal Rivera (UASB-E) : « Perspectiva historiográfica sobre las elecciones en Ecuador durante el siglo XIX », y de Alexis Medina (Université de Franche-Comté) : « Elecciones y legitimidad durante el periodo progresista, 1883-1895 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura política y elecciones en Ecuador del largo siglo XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juan Maiguashca (U.York/UASB-E); Galaxis Borja G. (UASB-E); Luis Esteban Vizuete Marcillo (El Colegio de México), Mar 2020, Quito (Universidad Andina Simón Bolívar, UASB), Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de la communication de Natalia Prunes (UBA) : « Rapports historiques de pouvoir dans l’histoire de la langue espagnole »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues philosophiques. Maison d’Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrice Vermeren, Jan 2020, Paris (Maison de l'Amérique latine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación del Proyecto &amp;quot;Archival Quito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIVAL CITY Bridging Urban Past &amp; Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georges Lomné (ACP, Université Gustave Eifel); Guillermo Bustos (Universidad Andina Simón Bolívar, sede Ecuador (UASB-E)., Mar 2020, Quito (Universidad Andina Simón Bolívar, UASB), Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusiones del Congreso internacional ARCHIVAL CITY Bridging Urban Past & Future »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIVAL CITY Bridging Urban Past &amp; Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georges Lomné (ACP, Université Gustave Eiffel); Carlos Espinosa Fernández de Córdova (Universidad San Francisco de Quito, USFQ), Mar 2020, Quito (Universidad San Francisco de Quito, USFQ), Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études aréales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Institut des Amériques (IDA), Campus Condorcet, Paris-Aubervilliers, Cité des Humanités et des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Amériques (IDA), Oct 2019, Paris-Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan García del Río, hacedor y vocero de la utopía &amp;quot;columbiana&amp;quot; (1818-1827)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Perú en tiempos de la Gran Colombia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scarlett O’Phelan Godoy, Sep 2019, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Patria a República : Colombia en busca de una estética nacional (1819-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginando Repúblicas en Tiempos de Independencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francisco Ortega (Universidad Nacional de Colombia, sede Bogotá), Nov 2019, Bogotá, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de la communication d’Alma Bolón Pedretti (Universidad de la República, UdelaR, Montevideo) : « Sur ‘l’affectif dans la salle de cours’. À propos de quelques rapports d’inspection concernant des professeurs d’Isidore Ducasse et d’Arthur Rimbaud »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues philosophiques (Patrice Vermeren, org.), Maison d’Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrice Vermeren, Feb 2019, Paris (Maison de l'Amérique latine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historia de un libro : Stefan Zweig y El Caballero de El Dorado de Germán Arciniegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio de Doctorado en Historia Latinoamericana »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Andina Simón Bolívar (UASB) sede Ecuador, Quito, Apr 2019, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Lady Liberty a Colombia : Figuraciones hemisféricas de la emancipación política (1783-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estética y República</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erika Pani (El Colegio de México, A.C.), Priscila Pilatowski Goñi (Université Sorbonne Nouvelle – Paris 3 / CREDA), Olivier Christin (EPHE ; CEDRE-PSL) et Georges Lomné (UPEM), Nov 2018, México D.F., México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan García del Río, caballero andante de la libertad de los Modernos (1822-1831)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exiliados de la independencia hispanoamericana : un estudio de casos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scarlett Rebeca O’Phelan Godoy (PUCP, Pérou); Georges Lomné (ACP, Université Gustave Eiffel), Jul 2018, Salamanca, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Bogotá a Lima, unos atisbos sobre el papel de la Libertad de los Romanos en la conformación del Republicanismo andino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradiciones republicanas: ¿una singularidad andina?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cristobal Aljovín (UMSM) et Georges Lomné (UPEM), Nov 2018, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Antiguos a Modernos, la traducción de la Libertad (1780-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire la République : histoire conceptuelle et traduction en Amérique ibérique (XVIIIème-XIXème siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Noemí Goldman (Institut Ravignani- Université de Buenos Aires-CONICET) et Georges Lomné (Uniuversité Paris-Est, Marne-la-Vallée), Feb 2018, Madrid, Casa de Velázquez, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de l'ouvrage de Juliette Dumont, Diplomaties culturelles et fabriques des identités. Argentine, Brésil, Chili (1919-1946)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre-débat animée par à la Maison de la Recherche de Paris 3 (Salle du Conseil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Lacroix, vice-président du Conseil scientifique de l'Institut des Amériques, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libertad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conceptos políticos del Ecuador, 1750-1880</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juan Mayhuasca; Guillermo Bustos, Jul 2018, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quito à l’heure de la liberté des Anciens (1809-1812)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecuador y Francia : diálogos científicos y políticos (1735-2013), Deuxième plate-forme d'échanges franco-équatoriens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France en Équateur; Ministère de Coordination du Patrimoine (Équateur), Mar 2012, Quito, Équateur. pp.239-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table ronde : « L’histoire globale à l’épreuve de l’histoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amérique latine globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniel Emilio Rojas, Apr 2016, Paris, France. pp.197-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonnefoy, Gilbert Gadoffre : une amitié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Yves Bonnefoy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Brunel; Odile Bombarde, May 2013, Paris, France. pp.125-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la política indígena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Indien et la Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georges Lomné, Mar 2011, Paris, Francia. pp.9-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quito al compás de la libertad de los Antiguos (1809-1812)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecuador y Francia : diálogos científicos y políticos (1735-2013). Segunda plataforma de intercambios franco-ecuatorianos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Embajada de Francia (Ecuador); Ministerio de Coordinación del Patrimonio, Mar 2013, Quito, Ecuador. pp.97-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En pos de la felicidad, la república: apuntes para una historia del concepto en Colombia (1750-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio Conmemorativo del Bicentenario de la Constitución de la República de Tunja de 1811</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tunja, Colombia. pp.200-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disolución de las &amp;quot;cuerdas de imaginación&amp;quot; en el Virreinato de la Nueva Granada (1765-1810)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cuestión colonial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bogotá, Colombia. pp.225-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Cómo historiar el concepto de patria en el orbe ibérico (1750-1870)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerra de la Independencia. Silencio y memoria. Bicentenario de Cochabamba, 1810-2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cochabamba, Bolivia. pp.68-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El concepto de Independencia (Nueva Granada-Colombia, 1761-1873)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cátedra abierta, Grandes Temas de Nuestro Tiempo : Bicentenario de la Independencia. 1810-2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Manizales, Colombia. pp.45-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuando el hermano se hace enemigo: renegación de España e invención de lo americano en la Nueva Granada (1809-1826)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Encuentro Internacional con Nuestra Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cartagena, Colombia. pp.235-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatoría general</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etnia, color y clase en los procesos de independencia de los países andinos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Bogotá, Colombia. pp.299-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El proyecto de república monárquica : una estética discrepante con el dicho &amp;quot;espíritu del siglo&amp;quot; (1809-1852)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repensando el siglo XIX. Desde América latina y Francia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Mendoza, Argentina. pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolivar, l'homme qui ne voulait pas être roi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'échec dans l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marne-la-Vallée, France. pp.129-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invención estética y revolución política. La fascinación por la libertad de los Antiguos, en el virreinato de la Nueva Granada (1779-1815)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las Revoluciones en el Mundo Atlántico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, María Teresa Calderón ; Clément Thibaud Oct 2004, Bogotá, Colombia. pp.100-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mito neoclásico : ‘El Siglo de oro’ de los Borbones’, en Santafé de Bogotá (1795-1804)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitos políticos en las sociedades andinas. Orígenes, invenciones y ficciones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Germán Carrera Damas; Carole Leal Curiel; Georges Lomné; Frédéric Martinez, Nov 2001, Caracas, Venezuela. pp.45-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l’Averne de la Révolution, le ‘véritable patriotisme’ des Néo-grenadins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitismes, patriotismes. Europe et Amériques, 1773-1802</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Bélissa; Bernard Cottret, Jan 2005, Paris, France. pp.161-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue des cultures. Le legs de Gilbert Gadoffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection « Vivre l'humanisme, d'hier à demain », Montpellier, Espaces 34</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.368, 2025, 978-2-84705-176-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El exilio en la independencia iberoamericana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett O'Phelan Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lima, fondo editorial de la Universidad del Pacífico, pp.343, 2025, 978-9972-57-550-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los lenguajes de la república. Historia conceptual y traducción en Iberoamérica (siglos XVIII y XIX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemí Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa de Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Collection de la Casa de Velázquez n°198, 2024, 978-84-9096-431-6. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12azg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensar las repúblicas. De la res publica christiana a la república liberal democrática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Leal Curiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abediciones : Colección Registro, Universidad Católica Andrés Bello, 2024, 978-980-439-206-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las ilusiones de la igualdad. Mestizaje, emancipación y multiculturalismo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Sebastián Hering Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lema Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad Nacional de Colombia. Facultad de Ciencias Humanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-958-794-193-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremo Occidente y Extremo Oriente. Herencias asiáticas en la América hispánica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontificia Universidad Católica del Perú, Fondo Editorial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 317p., 2018, 978-612-317-372-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viajeros e Independencia : la mirada del otro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett O'Phelan Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondo Editorial del Congreso del Perú, pp.464, 2017, Colección Bicentenario de la Independencia 1821-2021, 978-612-4329-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la política indígena, Perú y Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Instituto de Estudios Peruanos - IEP, (Colección Mínima, 68), Institut Français d'Études Andines - IFEA (Biblioteca andina de bolsillo, 32), pp.128, 2014, 978-9972-51-450-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01065913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad del País Vasco / Euskal Herriko Unibertsitatea et Centro de Estudios Políticos y Constitucionales, pp.228, 2014, 978-84-259-1606-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01065889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voces americanas en las Cortes de Cádiz: 1810-1814</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett O'Phelan Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Français d'Études Ándines - IFEA (Actes et Mémoires, Tome 39), Pontificia Universidad Católica del Perú - PUCP, pp.427, 2014, 978-9972-623-87-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecuador y Francia, diálogos científicos y políticos (1735-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FLACSO-Ecuador; Institut Français d'Études Andines (IFEA, Umifre 17, MAEDI/CNRS USR 3337-Amérique latine)., pp.286, 2013, 9789978673980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abascal y la contra-independencia de América del Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett O'Phelan Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Français d'Études Ándines - IFEA (Actes et Mémoires, Tome 33), Pontificia Universidad Católica del Perú - PUCP, pp.580, 2013, 978-9972-623-82-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figuras de la Modernidad. Hispanoamérica. Siglos XIX-XX.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lempérière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annick Lempérière; Georges Lomné. Universidad Externado de Colombia; Taurus, pp.432, 2012, Estudios en Historia de la Universidad Externado, María Teresa Calderón, 978-958-758-439-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diccionario político y social del mundo iberoamericano. La era de las revoluciones, 1750-1850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóbal Aljovín de Losada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Feres Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernández Sebastián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María de Fatima Sá E Melo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemí Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Javier Fernández Sebastián. Fundación Carolina; Sociedad Estatal de Conmemoraciones Culturales de España; Centro de Estudios Políticos y Constitucionales, Madrid, pp.1422, 2009, 978-84-96411-66-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á la rencontre de García Márquez. Traduction et édition du livre de Juan Gustavo Cobo Borda: Para llegar a García Márquez (Ed: Temas de Hoy, Bogotá, 1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces 34, Montpellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223, 2000, 2-907293-59-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amérique latine et les modèles européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lempérière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan; Collection de la Maison des Pays Ibériques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.540, 1998, ISBN : L’Harmattan : 2-7384-6807-1 ISBN : Collection de la Maison des Pays Ibériques, n°74. ISBN : 2-909596-17-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde de la Belle Simonetta. Traduction et édition du livre de Germán Arciniegas: El mundo de la bella Simonetta (1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, pp.213, 1998, 2-907293-58-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chevalier d'El Dorado, traduction et édition du livre de Germán Arciniegas: El caballero de El Dorado (1939). Suivi d'une analyse de la correspondance de l'auteur avec Stefan Zweig (1940-42)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Espaces 34, Montpellier, pp.282, 1995, 2-6907293-21-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan García del Río, caballero andante de la libertad de los modernos (1814-1831)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scarlett O’Phelan Godoy y Georges Lomné (dir.), El exilio en la independencia iberoamericana,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lima, fondo editorial de la Universidad del Pacífico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-9972-57-550-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan García del Río, desafortunado heraldo de una “gran familia columbiana” de corte monárquico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El americanismo en las independencias iberoamericanas, Scarlett O’Phelan (dir),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lima, PUCP-Instituto Riva-Aguëro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.100-123., 2025, 978-612-4496-23-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05229958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gadoffre ou la Culture comme projet de société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Lomné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues des cultures : Le legs de Gilbert Gadoffre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espaces 34, Collection « Vivre l'humanisme, d'hier à demain », pp.11-31, 2025, 978-2-84705-176-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Colombia a la Nueva Granada : la cambiante figura de la república, 1819-1849</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Margarita Garrido Otoya ; Francisco A. Ortega ; Franz Hensel Riveros (dir.), Historias de lo Político en Colombia. Vol. I : Imaginando repúblicas en tiempos de la independencia, 1780-1852,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol I, Universidad del Rosario, pp.27-66, 2024, 9789585003217. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12804/urosario9789585003231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De antiguos y modernos. Traducir la “libertad’ en el orbe grancolombiano (1780-1848)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noemí Goldman y Georges Lomné, Los lenguajes de la república: Historia conceptual y traducción en Iberoamérica (siglos XVIII y XIX),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection de la Casa de Velázquez n°198, Madrid, Casa de Velázquez, pp.11-24, 2024, 978-84-9096-431-6. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ays.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan García del Río, hacedor y vocero de la utopía “columbiana” (1818-1827)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarlett O’Phelan Godoy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perú en los tiempos de la Gran Colombia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lima, Fondo editorial PUCP et Fundación J. Bustamante de la Puente, pp.123-152, 2023, 978-612-317-919-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurer la Colombie. Une poétique de l’Indépendance (1784-1830).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Christin; Servane Dargnies-De-Vitry; François-René Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique et Républiques. Une anthropologie des images, Paris, Le Bord de l’eau Éditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l’eau Éditions, pp.155-172, 2022, Bibliothèque républicaine, 9782356878090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Nouveau Monde à l’Amérique latine : l’individuation d’une aire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arezki Cherfaoui; Jacques Pothier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions du monde. Les civilisations à l’heure de la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.141-159, 2022, Civilisations étrangères, 978-2-86906-806-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des villes au futur antérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Allemand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demain, les villes ? Paroles de chercheuses et de chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.370-375, 2022, 978-2-7535-8298-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régénérer la ville. L’idéal d’une harmonieuse ‘cité enchevêtrée’ à Quito et à Santafé de Bogotá (1779-1801)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louise Bénat-Tachot; Mercedes Blanco; Araceli Guillaume-Alonso; Hélène Thieulin-Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’invention de la ville dans le monde hispanique (IXe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions hispaniques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.435-449, 2019, 978-2-85355-102-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis le rivage: entrevoir Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(D) Ecribir la ciudad / (D) Écrire la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arquine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.96-110, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolivar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Christin ; Stéphan Soulié et Frédéric Worms. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 100 mots de la République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-22, 2017, Que sais-je ? n° 4085, 978-2-13-078739-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Théodore de Mollien, intérprete de la revolución de Colombia (1822-1825)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarlett O’Phelan; Georges Lomné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viajeros e Independencia : la mirada del otro, Prefacio de Luis Galarreta Velarde, Colección Bicentenario de la Independencia 1821-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondo Editorial del Congreso del Perú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141- 184, 2017, 978-612-4329-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amérique latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Christin ; Stéphan Soulié et Frédéric Worms. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 100 mots de la République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-20, 2017, Que sais-je ? n°4085, 978-2-13-078739-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Christin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des concepts nomades en sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métailié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-66, 2016, 979-10-226-0454-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patria. Colombia / Nueva Granada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Lomné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad del País Vasco / Euskal Herriko Unibertsitatea y Centro de Estudios Políticos y Constitucionales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-140, 2014, Diccionario político y social del mundo iberoamericano. Conceptos políticos fundamentales, 1770-1870, [Iberconceptos-II], Volumen 8, 978-84-259-1606-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿La revolución en clave romana ? Unos apuntes sobre la retórica americana de la libertad en las Cortes de Cádiz (1810-1813)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarlett O’Phelan Godoy et Georges Lomné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voces americanas en las Cortes de Cádiz: 1810-1814</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Français d'Études Andines (IFEA, Umifre 17, MAEDI/CNRS USR 3337-Amérique latine), Actes et Mémoires, Tome 39, Pontificia Universidad Católica del Perú – PUCP,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-416, 2014, 978-9972-623-87-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El feliz momento de la Patria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Lomné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad del País Vasco / Euskal Herriko Unibertsitatea y Centro de Estudios Políticos y Constitucionales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-36, 2014, Diccionario político y social del mundo iberoamericano. Conceptos políticos fundamentales, 1770-1870, [Iberconceptos-II], Volumen 8, 978-84-259-1606-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Independencia], Colombia/Nueva Granada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alejandro San Francisco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Independencia, volumen 4 del Diccionario político y social del mundo iberoamericano. Conceptos políticos fundamentales, 1770-1870, [Iberconceptos-II]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad del País Vasco / Euskal Herriko Unibertsitatea y Centro de Estudios Políticos y Constitucionales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-125, 2014, 978-84-259-1602-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines du républicanisme quiténien (1809-1812) : la liberté des Romains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Hébrard ; Geneviève Verdo </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las independencias hispanoamericanas. Un objeto de historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 137, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa de Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-63, 2013, Collection de la Casa de Velázquez, 978-84-96820-95 </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cvz.19882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El informe de Ramón Núñez del Arco (Quito, 1813) : un afán de pacificación absoluta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarlett O’Phelan Godoy et Georges Lomné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abascal y la Contra-independencia de América del Sur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Français d'Études Ándines (IFEA, Umifre 17, MAEDI/CNRS USR 3337-Amérique latine), Actes et Mémoires, Tome 33, Pontificia Universidad Católica del Perú – PUCP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.535-570, 2013, 978_9972-623-82-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à la réédition de l'Atlas geográfico del Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Chaumeil; Juan Manuel Delgado Estrada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas geográfico del Perú, (Mariano Felipe Paz Soldán, Paris, 1865), Travaux de l'Ifea, tome 301</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Français d'Études Andines/IFEA; Ambassade de France au Pérou; Universidad Nacional Mayor de San Marcos/UNMSM, Facultad de Ciencias Sociales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-9972-623-75-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désillusions sud-américaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stefan Zweig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magazine Littéraire, pp.85-92, 2012, Nouveaux regards, 979-10-91530-01-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">República - Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristóbal Aljovín de Losada ; João Feres Júnior ; Javier Fernández Sebastián ; Fátima Sá e Melo Ferreira ; Noemí Goldman ; Carole Leal Curiel ; Georges Lomné ; José María Portillo Valdés ; Isabel Torres Dujisin ; Fabio Wasserman ; Guillermo Zermeño. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario político y social del mundo iberoamericano. La era de las revoluciones, 1750-1850. [Iberconceptos-I]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundación Carolina, Sociedad Estatal de Conmemoraciones Culturales; Centro de Estudios Políticos y Constitucionales, pp.1306-1320, 2009, 978-84-96411-66-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">América - Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristóbal Aljovín de Losada ; João Feres Júnior ; Javier Fernández Sebastián ; Fátima Sá e Melo Ferreira ; Noemí Goldman ; Carole Leal Curiel ; Georges Lomné ; José María Portillo Valdés ; Isabel Torres Dujisin ; Fabio Wasserman ; Guillermo Zermeño. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario político y social del mundo iberoamericano. La era de las revoluciones, 1750-1850. [Iberconceptos-I]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundación Carolina, Sociedad Estatal de Conmemoraciones Culturales; Centro de Estudios Políticos y Constitucionales, pp.101-115, 2009, 978-84-96411-66-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;República&amp;quot; y otras repúblicas: la regeneración de un concepto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Javier Fernández Sebastián. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario político y social del mundo iberoamericano. La era de las revoluciones, 1750-1850. [Iberconceptos-I]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Fundación Carolina; Sociedad Estatal de Conmemoraciones Culturales de España; Centro de Estudios Políticos y Constitucionales, Madrid, pp.1253-1269, 2009, 978-84-96411-66-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le frère devient l’ennemi : déni de l’Espagne et invention du sentiment américain en Nouvelle-Grenade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joanna Nowicki; Czeslaw Porebski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’invention de l’Autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Sandre, pp.125-134, 2008, 978-2-914958-94-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Burga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Choquequirao. Símbolo de la resistencia andina (historia, antropología y lingüística)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFEA (UMIFRE 17, CNRS-MAEE) ; Universidad de San Marcos; Fondo Contravalor Perú-Francia, pp.9-10, 2008, 9789972463907. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ifea.5983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El 'espejo roto' de la Colombia bolivariana, 1820-1850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Annino; François-Xavier Guerra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventando la nación. Iberoamérica siglo XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondo de Cultura Económica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.475-500, 2003, 968-16-6956-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le siècle d'or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chantal Delsol, Michel Maslowski et Joanna Nowicki (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythes et symboles politiques en Europe centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.163-167, 2002, Politique d'aujourd'hui 978-2-13-050050-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un humaniste d'avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gilbert Gadoffre, un humaniste révolutionnaire, Entretiens avec Alice Gadoffre-Staath, Préface de Jean Starobinski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAPHIS, pp.163-177, 2002, 2913610226-9782913610224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una &amp;quot;palestra de gladiadores&amp;quot;. Colombia de 1810 a 1828: ¿guerra de emancipación o guerra civil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gonzalo Sánchez Gómez; María Emma Wills Obregón. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museo, Democracia, Nación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministerio de Cultura, Museo Nacional de Colombia : Programa de las Naciones Unidas para el Desarrollo -PNUD : Instituto de Estudios Políticos y Relaciones Internacionales -IEPRI- de la Universidad Nacional de Colombia : Instituto Colombiano de Antropología e Historia -ICAHN, pp.287-312, 2000, 9588052459 9789588052458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'école de l'esprit du siècle: Vicente Rocafuerte (1820-1847)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annick Lempérière; Georges Lomné; Frédéric Martinez; Denis Rolland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amérique Latine et les modèles européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan; Collection de la Maison des Pays Ibériques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1998, ISBN : L’Harmattan : 2-7384-6807-1 ISBN : Collection de la Maison des Pays Ibériques, n°74. ISBN : 2-909596-17-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La patria en representación. Una escena y sus públicos: Santa Fe de Bogotá, 1810-1828</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Xavier Guerra, Annick Lempérière et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los espacios públicos en Iberoamérica : Ambigüedades y problemas. Siglos XVIII-XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mexico : Centro Francés de Estudios Mexicanos y Centroamericanos (CEMCA) ; Fondo de Cultura Económica (FCE), pp.321-339, 1998, 968-16-5468-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europa : entre la historia y la memoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Fazio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿La gran Europa?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Estudios Políticos y Relaciones Internacionales, Universidad Nacional, IEPRI; ECOE Ediciones, pp.1-23, 1997, 958-648-138-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El laboratorio francés de historiografía colombiana durante los últimos veinte años</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernardo Tovar Zambrano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Historia al final del milenio. Ensayos de historiografía colombiana y latinoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Editorial Universidad Nacional de Colombia, pp.655-681, 1994, 958-17-0122-2 (v.2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes de Nouvelle-Grenade: théâtres et objets des jeux conflictuels de la mémoire politique (1810-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Xavier Guerra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires en devenir. Amérique Latine, XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des pays ibériques pp.139-155, 1994, Collection de la Maison des pays ibériques, 62, ISSN 0296-7588 2-909596-06-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe entre Histoire et Mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chantal Delsol et Hanna Swida-Ziemba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande Europe ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris: Librairie Philosophique J. Vrin; Lyon : Institut Interdisciplinaire d'Études Épistémologiques, pp.1-21, 1994, Collection: Science - Histoire - Philosophie, ISBN VRIN: 2-7116-9821-1 ISBN IIEE: 2-910425-02-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Revolución Francesa y lo simbólico en la liturgia política bolivariana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miscelánea Histórica Ecuatoriana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Revista de Investigaciones Históricas de los Museos del Banco Central del Ecuador. Quito, Ecuador, pp.40-67, 1990, 9978-969-01-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceso emancipador en la región. Conversatorio con Francisco Belaunde dentro del programa Geomundo. TV Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Fue concebida a orillas del Sena la figura del ‘Dios de Colombia’ Simón Bolívar? (1819-1827)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indien et la politique I - Bolivie et Pérou.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395183v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indien et la politique II - Bolivie et Pérou.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395185v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonnefoy, un poète. Fondation Hugot du Collège de France, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Yves Bonnefoy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. 1, Éditions Espaces 34, pp.189, 2017, Vivre l'Humanisme, d'hier à demain, 978-2-84705-145-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitos políticos en las sociedades andinas. Orígenes, invenciones y ficciones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Carrera Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Leal Curiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Germán Carrera Damas; Carole Leal Curiel; Georges Lomné; Frédéric Martinez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitos políticos en la región andina: una perspectiva comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Caracas, Venezuela. 216, Equinoccio (Université Simón Bolívar, Caracas); Université de Marne-la-Vallée; Institut Français d'Études Andines – IFEA, pp.420, 2006, Travaux de l’IFEA, 980-237-241-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El momento colombiano de las repúblicas andinas. Desde el concepto de Colombia hasta el reconocimiento internacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Rafael Almarza Villalobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesos. Revista Ecuatoriana de Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, pp.11-196, 2021, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29078/procesos.v.n53.2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El momento colombiano de las repúblicas andinas. Historia política</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Rafael Almarza Villalobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesos. Revista Ecuatoriana de Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, pp.11-134, 2021, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29078/procesos.v.n54.2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historia de los conceptos políticos en el Área andina (1750-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.91, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roscio, Juan Germán (1763-1821)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amériques, T. I : Du précolombien à 1830</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.830-831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa Cruz, maréchal José Andrés de (1792-1865)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amériques, T. I : Du précolombien à 1830</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santander, général Francisco de Paula (1792-1840)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amériques, T. I : Du précolombien à 1830</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.841-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1089F15A"/>
+    <w:nsid w:val="AC37EB0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-lomne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8222-3301" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034177736" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05230137v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lomn&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29078/procesos.n60.2024.5584" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05224276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29078/procesos.n59.2024.4950" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04417451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04267424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04266946v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398875v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398832v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398878v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Mart&#237;nez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7084" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398814v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.953" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.679" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.676" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.671" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796550v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.674" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861752v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796554v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.680" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802771v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1699" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1368" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1367" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808495v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1557" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaumeil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Delgado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1346" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808568v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1559" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827364v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808478v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1556" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1555" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.2060" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811551v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1865" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811545v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.2211" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811550v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.2055" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834014v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.2770" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811584v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.2914" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868261v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811578v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.3068" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834008v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7767/jbla.2008.45.1.275" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811580v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.3072" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834413v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865505v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868642v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865523v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865368v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872930v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870822v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874955v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870825v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874974v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866006v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870443v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866177v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/achsc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418245v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418252v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418261v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418236v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651737v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418415v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418271v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418266v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418421v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418427v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418407v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418439v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418443v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436591v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418451v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436609v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436618v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418229v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436334v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418455v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436581v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436588v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436601v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436562v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418465v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418467v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436586v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436341v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418460v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789448v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877366v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790022v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789451v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837642v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837643v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837930v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837604v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837956v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837634v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800160v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799913v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800388v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05230486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-espaces34.fr/spip.php?page=espaces34_livre&amp;amp;id_article=2233" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05228625v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett O'Phelan Godoy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05223036v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leal Curiel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05226733v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Goldman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/52962?lang=fr" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12azg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976239v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sebasti&#225;n Hering Torres" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lema Silva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.humanas.unal.edu.co/2017/investigacion/centro-editorial/libros/las-ilusiones-de-la-igualdad-mestizaje-emancipacion-y-multiculturalismo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870564v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gasquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondoeditorial.pucp.edu.pe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781230v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065889v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068493v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065913v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068330v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Espinosa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068562v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077696v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Guerra" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lemp&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838178v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Aljov&#237;n de Losada" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Feres Junior" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de Fatima S&#225; E Melo Ferreira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875008v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-espaces34.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865771v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rolland" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=681&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873097v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872184v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05231352v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05229958v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ira.pucp.edu.pe/publicaciones/impresas/el-americanismo-en-las-independencias-iberoamericanas/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05228689v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondoeditorial.up.edu.pe/producto/el-exilio-en-la-independencia-iberoamericana/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05226867v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ays." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05226264v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/urosario9789585003231" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04365969v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694659v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04266852v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694989v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261797v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hispaniques.com/le-catalogue/156-l-invention-de-la-ville-dans-le-monde-hispanique-ixe-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790094v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arquine.com/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789444v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://es-la.facebook.com/CongresoPeru/videos/1859352167439603/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788230v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_100_mots_de_la_R%C3%A9publique" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788238v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788164v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-metailie.com/livre/dictionnaire-des-concepts-nomades-en-sciences-humaines-t-2/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788940v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifea.org.pe/ediciones/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788738v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iberconceptos.net/diccionario-politico-y-social-del-mundo-iberoamericano-tomo-ii-2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788662v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789127v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786786v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.19882" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789091v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865731v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876306v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifea.org.pe/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838006v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876516v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838011v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865952v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809025v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.5983" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876163v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondodeculturaeconomica.com" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865727v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865734v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865993v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870659v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870662v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871282v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866382v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870404v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871238v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868504v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436313v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04484151v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395183v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Salazar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395185v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781451v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077679v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Carrera Damas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695211v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Rafael Almarza Villalobos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29078/procesos.v.n53.2021" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695423v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29078/procesos.v.n54.2021" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838158v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789493v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789455v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789503v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-lomne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8222-3301" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034177736" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05230137v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lomn&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29078/procesos.n60.2024.5584" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05224276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29078/procesos.n59.2024.4950" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04417451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04267424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04266946v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398796v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7084" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398832v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398878v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Mart&#237;nez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398814v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.953" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.680" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.676" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.679" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.671" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796550v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.674" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1183" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1555" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802771v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1699" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1557" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1368" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1367" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838155v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaumeil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Delgado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1346" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808568v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1559" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827364v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1556" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.2060" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1865" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811545v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.2211" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811550v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.2055" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.2914" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862909v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.2770" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868261v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811578v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.3068" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.3072" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834008v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7767/jbla.2008.45.1.275" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834413v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865505v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868642v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865523v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872930v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865368v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872921v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870822v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874955v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870825v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874974v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866006v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870443v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866177v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/achsc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418261v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418252v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418407v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418427v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418236v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651737v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418421v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418415v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418271v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418266v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418439v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418443v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418451v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436624v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436609v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436581v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436334v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418455v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436588v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436601v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418460v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436562v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418465v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418467v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436586v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436341v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789448v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877366v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790022v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789451v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837642v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837643v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837604v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837930v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837956v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837634v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800160v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799913v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800388v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05230486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-espaces34.fr/spip.php?page=espaces34_livre&amp;amp;id_article=2233" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05228625v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett O'Phelan Godoy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05226733v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Goldman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/52962?lang=fr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12azg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05223036v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leal Curiel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976239v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sebasti&#225;n Hering Torres" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lema Silva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.humanas.unal.edu.co/2017/investigacion/centro-editorial/libros/las-ilusiones-de-la-igualdad-mestizaje-emancipacion-y-multiculturalismo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870564v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gasquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondoeditorial.pucp.edu.pe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781230v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065913v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068493v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068330v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Espinosa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068562v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077696v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Guerra" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lemp&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838178v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Aljov&#237;n de Losada" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Feres Junior" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de Fatima S&#225; E Melo Ferreira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875008v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-espaces34.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865771v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rolland" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=681&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873097v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872184v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05228689v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondoeditorial.up.edu.pe/producto/el-exilio-en-la-independencia-iberoamericana/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05229958v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ira.pucp.edu.pe/publicaciones/impresas/el-americanismo-en-las-independencias-iberoamericanas/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05231352v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05226264v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/urosario9789585003231" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05226867v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ays." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04365969v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04266852v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694659v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694989v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261797v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hispaniques.com/le-catalogue/156-l-invention-de-la-ville-dans-le-monde-hispanique-ixe-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790094v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arquine.com/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788238v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_100_mots_de_la_R%C3%A9publique" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789444v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://es-la.facebook.com/CongresoPeru/videos/1859352167439603/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788230v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788164v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-metailie.com/livre/dictionnaire-des-concepts-nomades-en-sciences-humaines-t-2/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788738v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iberconceptos.net/diccionario-politico-y-social-del-mundo-iberoamericano-tomo-ii-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788940v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifea.org.pe/ediciones/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788662v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789127v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786786v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.19882" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789091v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876306v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifea.org.pe/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865731v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838011v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838006v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876516v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865952v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809025v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.5983" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876163v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondodeculturaeconomica.com" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865727v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865734v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865993v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870659v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870662v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871282v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871238v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866382v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870404v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868504v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436313v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04484151v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395183v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Salazar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395185v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781451v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077679v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Carrera Damas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695211v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Rafael Almarza Villalobos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29078/procesos.v.n53.2021" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695423v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29078/procesos.v.n54.2021" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838158v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789503v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789493v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789455v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>