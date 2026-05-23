--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.05802047782px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georges Lomné </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">georges-lomne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8222-3301</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034177736</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCF-Hors classe, échelon exceptionnel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire : « Analyse Comparée des Pouvoirs » (ACP), EA 3350.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Discipline : Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Section CNU : 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esthétique et politique (XVIIIe-XIXe)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Histoire des concepts politiques (XVIIIe-XIXe)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Histoire des transferts et circulations politiques entre l’Europe et l’Amérique latine</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Histoire culturelle transatlantique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Histoire urbaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignes de recherche actuelles (2021-2022) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-1- Le voyage politique en Amérique méridionale (1er XIXème).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il s’agit d’une analyse des transferts politiques durant le « moment axial » (1820-1830) et, au-delà, d’une réflexion plus vaste sur la circulation des personnes et des objets culturels dans l’espace atlantique de la fin du XVIIIème siècle à nos jours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**-2- Entre Esthétique et Politique : une histoire culturelle de l’émancipation et du républicanisme hispano-américain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans ce cadre, je m’intéresse à l’invention d’une </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">persona ficta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> apte à représenter la jeune république de Colombie à la fois en tant que république et en tant que Nation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination du</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« terrain Quito » du programme Tremplin</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« ARCHIVAL-CITY. Bridging Urban Past & Future » (I-Site Future)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Il s’agit d’inventorier les innombrables fonds d’archives de cette ville afin de permettre aux urbanistes de concevoir leurs plans d’aménagement au « futur antérieur ».</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóbal Colón, figura de la libertad americana. Elaboración de un imaginario político en tiempos de la Independencia (1784-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesos. Revista Ecuatoriana de Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (julio-diciembre 2024), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29078/procesos.n60.2024.5584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De las repúblicas urbanas a la nación republicana: la negociada transición del Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesos. Revista Ecuatoriana de Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59, pp.133-140. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29078/procesos.n59.2024.4950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un magistère d’exception : Fabienne Bock à l’Université de Marne-la-Vallée (1992-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 228, pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un “espejismo maravilloso”: El Caballero de El Dorado y Don Quijote de la Mancha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Aleph, Publicación literaria y de pensamiento, Manizales (Colombia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, LVII (207), pp.2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginar a Colombia. Una poética de la Independencia (1784-1830).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Academia Nacional de la Historia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, CV (419), pp.9-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“¿Será Bolívar un héroe?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dossier : Modelos heroicos decimonónicos: una mirada desde Yucatán, Costa Rica, Chile y Colombia., 46 (2), pp.97-119. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.7084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Arciniegas : ¡Humanista !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Aleph, Publicación literaria y de pensamiento, Manizales (Colombia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 179, pp.6-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comentarios a la conferencia de Noemí Goldman.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín del Instituto de Historia Argentina y Americana « Dr. Emiliano Ravignani »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Número especial en homenaje a José Carlos Chiaramonte, 3 (45), pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desde la orilla : entrever a México</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arquine, Revista internacional de arquitectura y diseño, International Architecture and Design Magazine, Mexico City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Otros frentes, 76, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En pos de la Felicidad : la República. Apuntes para una historia del concepto de República en Colombia (1750-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevas lecturas de Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Javier Guerrero Barón, comp. : La Constitución de Tunja de 1811 y la invención de las repúblicas americanas, 31, pp.115-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segundo coloquio internacional : ‘Conservadores y Contrarrevolucionarios en el espacio euroamericano (siglos XIX-XX). Transferencias, circulaciones, influencias’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (1), pp.135-143. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional: «Extremo Occidente y Extremo Oriente. Herencias asiáticas en la América Hispánica y huellas latinoamericanas en el Extremo Oriente». Lima, 5-6 de julio de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (2), pp.311 - 316. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional: «La Constitución de 1812 en su Bicentenario». Bogotá, 9 - 11 de mayo de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (2), pp.299-303. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional: &amp;quot;Conservadores y Contra-revolucionarios en el espacio euroamericano (siglos XIX-XX). Transferencias, circulaciones, influencias&amp;quot;. 11-12 junio de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (2), pp.307 - 311. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio internacional : ‘Voces americanas en Cádiz : Diputados, discursos y debates’. Lima, 22 al 24 de agosto de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (3), pp.615-636. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio internacional : &amp;quot;El acontecimiento&amp;quot;. Bogotá, 3 y 4 de mayo de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (2), pp.291-296. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesa Redonda: «El pensamiento francés y su influencia en la independencia del Ecuador»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (1), pp.155 - 158. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional: «La memoria: una mirada interdisciplinar». Bogotá, 10 y 11 de mayo de 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.433 - 436. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesa Redonda: « L’indien et la politique ». París, 31 de marzo de 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (1), pp.223 - 228. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional: «Les indépendances hispano-américaines. Un objet d’histoire». París, 9 al 11 de junio de 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.441 - 444. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congreso Internacional: «Tiempo de violencia: historia y memoria». Lima, 19 y 20 de septiembre de 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.625 - 631. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congreso Internacional: «Pablo de Olavide y la Ilustración en Europa y América». Lima, 17, 18 y 19 de agosto de 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.620 - 625. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proyecto de publicación del Atlas geográfico del Perú de Mariano Felipe Paz Soldán, París, 1865</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.599-601. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional: «En torno a la muerte. Ritos, prácticas, imágenes y discursos»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.450 - 452. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1794, ou l'année de la &amp;quot;sourde rumeur&amp;quot;. La faillite de l'absolutisme éclairé dans la vice-royauté de Nouvelle-Grenade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (365), pp.9-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congreso Internacional: «Abascal y la contra-independencia de América del Sur». Lima, 1ero al 3 de junio de 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.436 - 441. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del miedo a la &amp;quot;imaginaria independencia&amp;quot; al festejo de la &amp;quot;independencia absoluta&amp;quot; : el recorrido de un concepto clave (Nueva Granada-Colombia, 1761-1873)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (1), pp.17-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00834014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensar los primeros &amp;quot;gritos de libertad&amp;quot;, 1809-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.2060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cátedra de Historia 2010 de la Fundación Gilberto Álzate Avendaño: cinco preguntas impertinentes sobre la Independencia. Bogotá, 4 - 8 de Octubre de 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (3), pp.705 - 708. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel Internacional: «Homenaje a Fernand Braudel, 1902-1985: los espacio-tiempo de la historia. Aportes a la Historia y a las Ciencias Sociales y Humanas». Bogotá”, 4 y 5 de marzo de 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (1), pp.210 - 214. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.2211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simposio Internacional: «Cultura visual y revolución: Hispanoamérica, 1808-1830», Lima 30 de agosto – 2 de septiembre de 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (2), pp.467 - 474. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.2055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seminario Internacional: escribir de sí mismo. Historia y autodocumentos en los Andes, Lima, 26 y 27 febrero 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (1), pp.154 - 157. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.2914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EL IFEA (1948-2008): 60 años de investigaciones al servicio de las sociedades andinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (1), pp.1 - 3. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.2770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1989 y 2010 : De un Bicentenario al otro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">altablero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1810-2010. Bicentenario y educación, 53, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seminario Internacional «Etnia, color y clase en los procesos de independencia de los países andinos», Bogotá, 27, 28 y 29 de agosto de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (3), pp.569 - 572. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.3068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seminario Internacional: «A contracorriente: Europa tributaria de las Américas». Fondo d’Alembert, 2008, Lima, 25 y 26 de noviembre de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (3), pp.578 - 580. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.3072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;República&amp;quot; y otras repúblicas : la regeneración de un concepto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrbuch für Geschichte Lateinamerikas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45, pp.275-296. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7767/jbla.2008.45.1.275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00834008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communauté symbolique des nations de l'arc-en-ciel, ou la trace d'un rêve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50, pp.53-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00834413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon goût à l’esprit de révolution : le &amp;quot;recouvrement de l’Antiquité&amp;quot; dans la vice-royauté de Nouvelle-Grenade (1779-1794)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Recherches de l'UMLV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11, pp.75-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage de David González Cruz (ed.), Ritos y ceremonias en el Mundo Hispano durante la edad moderna, Huelva, ed. Universidad de Huelva publicaciones, 2002, 441p., dans « Comptes rendus. Religion et politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (4), pp.879-882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Arciniegas, âme sans lisières. Un humaniste colombien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Recherches de l'UMLV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9, pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Jaime Valenzuela Márquez, Las liturgias del poder. celebraciones públicas y estrategias persuasivas en Chile colonial (1609-1709), Dibam-Santiago du Chili, LOM ediciones / Centro de investigaciones Diego Barros Arana, 2001, 491p., dans « Comptes rendus. Esclavage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (2), pp.361-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El &amp;quot;espejo roto&amp;quot; de la Colombia bolivariana, 1820-1850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario de estudios bolivarianos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, IX (10), pp.121-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comunidad simbólica del manto de Iris o la huella de un sueño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análisis político</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47, pp.20-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un humanista colombiano : Germán Arciniegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Crítica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21, pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment de l'inéluctable. L'édification d'une &amp;quot;culture de guerre&amp;quot; fratricide en Nouvelle-Grenade (1782-1816)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Recherches de l'UMLV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.31-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El mundo de la bella Simonetta o ¿cómo historiar a Venus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Crítica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21, pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nations de l'arc-en-ciel. Pour une géopolitique du symbole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 99, pp.78-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del Reino a la Nación: la invención del territorio colombiano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Aleph, Publicación literaria y de pensamiento, Manizales (Colombia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 112, pp.2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Zweig : renuncia a la utopía suramericana. Traducido del francés al castellano por Aurora Arciniegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Número</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18, pp.82-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El mundo de la bella Simonetta. Traducido del francés al castellano por Beatriz Elena Jaramillo de Vélez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Aleph, Publicación literaria y de pensamiento, Manizales (Colombia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 107, pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renoncement à l'utopie sud-américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Stefan Zweig, écrivain européen, (Lionel Richard coord.), 351, pp.61-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Caballero de El Dorado&amp;quot; de Germán Arciniegas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Aleph, Publicación literaria y de pensamiento, Manizales (Colombia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 101/102/103, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Royaume à la Nation: l'invention du territoire colombien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ordinaire latino-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 162, pp.31-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire français d'historiographie colombienne (1972-1993)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés de l'Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4, pp.255-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe hispano-américain d'un hypothétique &amp;quot;Recours de la Méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, N° spécial, Bertrand Badie (éd.) : Un Monde entre ordre et désordre, 629, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las ciudades de la Nueva Granada : teatro y objeto de los conflictos de la memoria política (1810-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario Colombiano de Historia Social y de la Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15446/achsc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Revolución Francesa y la “simbólica” de los ritos bolivarianos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Crítica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 5, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolution française et rites bolivariens: examen d'une transposition de la symbolique républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Amériques latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, L'Amérique latine face à la Révolution française (L'héritage révolutionnaire: une modernité de rupture), Deuxième série, N°10, pp.159-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraguar el ‘Alcázar de Minerva’ en los Andes : en pos de la Libertad, el incipiente anhelo de los patriotas por la estética romana de la República</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensar las repúblicas. De la Res-Publica cristiana a la República democrática (1800-1848)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carole Leal Curiel et Georges Lomné, Sep 2023, Caracas, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un momento político del Viaje: la invención de Colombia (1822-1827)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçon donnée à l’occasion de la cérémonie d’investiture comme membre correspondant à titre étranger de l'Académie Colombienne d'Histoire. Session ordinaire de l’ACH, Bogotá</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Colombiana de Historia, Oct 2023, Bogotá, Colombia, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quito au futur antérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Archives for Sustainable Cities, dans le cadre du programme Archival City. Bridging Urban Past and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Lemire, Nov 2023, Noisy-Champs - Université Gustave Eiffel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uno es escribir como poeta, y otro como historiador&amp;quot;. Entre Clio y Caliope, la novela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vigencia de la novela histórica y la importancia de que exista hoy en día. Table-ronde avec Nancy Ovelar de Gorostiaga (représentante du Paraguay à l’UNESCO) et Mauricio Vargas Linares (Ambassadeur de Colombie en France et représentant de la Colombie à l’UNESCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Paris., May 2022, Paris (UNESCO), Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La invención parisina del semi-Dios de Colombia, Simón Bolívar (1821-1827)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Independencias e invenciones republicanas. Guerra, ciudadanía y representación política en los países andinos. Bicentenario de la batalla de Pichincha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santiago Cabrera Hanna (Unversité Andine Simon Bolivar, Quito), Apr 2022, Quito (Virtual), Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóbal Colón, ambigua figura de la Libertad americana” (1784-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ni contigo, ni sin tí, tienen mis males remedio. Seminario internacional sobre España e Iberoamérica. Siglo XVI al XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heraclio Bonilla (Université Nationale de Colombie, siège de Bogota, Apr 2022, Bogota (virtuel), Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘Voyage de Caldas’. Enquête sur l’archive fantôme d’une description de Quito datée de 1805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives fantômes, fantômes d’archives. L’histoire des villes entre disparitions, dispersions, reconstitutions et restitutions documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acerca de un manuscrito fantasma. Mollien artifice de un viaje de Caldas a Quito en 1805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archival City Quito : Archivos digitales, reconstrucciones 3D e historias urbanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georges Lomné; Carlos Ramiro Espinosa Fernández de Córdova, Apr 2022, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivos urbanos o archivos de las ciudades.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archival City Quito : Archivos digitales, reconstrucciones 3D e historias urbanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlos Espinosa Fernández de Córdova (USFQ) Guillermo Bustos (UASB) et Georges Lomné (Université Gustave Eiffel), Apr 2022, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolívar epígono andino del republicanismo de los romanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La libertad antigua y moderna en las Independencias andinas: una mirada heterodoxa al Bicentenario</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlos Espinosa Fernández de Córdova (Universidad San Francisco de Quito, USFQ), May 2022, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libertad, 1760-1860</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conceptos Políticos del Ecuador, 1750-1880</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juan Maiguashca (Universidad de York/UASB-E) y Guillermo Bustos (UASB-E), Aug 2022, Quito (virtuel), Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan García del Río, desafortunado heraldo de una “gran familia columbiana”, de corte monárquico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Americanismo en la Independencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scarlett O’Phelan Godoy, Jul 2022, Lima (Virtuel), Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurar la República. (1821-1831)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decid : Colombia es, y Colombia será. El momento constitucional de 1821</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francisco Ortega (Université Nationale de Colombie, siège de Bogota), Sep 2021, Bogota (virtuel), Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Fue concebida a orillas del Sena la figura del &amp;quot;Dios de Colombia&amp;quot;, Simón Bolívar?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bicentenario del Congreso constituyente. República de Colombia, 1821-2021. Congreso de historia conmemorativo en Villa del Rosario, Norte de Santander</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armando Martínez Garnica (Universidad Industrial del Santander, UIS), Aug 2021, Villa del Rosario, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de Bolívar ou las avatars d'une figure de la Liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La République universelle. Les chemins aporétiques de la Liberté.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Cuillerai; Patrice Vermeren, Oct 2020, Paris Maison de l'Amérique latine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Alcázar de Minerva : de Roma al Ande, la conformación del primer republicanismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perú con Ciencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CONCYTEC, Nov 2020, Lima (virtuel), Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comentario de los manuscitos de Ahmed Deidán de la Torre (Université du Texas) : « Conflicto y alternancia: las elecciones municipales entre el Antiguo Régimen y la elección constitucional, 1808-1822 »; de Viviana Velasco (PUCE) : « Elecciones y poder militar. Una aproximación a la acción y representación política de los militares en Ecuador de 1830 a 1845 »; de Milagros Villareal Rivera (UASB-E) : « Perspectiva historiográfica sobre las elecciones en Ecuador durante el siglo XIX », y de Alexis Medina (Université de Franche-Comté) : « Elecciones y legitimidad durante el periodo progresista, 1883-1895 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura política y elecciones en Ecuador del largo siglo XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juan Maiguashca (U.York/UASB-E); Galaxis Borja G. (UASB-E); Luis Esteban Vizuete Marcillo (El Colegio de México), Mar 2020, Quito (Universidad Andina Simón Bolívar, UASB), Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de la communication de Natalia Prunes (UBA) : « Rapports historiques de pouvoir dans l’histoire de la langue espagnole »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues philosophiques. Maison d’Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrice Vermeren, Jan 2020, Paris (Maison de l'Amérique latine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación del Proyecto &amp;quot;Archival Quito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIVAL CITY Bridging Urban Past &amp; Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georges Lomné (ACP, Université Gustave Eifel); Guillermo Bustos (Universidad Andina Simón Bolívar, sede Ecuador (UASB-E)., Mar 2020, Quito (Universidad Andina Simón Bolívar, UASB), Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusiones del Congreso internacional ARCHIVAL CITY Bridging Urban Past & Future »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIVAL CITY Bridging Urban Past &amp; Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georges Lomné (ACP, Université Gustave Eiffel); Carlos Espinosa Fernández de Córdova (Universidad San Francisco de Quito, USFQ), Mar 2020, Quito (Universidad San Francisco de Quito, USFQ), Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études aréales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Institut des Amériques (IDA), Campus Condorcet, Paris-Aubervilliers, Cité des Humanités et des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Amériques (IDA), Oct 2019, Paris-Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan García del Río, hacedor y vocero de la utopía &amp;quot;columbiana&amp;quot; (1818-1827)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Perú en tiempos de la Gran Colombia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scarlett O’Phelan Godoy, Sep 2019, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Patria a República : Colombia en busca de una estética nacional (1819-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginando Repúblicas en Tiempos de Independencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francisco Ortega (Universidad Nacional de Colombia, sede Bogotá), Nov 2019, Bogotá, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de la communication d’Alma Bolón Pedretti (Universidad de la República, UdelaR, Montevideo) : « Sur ‘l’affectif dans la salle de cours’. À propos de quelques rapports d’inspection concernant des professeurs d’Isidore Ducasse et d’Arthur Rimbaud »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues philosophiques (Patrice Vermeren, org.), Maison d’Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrice Vermeren, Feb 2019, Paris (Maison de l'Amérique latine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historia de un libro : Stefan Zweig y El Caballero de El Dorado de Germán Arciniegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio de Doctorado en Historia Latinoamericana »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Andina Simón Bolívar (UASB) sede Ecuador, Quito, Apr 2019, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Lady Liberty a Colombia : Figuraciones hemisféricas de la emancipación política (1783-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estética y República</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erika Pani (El Colegio de México, A.C.), Priscila Pilatowski Goñi (Université Sorbonne Nouvelle – Paris 3 / CREDA), Olivier Christin (EPHE ; CEDRE-PSL) et Georges Lomné (UPEM), Nov 2018, México D.F., México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan García del Río, caballero andante de la libertad de los Modernos (1822-1831)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exiliados de la independencia hispanoamericana : un estudio de casos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scarlett Rebeca O’Phelan Godoy (PUCP, Pérou); Georges Lomné (ACP, Université Gustave Eiffel), Jul 2018, Salamanca, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Bogotá a Lima, unos atisbos sobre el papel de la Libertad de los Romanos en la conformación del Republicanismo andino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradiciones republicanas: ¿una singularidad andina?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cristobal Aljovín (UMSM) et Georges Lomné (UPEM), Nov 2018, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Antiguos a Modernos, la traducción de la Libertad (1780-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire la République : histoire conceptuelle et traduction en Amérique ibérique (XVIIIème-XIXème siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Noemí Goldman (Institut Ravignani- Université de Buenos Aires-CONICET) et Georges Lomné (Uniuversité Paris-Est, Marne-la-Vallée), Feb 2018, Madrid, Casa de Velázquez, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de l'ouvrage de Juliette Dumont, Diplomaties culturelles et fabriques des identités. Argentine, Brésil, Chili (1919-1946)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre-débat animée par à la Maison de la Recherche de Paris 3 (Salle du Conseil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Lacroix, vice-président du Conseil scientifique de l'Institut des Amériques, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libertad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conceptos políticos del Ecuador, 1750-1880</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juan Mayhuasca; Guillermo Bustos, Jul 2018, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quito à l’heure de la liberté des Anciens (1809-1812)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecuador y Francia : diálogos científicos y políticos (1735-2013), Deuxième plate-forme d'échanges franco-équatoriens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France en Équateur; Ministère de Coordination du Patrimoine (Équateur), Mar 2012, Quito, Équateur. pp.239-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table ronde : « L’histoire globale à l’épreuve de l’histoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amérique latine globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniel Emilio Rojas, Apr 2016, Paris, France. pp.197-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonnefoy, Gilbert Gadoffre : une amitié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Yves Bonnefoy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Brunel; Odile Bombarde, May 2013, Paris, France. pp.125-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la política indígena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Indien et la Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georges Lomné, Mar 2011, Paris, Francia. pp.9-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quito al compás de la libertad de los Antiguos (1809-1812)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecuador y Francia : diálogos científicos y políticos (1735-2013). Segunda plataforma de intercambios franco-ecuatorianos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Embajada de Francia (Ecuador); Ministerio de Coordinación del Patrimonio, Mar 2013, Quito, Ecuador. pp.97-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En pos de la felicidad, la república: apuntes para una historia del concepto en Colombia (1750-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio Conmemorativo del Bicentenario de la Constitución de la República de Tunja de 1811</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tunja, Colombia. pp.200-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disolución de las &amp;quot;cuerdas de imaginación&amp;quot; en el Virreinato de la Nueva Granada (1765-1810)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cuestión colonial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bogotá, Colombia. pp.225-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Cómo historiar el concepto de patria en el orbe ibérico (1750-1870)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerra de la Independencia. Silencio y memoria. Bicentenario de Cochabamba, 1810-2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cochabamba, Bolivia. pp.68-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El concepto de Independencia (Nueva Granada-Colombia, 1761-1873)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cátedra abierta, Grandes Temas de Nuestro Tiempo : Bicentenario de la Independencia. 1810-2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Manizales, Colombia. pp.45-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuando el hermano se hace enemigo: renegación de España e invención de lo americano en la Nueva Granada (1809-1826)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Encuentro Internacional con Nuestra Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cartagena, Colombia. pp.235-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatoría general</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etnia, color y clase en los procesos de independencia de los países andinos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Bogotá, Colombia. pp.299-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El proyecto de república monárquica : una estética discrepante con el dicho &amp;quot;espíritu del siglo&amp;quot; (1809-1852)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repensando el siglo XIX. Desde América latina y Francia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Mendoza, Argentina. pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolivar, l'homme qui ne voulait pas être roi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'échec dans l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marne-la-Vallée, France. pp.129-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invención estética y revolución política. La fascinación por la libertad de los Antiguos, en el virreinato de la Nueva Granada (1779-1815)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las Revoluciones en el Mundo Atlántico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, María Teresa Calderón ; Clément Thibaud Oct 2004, Bogotá, Colombia. pp.100-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mito neoclásico : ‘El Siglo de oro’ de los Borbones’, en Santafé de Bogotá (1795-1804)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitos políticos en las sociedades andinas. Orígenes, invenciones y ficciones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Germán Carrera Damas; Carole Leal Curiel; Georges Lomné; Frédéric Martinez, Nov 2001, Caracas, Venezuela. pp.45-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l’Averne de la Révolution, le ‘véritable patriotisme’ des Néo-grenadins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitismes, patriotismes. Europe et Amériques, 1773-1802</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Bélissa; Bernard Cottret, Jan 2005, Paris, France. pp.161-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue des cultures. Le legs de Gilbert Gadoffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection « Vivre l'humanisme, d'hier à demain », Montpellier, Espaces 34</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.368, 2025, 978-2-84705-176-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El exilio en la independencia iberoamericana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett O'Phelan Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lima, fondo editorial de la Universidad del Pacífico, pp.343, 2025, 978-9972-57-550-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los lenguajes de la república. Historia conceptual y traducción en Iberoamérica (siglos XVIII y XIX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemí Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa de Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Collection de la Casa de Velázquez n°198, 2024, 978-84-9096-431-6. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12azg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensar las repúblicas. De la res publica christiana a la república liberal democrática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Leal Curiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abediciones : Colección Registro, Universidad Católica Andrés Bello, 2024, 978-980-439-206-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las ilusiones de la igualdad. Mestizaje, emancipación y multiculturalismo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Sebastián Hering Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lema Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad Nacional de Colombia. Facultad de Ciencias Humanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-958-794-193-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremo Occidente y Extremo Oriente. Herencias asiáticas en la América hispánica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontificia Universidad Católica del Perú, Fondo Editorial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 317p., 2018, 978-612-317-372-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viajeros e Independencia : la mirada del otro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett O'Phelan Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondo Editorial del Congreso del Perú, pp.464, 2017, Colección Bicentenario de la Independencia 1821-2021, 978-612-4329-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la política indígena, Perú y Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Instituto de Estudios Peruanos - IEP, (Colección Mínima, 68), Institut Français d'Études Andines - IFEA (Biblioteca andina de bolsillo, 32), pp.128, 2014, 978-9972-51-450-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01065913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad del País Vasco / Euskal Herriko Unibertsitatea et Centro de Estudios Políticos y Constitucionales, pp.228, 2014, 978-84-259-1606-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01065889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voces americanas en las Cortes de Cádiz: 1810-1814</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett O'Phelan Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Français d'Études Ándines - IFEA (Actes et Mémoires, Tome 39), Pontificia Universidad Católica del Perú - PUCP, pp.427, 2014, 978-9972-623-87-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecuador y Francia, diálogos científicos y políticos (1735-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FLACSO-Ecuador; Institut Français d'Études Andines (IFEA, Umifre 17, MAEDI/CNRS USR 3337-Amérique latine)., pp.286, 2013, 9789978673980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abascal y la contra-independencia de América del Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett O'Phelan Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Français d'Études Ándines - IFEA (Actes et Mémoires, Tome 33), Pontificia Universidad Católica del Perú - PUCP, pp.580, 2013, 978-9972-623-82-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figuras de la Modernidad. Hispanoamérica. Siglos XIX-XX.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lempérière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annick Lempérière; Georges Lomné. Universidad Externado de Colombia; Taurus, pp.432, 2012, Estudios en Historia de la Universidad Externado, María Teresa Calderón, 978-958-758-439-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diccionario político y social del mundo iberoamericano. La era de las revoluciones, 1750-1850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóbal Aljovín de Losada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Feres Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernández Sebastián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María de Fatima Sá E Melo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemí Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Javier Fernández Sebastián. Fundación Carolina; Sociedad Estatal de Conmemoraciones Culturales de España; Centro de Estudios Políticos y Constitucionales, Madrid, pp.1422, 2009, 978-84-96411-66-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á la rencontre de García Márquez. Traduction et édition du livre de Juan Gustavo Cobo Borda: Para llegar a García Márquez (Ed: Temas de Hoy, Bogotá, 1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces 34, Montpellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223, 2000, 2-907293-59-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amérique latine et les modèles européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lempérière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan; Collection de la Maison des Pays Ibériques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.540, 1998, ISBN : L’Harmattan : 2-7384-6807-1 ISBN : Collection de la Maison des Pays Ibériques, n°74. ISBN : 2-909596-17-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde de la Belle Simonetta. Traduction et édition du livre de Germán Arciniegas: El mundo de la bella Simonetta (1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, pp.213, 1998, 2-907293-58-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chevalier d'El Dorado, traduction et édition du livre de Germán Arciniegas: El caballero de El Dorado (1939). Suivi d'une analyse de la correspondance de l'auteur avec Stefan Zweig (1940-42)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Espaces 34, Montpellier, pp.282, 1995, 2-6907293-21-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan García del Río, caballero andante de la libertad de los modernos (1814-1831)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scarlett O’Phelan Godoy y Georges Lomné (dir.), El exilio en la independencia iberoamericana,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lima, fondo editorial de la Universidad del Pacífico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-9972-57-550-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan García del Río, desafortunado heraldo de una “gran familia columbiana” de corte monárquico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El americanismo en las independencias iberoamericanas, Scarlett O’Phelan (dir),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lima, PUCP-Instituto Riva-Aguëro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.100-123., 2025, 978-612-4496-23-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05229958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gadoffre ou la Culture comme projet de société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Lomné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues des cultures : Le legs de Gilbert Gadoffre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espaces 34, Collection « Vivre l'humanisme, d'hier à demain », pp.11-31, 2025, 978-2-84705-176-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Colombia a la Nueva Granada : la cambiante figura de la república, 1819-1849</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Margarita Garrido Otoya ; Francisco A. Ortega ; Franz Hensel Riveros (dir.), Historias de lo Político en Colombia. Vol. I : Imaginando repúblicas en tiempos de la independencia, 1780-1852,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol I, Universidad del Rosario, pp.27-66, 2024, 9789585003217. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12804/urosario9789585003231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De antiguos y modernos. Traducir la “libertad’ en el orbe grancolombiano (1780-1848)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noemí Goldman y Georges Lomné, Los lenguajes de la república: Historia conceptual y traducción en Iberoamérica (siglos XVIII y XIX),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection de la Casa de Velázquez n°198, Madrid, Casa de Velázquez, pp.11-24, 2024, 978-84-9096-431-6. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ays.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan García del Río, hacedor y vocero de la utopía “columbiana” (1818-1827)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarlett O’Phelan Godoy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perú en los tiempos de la Gran Colombia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lima, Fondo editorial PUCP et Fundación J. Bustamante de la Puente, pp.123-152, 2023, 978-612-317-919-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurer la Colombie. Une poétique de l’Indépendance (1784-1830).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Christin; Servane Dargnies-De-Vitry; François-René Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique et Républiques. Une anthropologie des images, Paris, Le Bord de l’eau Éditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l’eau Éditions, pp.155-172, 2022, Bibliothèque républicaine, 9782356878090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Nouveau Monde à l’Amérique latine : l’individuation d’une aire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arezki Cherfaoui; Jacques Pothier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions du monde. Les civilisations à l’heure de la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.141-159, 2022, Civilisations étrangères, 978-2-86906-806-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des villes au futur antérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Allemand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demain, les villes ? Paroles de chercheuses et de chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.370-375, 2022, 978-2-7535-8298-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régénérer la ville. L’idéal d’une harmonieuse ‘cité enchevêtrée’ à Quito et à Santafé de Bogotá (1779-1801)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louise Bénat-Tachot; Mercedes Blanco; Araceli Guillaume-Alonso; Hélène Thieulin-Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’invention de la ville dans le monde hispanique (IXe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions hispaniques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.435-449, 2019, 978-2-85355-102-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis le rivage: entrevoir Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(D) Ecribir la ciudad / (D) Écrire la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arquine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.96-110, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolivar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Christin ; Stéphan Soulié et Frédéric Worms. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 100 mots de la République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-22, 2017, Que sais-je ? n° 4085, 978-2-13-078739-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Théodore de Mollien, intérprete de la revolución de Colombia (1822-1825)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarlett O’Phelan; Georges Lomné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viajeros e Independencia : la mirada del otro, Prefacio de Luis Galarreta Velarde, Colección Bicentenario de la Independencia 1821-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondo Editorial del Congreso del Perú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141- 184, 2017, 978-612-4329-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amérique latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Christin ; Stéphan Soulié et Frédéric Worms. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 100 mots de la République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-20, 2017, Que sais-je ? n°4085, 978-2-13-078739-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Christin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des concepts nomades en sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métailié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-66, 2016, 979-10-226-0454-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patria. Colombia / Nueva Granada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Lomné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad del País Vasco / Euskal Herriko Unibertsitatea y Centro de Estudios Políticos y Constitucionales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-140, 2014, Diccionario político y social del mundo iberoamericano. Conceptos políticos fundamentales, 1770-1870, [Iberconceptos-II], Volumen 8, 978-84-259-1606-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿La revolución en clave romana ? Unos apuntes sobre la retórica americana de la libertad en las Cortes de Cádiz (1810-1813)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarlett O’Phelan Godoy et Georges Lomné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voces americanas en las Cortes de Cádiz: 1810-1814</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Français d'Études Andines (IFEA, Umifre 17, MAEDI/CNRS USR 3337-Amérique latine), Actes et Mémoires, Tome 39, Pontificia Universidad Católica del Perú – PUCP,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-416, 2014, 978-9972-623-87-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El feliz momento de la Patria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Lomné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad del País Vasco / Euskal Herriko Unibertsitatea y Centro de Estudios Políticos y Constitucionales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-36, 2014, Diccionario político y social del mundo iberoamericano. Conceptos políticos fundamentales, 1770-1870, [Iberconceptos-II], Volumen 8, 978-84-259-1606-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Independencia], Colombia/Nueva Granada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alejandro San Francisco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Independencia, volumen 4 del Diccionario político y social del mundo iberoamericano. Conceptos políticos fundamentales, 1770-1870, [Iberconceptos-II]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad del País Vasco / Euskal Herriko Unibertsitatea y Centro de Estudios Políticos y Constitucionales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-125, 2014, 978-84-259-1602-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines du républicanisme quiténien (1809-1812) : la liberté des Romains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Hébrard ; Geneviève Verdo </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las independencias hispanoamericanas. Un objeto de historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 137, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa de Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-63, 2013, Collection de la Casa de Velázquez, 978-84-96820-95 </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cvz.19882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El informe de Ramón Núñez del Arco (Quito, 1813) : un afán de pacificación absoluta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarlett O’Phelan Godoy et Georges Lomné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abascal y la Contra-independencia de América del Sur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Français d'Études Ándines (IFEA, Umifre 17, MAEDI/CNRS USR 3337-Amérique latine), Actes et Mémoires, Tome 33, Pontificia Universidad Católica del Perú – PUCP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.535-570, 2013, 978_9972-623-82-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à la réédition de l'Atlas geográfico del Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Chaumeil; Juan Manuel Delgado Estrada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas geográfico del Perú, (Mariano Felipe Paz Soldán, Paris, 1865), Travaux de l'Ifea, tome 301</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Français d'Études Andines/IFEA; Ambassade de France au Pérou; Universidad Nacional Mayor de San Marcos/UNMSM, Facultad de Ciencias Sociales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-9972-623-75-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désillusions sud-américaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stefan Zweig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magazine Littéraire, pp.85-92, 2012, Nouveaux regards, 979-10-91530-01-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">República - Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristóbal Aljovín de Losada ; João Feres Júnior ; Javier Fernández Sebastián ; Fátima Sá e Melo Ferreira ; Noemí Goldman ; Carole Leal Curiel ; Georges Lomné ; José María Portillo Valdés ; Isabel Torres Dujisin ; Fabio Wasserman ; Guillermo Zermeño. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario político y social del mundo iberoamericano. La era de las revoluciones, 1750-1850. [Iberconceptos-I]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundación Carolina, Sociedad Estatal de Conmemoraciones Culturales; Centro de Estudios Políticos y Constitucionales, pp.1306-1320, 2009, 978-84-96411-66-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">América - Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristóbal Aljovín de Losada ; João Feres Júnior ; Javier Fernández Sebastián ; Fátima Sá e Melo Ferreira ; Noemí Goldman ; Carole Leal Curiel ; Georges Lomné ; José María Portillo Valdés ; Isabel Torres Dujisin ; Fabio Wasserman ; Guillermo Zermeño. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario político y social del mundo iberoamericano. La era de las revoluciones, 1750-1850. [Iberconceptos-I]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundación Carolina, Sociedad Estatal de Conmemoraciones Culturales; Centro de Estudios Políticos y Constitucionales, pp.101-115, 2009, 978-84-96411-66-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;República&amp;quot; y otras repúblicas: la regeneración de un concepto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Javier Fernández Sebastián. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario político y social del mundo iberoamericano. La era de las revoluciones, 1750-1850. [Iberconceptos-I]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Fundación Carolina; Sociedad Estatal de Conmemoraciones Culturales de España; Centro de Estudios Políticos y Constitucionales, Madrid, pp.1253-1269, 2009, 978-84-96411-66-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le frère devient l’ennemi : déni de l’Espagne et invention du sentiment américain en Nouvelle-Grenade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joanna Nowicki; Czeslaw Porebski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’invention de l’Autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Sandre, pp.125-134, 2008, 978-2-914958-94-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Burga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Choquequirao. Símbolo de la resistencia andina (historia, antropología y lingüística)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFEA (UMIFRE 17, CNRS-MAEE) ; Universidad de San Marcos; Fondo Contravalor Perú-Francia, pp.9-10, 2008, 9789972463907. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ifea.5983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El 'espejo roto' de la Colombia bolivariana, 1820-1850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Annino; François-Xavier Guerra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventando la nación. Iberoamérica siglo XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondo de Cultura Económica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.475-500, 2003, 968-16-6956-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le siècle d'or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chantal Delsol, Michel Maslowski et Joanna Nowicki (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythes et symboles politiques en Europe centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.163-167, 2002, Politique d'aujourd'hui 978-2-13-050050-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un humaniste d'avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gilbert Gadoffre, un humaniste révolutionnaire, Entretiens avec Alice Gadoffre-Staath, Préface de Jean Starobinski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAPHIS, pp.163-177, 2002, 2913610226-9782913610224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una &amp;quot;palestra de gladiadores&amp;quot;. Colombia de 1810 a 1828: ¿guerra de emancipación o guerra civil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gonzalo Sánchez Gómez; María Emma Wills Obregón. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museo, Democracia, Nación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministerio de Cultura, Museo Nacional de Colombia : Programa de las Naciones Unidas para el Desarrollo -PNUD : Instituto de Estudios Políticos y Relaciones Internacionales -IEPRI- de la Universidad Nacional de Colombia : Instituto Colombiano de Antropología e Historia -ICAHN, pp.287-312, 2000, 9588052459 9789588052458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'école de l'esprit du siècle: Vicente Rocafuerte (1820-1847)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annick Lempérière; Georges Lomné; Frédéric Martinez; Denis Rolland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amérique Latine et les modèles européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan; Collection de la Maison des Pays Ibériques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1998, ISBN : L’Harmattan : 2-7384-6807-1 ISBN : Collection de la Maison des Pays Ibériques, n°74. ISBN : 2-909596-17-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La patria en representación. Una escena y sus públicos: Santa Fe de Bogotá, 1810-1828</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Xavier Guerra, Annick Lempérière et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los espacios públicos en Iberoamérica : Ambigüedades y problemas. Siglos XVIII-XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mexico : Centro Francés de Estudios Mexicanos y Centroamericanos (CEMCA) ; Fondo de Cultura Económica (FCE), pp.321-339, 1998, 968-16-5468-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europa : entre la historia y la memoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Fazio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿La gran Europa?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Estudios Políticos y Relaciones Internacionales, Universidad Nacional, IEPRI; ECOE Ediciones, pp.1-23, 1997, 958-648-138-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El laboratorio francés de historiografía colombiana durante los últimos veinte años</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernardo Tovar Zambrano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Historia al final del milenio. Ensayos de historiografía colombiana y latinoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Editorial Universidad Nacional de Colombia, pp.655-681, 1994, 958-17-0122-2 (v.2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes de Nouvelle-Grenade: théâtres et objets des jeux conflictuels de la mémoire politique (1810-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Xavier Guerra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires en devenir. Amérique Latine, XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des pays ibériques pp.139-155, 1994, Collection de la Maison des pays ibériques, 62, ISSN 0296-7588 2-909596-06-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe entre Histoire et Mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chantal Delsol et Hanna Swida-Ziemba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande Europe ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris: Librairie Philosophique J. Vrin; Lyon : Institut Interdisciplinaire d'Études Épistémologiques, pp.1-21, 1994, Collection: Science - Histoire - Philosophie, ISBN VRIN: 2-7116-9821-1 ISBN IIEE: 2-910425-02-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Revolución Francesa y lo simbólico en la liturgia política bolivariana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miscelánea Histórica Ecuatoriana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Revista de Investigaciones Históricas de los Museos del Banco Central del Ecuador. Quito, Ecuador, pp.40-67, 1990, 9978-969-01-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceso emancipador en la región. Conversatorio con Francisco Belaunde dentro del programa Geomundo. TV Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Fue concebida a orillas del Sena la figura del ‘Dios de Colombia’ Simón Bolívar? (1819-1827)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indien et la politique I - Bolivie et Pérou.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395183v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indien et la politique II - Bolivie et Pérou.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395185v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonnefoy, un poète. Fondation Hugot du Collège de France, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Yves Bonnefoy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. 1, Éditions Espaces 34, pp.189, 2017, Vivre l'Humanisme, d'hier à demain, 978-2-84705-145-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitos políticos en las sociedades andinas. Orígenes, invenciones y ficciones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Carrera Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Leal Curiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Germán Carrera Damas; Carole Leal Curiel; Georges Lomné; Frédéric Martinez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitos políticos en la región andina: una perspectiva comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Caracas, Venezuela. 216, Equinoccio (Université Simón Bolívar, Caracas); Université de Marne-la-Vallée; Institut Français d'Études Andines – IFEA, pp.420, 2006, Travaux de l’IFEA, 980-237-241-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El momento colombiano de las repúblicas andinas. Desde el concepto de Colombia hasta el reconocimiento internacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Rafael Almarza Villalobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesos. Revista Ecuatoriana de Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, pp.11-196, 2021, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29078/procesos.v.n53.2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El momento colombiano de las repúblicas andinas. Historia política</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Rafael Almarza Villalobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesos. Revista Ecuatoriana de Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, pp.11-134, 2021, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29078/procesos.v.n54.2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historia de los conceptos políticos en el Área andina (1750-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.91, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roscio, Juan Germán (1763-1821)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amériques, T. I : Du précolombien à 1830</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.830-831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa Cruz, maréchal José Andrés de (1792-1865)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amériques, T. I : Du précolombien à 1830</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santander, général Francisco de Paula (1792-1840)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amériques, T. I : Du précolombien à 1830</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.841-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.05802047782px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georges Lomné </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">georges-lomne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8222-3301</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034177736</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCF-Hors classe, échelon exceptionnel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire : « Analyse Comparée des Pouvoirs » (ACP), EA 3350.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Discipline : Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Section CNU : 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esthétique et politique (XVIIIe-XIXe)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Histoire des concepts politiques (XVIIIe-XIXe)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Histoire des transferts et circulations politiques entre l’Europe et l’Amérique latine</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Histoire culturelle transatlantique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Histoire urbaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignes de recherche actuelles (2021-2022) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-1- Le voyage politique en Amérique méridionale (1er XIXème).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il s’agit d’une analyse des transferts politiques durant le « moment axial » (1820-1830) et, au-delà, d’une réflexion plus vaste sur la circulation des personnes et des objets culturels dans l’espace atlantique de la fin du XVIIIème siècle à nos jours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**-2- Entre Esthétique et Politique : une histoire culturelle de l’émancipation et du républicanisme hispano-américain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans ce cadre, je m’intéresse à l’invention d’une </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">persona ficta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> apte à représenter la jeune république de Colombie à la fois en tant que république et en tant que Nation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination du</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« terrain Quito » du programme Tremplin</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« ARCHIVAL-CITY. Bridging Urban Past & Future » (I-Site Future)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Il s’agit d’inventorier les innombrables fonds d’archives de cette ville afin de permettre aux urbanistes de concevoir leurs plans d’aménagement au « futur antérieur ».</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóbal Colón, figura de la libertad americana. Elaboración de un imaginario político en tiempos de la Independencia (1784-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesos. Revista Ecuatoriana de Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (julio-diciembre 2024), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29078/procesos.n60.2024.5584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De las repúblicas urbanas a la nación republicana: la negociada transición del Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesos. Revista Ecuatoriana de Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59, pp.133-140. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29078/procesos.n59.2024.4950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un magistère d’exception : Fabienne Bock à l’Université de Marne-la-Vallée (1992-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 228, pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un “espejismo maravilloso”: El Caballero de El Dorado y Don Quijote de la Mancha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Aleph, Publicación literaria y de pensamiento, Manizales (Colombia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, LVII (207), pp.2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginar a Colombia. Una poética de la Independencia (1784-1830).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Academia Nacional de la Historia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, CV (419), pp.9-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Arciniegas : ¡Humanista !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Aleph, Publicación literaria y de pensamiento, Manizales (Colombia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 179, pp.6-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desde la orilla : entrever a México</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arquine, Revista internacional de arquitectura y diseño, International Architecture and Design Magazine, Mexico City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Otros frentes, 76, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comentarios a la conferencia de Noemí Goldman.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín del Instituto de Historia Argentina y Americana « Dr. Emiliano Ravignani »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Número especial en homenaje a José Carlos Chiaramonte, 3 (45), pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“¿Será Bolívar un héroe?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dossier : Modelos heroicos decimonónicos: una mirada desde Yucatán, Costa Rica, Chile y Colombia., 46 (2), pp.97-119. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.7084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En pos de la Felicidad : la República. Apuntes para una historia del concepto de República en Colombia (1750-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevas lecturas de Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Javier Guerrero Barón, comp. : La Constitución de Tunja de 1811 y la invención de las repúblicas americanas, 31, pp.115-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segundo coloquio internacional : ‘Conservadores y Contrarrevolucionarios en el espacio euroamericano (siglos XIX-XX). Transferencias, circulaciones, influencias’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (1), pp.135-143. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional: &amp;quot;Conservadores y Contra-revolucionarios en el espacio euroamericano (siglos XIX-XX). Transferencias, circulaciones, influencias&amp;quot;. 11-12 junio de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (2), pp.307 - 311. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional: «La Constitución de 1812 en su Bicentenario». Bogotá, 9 - 11 de mayo de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (2), pp.299-303. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio internacional : ‘Voces americanas en Cádiz : Diputados, discursos y debates’. Lima, 22 al 24 de agosto de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (3), pp.615-636. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio internacional : &amp;quot;El acontecimiento&amp;quot;. Bogotá, 3 y 4 de mayo de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (2), pp.291-296. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesa Redonda: «El pensamiento francés y su influencia en la independencia del Ecuador»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (1), pp.155 - 158. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional: «Extremo Occidente y Extremo Oriente. Herencias asiáticas en la América Hispánica y huellas latinoamericanas en el Extremo Oriente». Lima, 5-6 de julio de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (2), pp.311 - 316. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proyecto de publicación del Atlas geográfico del Perú de Mariano Felipe Paz Soldán, París, 1865</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.599-601. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional: «En torno a la muerte. Ritos, prácticas, imágenes y discursos»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.450 - 452. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional: «Les indépendances hispano-américaines. Un objet d’histoire». París, 9 al 11 de junio de 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.441 - 444. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congreso Internacional: «Tiempo de violencia: historia y memoria». Lima, 19 y 20 de septiembre de 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.625 - 631. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congreso Internacional: «Pablo de Olavide y la Ilustración en Europa y América». Lima, 17, 18 y 19 de agosto de 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.620 - 625. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesa Redonda: « L’indien et la politique ». París, 31 de marzo de 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (1), pp.223 - 228. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1794, ou l'année de la &amp;quot;sourde rumeur&amp;quot;. La faillite de l'absolutisme éclairé dans la vice-royauté de Nouvelle-Grenade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (365), pp.9-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congreso Internacional: «Abascal y la contra-independencia de América del Sur». Lima, 1ero al 3 de junio de 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.436 - 441. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional: «La memoria: una mirada interdisciplinar». Bogotá, 10 y 11 de mayo de 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.433 - 436. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cátedra de Historia 2010 de la Fundación Gilberto Álzate Avendaño: cinco preguntas impertinentes sobre la Independencia. Bogotá, 4 - 8 de Octubre de 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (3), pp.705 - 708. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.1865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensar los primeros &amp;quot;gritos de libertad&amp;quot;, 1809-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.2060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel Internacional: «Homenaje a Fernand Braudel, 1902-1985: los espacio-tiempo de la historia. Aportes a la Historia y a las Ciencias Sociales y Humanas». Bogotá”, 4 y 5 de marzo de 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (1), pp.210 - 214. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.2211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simposio Internacional: «Cultura visual y revolución: Hispanoamérica, 1808-1830», Lima 30 de agosto – 2 de septiembre de 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (2), pp.467 - 474. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.2055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del miedo a la &amp;quot;imaginaria independencia&amp;quot; al festejo de la &amp;quot;independencia absoluta&amp;quot; : el recorrido de un concepto clave (Nueva Granada-Colombia, 1761-1873)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (1), pp.17-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00834014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EL IFEA (1948-2008): 60 años de investigaciones al servicio de las sociedades andinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (1), pp.1 - 3. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.2770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seminario Internacional: escribir de sí mismo. Historia y autodocumentos en los Andes, Lima, 26 y 27 febrero 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (1), pp.154 - 157. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.2914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1989 y 2010 : De un Bicentenario al otro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">altablero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1810-2010. Bicentenario y educación, 53, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seminario Internacional «Etnia, color y clase en los procesos de independencia de los países andinos», Bogotá, 27, 28 y 29 de agosto de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (3), pp.569 - 572. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.3068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;República&amp;quot; y otras repúblicas : la regeneración de un concepto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrbuch für Geschichte Lateinamerikas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45, pp.275-296. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7767/jbla.2008.45.1.275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00834008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seminario Internacional: «A contracorriente: Europa tributaria de las Américas». Fondo d’Alembert, 2008, Lima, 25 y 26 de noviembre de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (3), pp.578 - 580. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bifea.3072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communauté symbolique des nations de l'arc-en-ciel, ou la trace d'un rêve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50, pp.53-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00834413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon goût à l’esprit de révolution : le &amp;quot;recouvrement de l’Antiquité&amp;quot; dans la vice-royauté de Nouvelle-Grenade (1779-1794)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Recherches de l'UMLV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11, pp.75-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage de David González Cruz (ed.), Ritos y ceremonias en el Mundo Hispano durante la edad moderna, Huelva, ed. Universidad de Huelva publicaciones, 2002, 441p., dans « Comptes rendus. Religion et politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (4), pp.879-882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Arciniegas, âme sans lisières. Un humaniste colombien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Recherches de l'UMLV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9, pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’ouvrage de Jaime Valenzuela Márquez, Las liturgias del poder. celebraciones públicas y estrategias persuasivas en Chile colonial (1609-1709), Dibam-Santiago du Chili, LOM ediciones / Centro de investigaciones Diego Barros Arana, 2001, 491p., dans « Comptes rendus. Esclavage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (2), pp.361-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El &amp;quot;espejo roto&amp;quot; de la Colombia bolivariana, 1820-1850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario de estudios bolivarianos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, IX (10), pp.121-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comunidad simbólica del manto de Iris o la huella de un sueño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análisis político</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47, pp.20-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment de l'inéluctable. L'édification d'une &amp;quot;culture de guerre&amp;quot; fratricide en Nouvelle-Grenade (1782-1816)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Recherches de l'UMLV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.31-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El mundo de la bella Simonetta o ¿cómo historiar a Venus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Crítica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21, pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un humanista colombiano : Germán Arciniegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Crítica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21, pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nations de l'arc-en-ciel. Pour une géopolitique du symbole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 99, pp.78-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del Reino a la Nación: la invención del territorio colombiano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Aleph, Publicación literaria y de pensamiento, Manizales (Colombia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 112, pp.2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Zweig : renuncia a la utopía suramericana. Traducido del francés al castellano por Aurora Arciniegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Número</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18, pp.82-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El mundo de la bella Simonetta. Traducido del francés al castellano por Beatriz Elena Jaramillo de Vélez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Aleph, Publicación literaria y de pensamiento, Manizales (Colombia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 107, pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Caballero de El Dorado&amp;quot; de Germán Arciniegas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Aleph, Publicación literaria y de pensamiento, Manizales (Colombia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 101/102/103, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renoncement à l'utopie sud-américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Stefan Zweig, écrivain européen, (Lionel Richard coord.), 351, pp.61-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Royaume à la Nation: l'invention du territoire colombien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ordinaire latino-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 162, pp.31-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le laboratoire français d'historiographie colombienne (1972-1993)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés de l'Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4, pp.255-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe hispano-américain d'un hypothétique &amp;quot;Recours de la Méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, N° spécial, Bertrand Badie (éd.) : Un Monde entre ordre et désordre, 629, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las ciudades de la Nueva Granada : teatro y objeto de los conflictos de la memoria política (1810-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario Colombiano de Historia Social y de la Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15446/achsc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Revolución Francesa y la “simbólica” de los ritos bolivarianos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Crítica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 5, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolution française et rites bolivariens: examen d'une transposition de la symbolique républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Amériques latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, L'Amérique latine face à la Révolution française (L'héritage révolutionnaire: une modernité de rupture), Deuxième série, N°10, pp.159-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un momento político del Viaje: la invención de Colombia (1822-1827)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçon donnée à l’occasion de la cérémonie d’investiture comme membre correspondant à titre étranger de l'Académie Colombienne d'Histoire. Session ordinaire de l’ACH, Bogotá</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Colombiana de Historia, Oct 2023, Bogotá, Colombia, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quito au futur antérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Archives for Sustainable Cities, dans le cadre du programme Archival City. Bridging Urban Past and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Lemire, Nov 2023, Noisy-Champs - Université Gustave Eiffel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraguar el ‘Alcázar de Minerva’ en los Andes : en pos de la Libertad, el incipiente anhelo de los patriotas por la estética romana de la República</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensar las repúblicas. De la Res-Publica cristiana a la República democrática (1800-1848)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carole Leal Curiel et Georges Lomné, Sep 2023, Caracas, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivos urbanos o archivos de las ciudades.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archival City Quito : Archivos digitales, reconstrucciones 3D e historias urbanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlos Espinosa Fernández de Córdova (USFQ) Guillermo Bustos (UASB) et Georges Lomné (Université Gustave Eiffel), Apr 2022, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolívar epígono andino del republicanismo de los romanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La libertad antigua y moderna en las Independencias andinas: una mirada heterodoxa al Bicentenario</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlos Espinosa Fernández de Córdova (Universidad San Francisco de Quito, USFQ), May 2022, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libertad, 1760-1860</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conceptos Políticos del Ecuador, 1750-1880</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juan Maiguashca (Universidad de York/UASB-E) y Guillermo Bustos (UASB-E), Aug 2022, Quito (virtuel), Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan García del Río, desafortunado heraldo de una “gran familia columbiana”, de corte monárquico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Americanismo en la Independencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scarlett O’Phelan Godoy, Jul 2022, Lima (Virtuel), Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóbal Colón, ambigua figura de la Libertad americana” (1784-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ni contigo, ni sin tí, tienen mis males remedio. Seminario internacional sobre España e Iberoamérica. Siglo XVI al XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heraclio Bonilla (Université Nationale de Colombie, siège de Bogota, Apr 2022, Bogota (virtuel), Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘Voyage de Caldas’. Enquête sur l’archive fantôme d’une description de Quito datée de 1805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives fantômes, fantômes d’archives. L’histoire des villes entre disparitions, dispersions, reconstitutions et restitutions documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acerca de un manuscrito fantasma. Mollien artifice de un viaje de Caldas a Quito en 1805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archival City Quito : Archivos digitales, reconstrucciones 3D e historias urbanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georges Lomné; Carlos Ramiro Espinosa Fernández de Córdova, Apr 2022, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uno es escribir como poeta, y otro como historiador&amp;quot;. Entre Clio y Caliope, la novela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vigencia de la novela histórica y la importancia de que exista hoy en día. Table-ronde avec Nancy Ovelar de Gorostiaga (représentante du Paraguay à l’UNESCO) et Mauricio Vargas Linares (Ambassadeur de Colombie en France et représentant de la Colombie à l’UNESCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Paris., May 2022, Paris (UNESCO), Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La invención parisina del semi-Dios de Colombia, Simón Bolívar (1821-1827)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Independencias e invenciones republicanas. Guerra, ciudadanía y representación política en los países andinos. Bicentenario de la batalla de Pichincha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santiago Cabrera Hanna (Unversité Andine Simon Bolivar, Quito), Apr 2022, Quito (Virtual), Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurar la República. (1821-1831)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decid : Colombia es, y Colombia será. El momento constitucional de 1821</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francisco Ortega (Université Nationale de Colombie, siège de Bogota), Sep 2021, Bogota (virtuel), Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Fue concebida a orillas del Sena la figura del &amp;quot;Dios de Colombia&amp;quot;, Simón Bolívar?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bicentenario del Congreso constituyente. República de Colombia, 1821-2021. Congreso de historia conmemorativo en Villa del Rosario, Norte de Santander</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armando Martínez Garnica (Universidad Industrial del Santander, UIS), Aug 2021, Villa del Rosario, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de la communication de Natalia Prunes (UBA) : « Rapports historiques de pouvoir dans l’histoire de la langue espagnole »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues philosophiques. Maison d’Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrice Vermeren, Jan 2020, Paris (Maison de l'Amérique latine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comentario de los manuscitos de Ahmed Deidán de la Torre (Université du Texas) : « Conflicto y alternancia: las elecciones municipales entre el Antiguo Régimen y la elección constitucional, 1808-1822 »; de Viviana Velasco (PUCE) : « Elecciones y poder militar. Una aproximación a la acción y representación política de los militares en Ecuador de 1830 a 1845 »; de Milagros Villareal Rivera (UASB-E) : « Perspectiva historiográfica sobre las elecciones en Ecuador durante el siglo XIX », y de Alexis Medina (Université de Franche-Comté) : « Elecciones y legitimidad durante el periodo progresista, 1883-1895 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura política y elecciones en Ecuador del largo siglo XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juan Maiguashca (U.York/UASB-E); Galaxis Borja G. (UASB-E); Luis Esteban Vizuete Marcillo (El Colegio de México), Mar 2020, Quito (Universidad Andina Simón Bolívar, UASB), Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Alcázar de Minerva : de Roma al Ande, la conformación del primer republicanismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perú con Ciencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CONCYTEC, Nov 2020, Lima (virtuel), Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación del Proyecto &amp;quot;Archival Quito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIVAL CITY Bridging Urban Past &amp; Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georges Lomné (ACP, Université Gustave Eifel); Guillermo Bustos (Universidad Andina Simón Bolívar, sede Ecuador (UASB-E)., Mar 2020, Quito (Universidad Andina Simón Bolívar, UASB), Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusiones del Congreso internacional ARCHIVAL CITY Bridging Urban Past & Future »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHIVAL CITY Bridging Urban Past &amp; Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georges Lomné (ACP, Université Gustave Eiffel); Carlos Espinosa Fernández de Córdova (Universidad San Francisco de Quito, USFQ), Mar 2020, Quito (Universidad San Francisco de Quito, USFQ), Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de Bolívar ou las avatars d'une figure de la Liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La République universelle. Les chemins aporétiques de la Liberté.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Cuillerai; Patrice Vermeren, Oct 2020, Paris Maison de l'Amérique latine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan García del Río, hacedor y vocero de la utopía &amp;quot;columbiana&amp;quot; (1818-1827)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Perú en tiempos de la Gran Colombia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scarlett O’Phelan Godoy, Sep 2019, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Patria a República : Colombia en busca de una estética nacional (1819-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginando Repúblicas en Tiempos de Independencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francisco Ortega (Universidad Nacional de Colombia, sede Bogotá), Nov 2019, Bogotá, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études aréales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Institut des Amériques (IDA), Campus Condorcet, Paris-Aubervilliers, Cité des Humanités et des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Amériques (IDA), Oct 2019, Paris-Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historia de un libro : Stefan Zweig y El Caballero de El Dorado de Germán Arciniegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio de Doctorado en Historia Latinoamericana »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Andina Simón Bolívar (UASB) sede Ecuador, Quito, Apr 2019, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de la communication d’Alma Bolón Pedretti (Universidad de la República, UdelaR, Montevideo) : « Sur ‘l’affectif dans la salle de cours’. À propos de quelques rapports d’inspection concernant des professeurs d’Isidore Ducasse et d’Arthur Rimbaud »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues philosophiques (Patrice Vermeren, org.), Maison d’Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrice Vermeren, Feb 2019, Paris (Maison de l'Amérique latine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Bogotá a Lima, unos atisbos sobre el papel de la Libertad de los Romanos en la conformación del Republicanismo andino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradiciones republicanas: ¿una singularidad andina?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cristobal Aljovín (UMSM) et Georges Lomné (UPEM), Nov 2018, Lima, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Antiguos a Modernos, la traducción de la Libertad (1780-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire la République : histoire conceptuelle et traduction en Amérique ibérique (XVIIIème-XIXème siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Noemí Goldman (Institut Ravignani- Université de Buenos Aires-CONICET) et Georges Lomné (Uniuversité Paris-Est, Marne-la-Vallée), Feb 2018, Madrid, Casa de Velázquez, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan García del Río, caballero andante de la libertad de los Modernos (1822-1831)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exiliados de la independencia hispanoamericana : un estudio de casos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scarlett Rebeca O’Phelan Godoy (PUCP, Pérou); Georges Lomné (ACP, Université Gustave Eiffel), Jul 2018, Salamanca, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de l'ouvrage de Juliette Dumont, Diplomaties culturelles et fabriques des identités. Argentine, Brésil, Chili (1919-1946)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre-débat animée par à la Maison de la Recherche de Paris 3 (Salle du Conseil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Lacroix, vice-président du Conseil scientifique de l'Institut des Amériques, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libertad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conceptos políticos del Ecuador, 1750-1880</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juan Mayhuasca; Guillermo Bustos, Jul 2018, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Lady Liberty a Colombia : Figuraciones hemisféricas de la emancipación política (1783-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estética y República</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erika Pani (El Colegio de México, A.C.), Priscila Pilatowski Goñi (Université Sorbonne Nouvelle – Paris 3 / CREDA), Olivier Christin (EPHE ; CEDRE-PSL) et Georges Lomné (UPEM), Nov 2018, México D.F., México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table ronde : « L’histoire globale à l’épreuve de l’histoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amérique latine globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniel Emilio Rojas, Apr 2016, Paris, France. pp.197-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quito à l’heure de la liberté des Anciens (1809-1812)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecuador y Francia : diálogos científicos y políticos (1735-2013), Deuxième plate-forme d'échanges franco-équatoriens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France en Équateur; Ministère de Coordination du Patrimoine (Équateur), Mar 2012, Quito, Équateur. pp.239-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonnefoy, Gilbert Gadoffre : une amitié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Yves Bonnefoy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Brunel; Odile Bombarde, May 2013, Paris, France. pp.125-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la política indígena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Indien et la Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georges Lomné, Mar 2011, Paris, Francia. pp.9-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quito al compás de la libertad de los Antiguos (1809-1812)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecuador y Francia : diálogos científicos y políticos (1735-2013). Segunda plataforma de intercambios franco-ecuatorianos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Embajada de Francia (Ecuador); Ministerio de Coordinación del Patrimonio, Mar 2013, Quito, Ecuador. pp.97-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Cómo historiar el concepto de patria en el orbe ibérico (1750-1870)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerra de la Independencia. Silencio y memoria. Bicentenario de Cochabamba, 1810-2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cochabamba, Bolivia. pp.68-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El concepto de Independencia (Nueva Granada-Colombia, 1761-1873)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cátedra abierta, Grandes Temas de Nuestro Tiempo : Bicentenario de la Independencia. 1810-2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Manizales, Colombia. pp.45-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En pos de la felicidad, la república: apuntes para una historia del concepto en Colombia (1750-1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio Conmemorativo del Bicentenario de la Constitución de la República de Tunja de 1811</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tunja, Colombia. pp.200-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disolución de las &amp;quot;cuerdas de imaginación&amp;quot; en el Virreinato de la Nueva Granada (1765-1810)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cuestión colonial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bogotá, Colombia. pp.225-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatoría general</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etnia, color y clase en los procesos de independencia de los países andinos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Bogotá, Colombia. pp.299-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuando el hermano se hace enemigo: renegación de España e invención de lo americano en la Nueva Granada (1809-1826)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Encuentro Internacional con Nuestra Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cartagena, Colombia. pp.235-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El proyecto de república monárquica : una estética discrepante con el dicho &amp;quot;espíritu del siglo&amp;quot; (1809-1852)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repensando el siglo XIX. Desde América latina y Francia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Mendoza, Argentina. pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolivar, l'homme qui ne voulait pas être roi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'échec dans l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marne-la-Vallée, France. pp.129-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invención estética y revolución política. La fascinación por la libertad de los Antiguos, en el virreinato de la Nueva Granada (1779-1815)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las Revoluciones en el Mundo Atlántico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, María Teresa Calderón ; Clément Thibaud Oct 2004, Bogotá, Colombia. pp.100-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mito neoclásico : ‘El Siglo de oro’ de los Borbones’, en Santafé de Bogotá (1795-1804)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitos políticos en las sociedades andinas. Orígenes, invenciones y ficciones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Germán Carrera Damas; Carole Leal Curiel; Georges Lomné; Frédéric Martinez, Nov 2001, Caracas, Venezuela. pp.45-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l’Averne de la Révolution, le ‘véritable patriotisme’ des Néo-grenadins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitismes, patriotismes. Europe et Amériques, 1773-1802</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Bélissa; Bernard Cottret, Jan 2005, Paris, France. pp.161-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue des cultures. Le legs de Gilbert Gadoffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection « Vivre l'humanisme, d'hier à demain », Montpellier, Espaces 34</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.368, 2025, 978-2-84705-176-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El exilio en la independencia iberoamericana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett O'Phelan Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lima, fondo editorial de la Universidad del Pacífico, pp.343, 2025, 978-9972-57-550-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensar las repúblicas. De la res publica christiana a la república liberal democrática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Leal Curiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abediciones : Colección Registro, Universidad Católica Andrés Bello, 2024, 978-980-439-206-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los lenguajes de la república. Historia conceptual y traducción en Iberoamérica (siglos XVIII y XIX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemí Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa de Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Collection de la Casa de Velázquez n°198, 2024, 978-84-9096-431-6. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12azg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las ilusiones de la igualdad. Mestizaje, emancipación y multiculturalismo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Sebastián Hering Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lema Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad Nacional de Colombia. Facultad de Ciencias Humanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-958-794-193-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremo Occidente y Extremo Oriente. Herencias asiáticas en la América hispánica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontificia Universidad Católica del Perú, Fondo Editorial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 317p., 2018, 978-612-317-372-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viajeros e Independencia : la mirada del otro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett O'Phelan Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondo Editorial del Congreso del Perú, pp.464, 2017, Colección Bicentenario de la Independencia 1821-2021, 978-612-4329-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad del País Vasco / Euskal Herriko Unibertsitatea et Centro de Estudios Políticos y Constitucionales, pp.228, 2014, 978-84-259-1606-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01065889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voces americanas en las Cortes de Cádiz: 1810-1814</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett O'Phelan Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Français d'Études Ándines - IFEA (Actes et Mémoires, Tome 39), Pontificia Universidad Católica del Perú - PUCP, pp.427, 2014, 978-9972-623-87-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la política indígena, Perú y Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Instituto de Estudios Peruanos - IEP, (Colección Mínima, 68), Institut Français d'Études Andines - IFEA (Biblioteca andina de bolsillo, 32), pp.128, 2014, 978-9972-51-450-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01065913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecuador y Francia, diálogos científicos y políticos (1735-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FLACSO-Ecuador; Institut Français d'Études Andines (IFEA, Umifre 17, MAEDI/CNRS USR 3337-Amérique latine)., pp.286, 2013, 9789978673980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abascal y la contra-independencia de América del Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett O'Phelan Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Français d'Études Ándines - IFEA (Actes et Mémoires, Tome 33), Pontificia Universidad Católica del Perú - PUCP, pp.580, 2013, 978-9972-623-82-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figuras de la Modernidad. Hispanoamérica. Siglos XIX-XX.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lempérière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annick Lempérière; Georges Lomné. Universidad Externado de Colombia; Taurus, pp.432, 2012, Estudios en Historia de la Universidad Externado, María Teresa Calderón, 978-958-758-439-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diccionario político y social del mundo iberoamericano. La era de las revoluciones, 1750-1850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóbal Aljovín de Losada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Feres Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernández Sebastián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María de Fatima Sá E Melo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemí Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Javier Fernández Sebastián. Fundación Carolina; Sociedad Estatal de Conmemoraciones Culturales de España; Centro de Estudios Políticos y Constitucionales, Madrid, pp.1422, 2009, 978-84-96411-66-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á la rencontre de García Márquez. Traduction et édition du livre de Juan Gustavo Cobo Borda: Para llegar a García Márquez (Ed: Temas de Hoy, Bogotá, 1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces 34, Montpellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223, 2000, 2-907293-59-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde de la Belle Simonetta. Traduction et édition du livre de Germán Arciniegas: El mundo de la bella Simonetta (1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, pp.213, 1998, 2-907293-58-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amérique latine et les modèles européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lempérière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan; Collection de la Maison des Pays Ibériques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.540, 1998, ISBN : L’Harmattan : 2-7384-6807-1 ISBN : Collection de la Maison des Pays Ibériques, n°74. ISBN : 2-909596-17-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chevalier d'El Dorado, traduction et édition du livre de Germán Arciniegas: El caballero de El Dorado (1939). Suivi d'une analyse de la correspondance de l'auteur avec Stefan Zweig (1940-42)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Espaces 34, Montpellier, pp.282, 1995, 2-6907293-21-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan García del Río, desafortunado heraldo de una “gran familia columbiana” de corte monárquico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El americanismo en las independencias iberoamericanas, Scarlett O’Phelan (dir),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lima, PUCP-Instituto Riva-Aguëro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.100-123., 2025, 978-612-4496-23-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05229958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gadoffre ou la Culture comme projet de société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Lomné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues des cultures : Le legs de Gilbert Gadoffre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espaces 34, Collection « Vivre l'humanisme, d'hier à demain », pp.11-31, 2025, 978-2-84705-176-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan García del Río, caballero andante de la libertad de los modernos (1814-1831)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scarlett O’Phelan Godoy y Georges Lomné (dir.), El exilio en la independencia iberoamericana,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lima, fondo editorial de la Universidad del Pacífico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-9972-57-550-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De antiguos y modernos. Traducir la “libertad’ en el orbe grancolombiano (1780-1848)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noemí Goldman y Georges Lomné, Los lenguajes de la república: Historia conceptual y traducción en Iberoamérica (siglos XVIII y XIX),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection de la Casa de Velázquez n°198, Madrid, Casa de Velázquez, pp.11-24, 2024, 978-84-9096-431-6. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ays.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Colombia a la Nueva Granada : la cambiante figura de la república, 1819-1849</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Margarita Garrido Otoya ; Francisco A. Ortega ; Franz Hensel Riveros (dir.), Historias de lo Político en Colombia. Vol. I : Imaginando repúblicas en tiempos de la independencia, 1780-1852,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol I, Universidad del Rosario, pp.27-66, 2024, 9789585003217. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12804/urosario9789585003231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan García del Río, hacedor y vocero de la utopía “columbiana” (1818-1827)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarlett O’Phelan Godoy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perú en los tiempos de la Gran Colombia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lima, Fondo editorial PUCP et Fundación J. Bustamante de la Puente, pp.123-152, 2023, 978-612-317-919-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Nouveau Monde à l’Amérique latine : l’individuation d’une aire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arezki Cherfaoui; Jacques Pothier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions du monde. Les civilisations à l’heure de la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.141-159, 2022, Civilisations étrangères, 978-2-86906-806-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurer la Colombie. Une poétique de l’Indépendance (1784-1830).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Christin; Servane Dargnies-De-Vitry; François-René Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique et Républiques. Une anthropologie des images, Paris, Le Bord de l’eau Éditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l’eau Éditions, pp.155-172, 2022, Bibliothèque républicaine, 9782356878090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des villes au futur antérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Allemand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demain, les villes ? Paroles de chercheuses et de chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.370-375, 2022, 978-2-7535-8298-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régénérer la ville. L’idéal d’une harmonieuse ‘cité enchevêtrée’ à Quito et à Santafé de Bogotá (1779-1801)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louise Bénat-Tachot; Mercedes Blanco; Araceli Guillaume-Alonso; Hélène Thieulin-Pardo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’invention de la ville dans le monde hispanique (IXe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions hispaniques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.435-449, 2019, 978-2-85355-102-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis le rivage: entrevoir Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Martínez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(D) Ecribir la ciudad / (D) Écrire la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arquine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.96-110, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Théodore de Mollien, intérprete de la revolución de Colombia (1822-1825)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarlett O’Phelan; Georges Lomné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viajeros e Independencia : la mirada del otro, Prefacio de Luis Galarreta Velarde, Colección Bicentenario de la Independencia 1821-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondo Editorial del Congreso del Perú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141- 184, 2017, 978-612-4329-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amérique latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Christin ; Stéphan Soulié et Frédéric Worms. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 100 mots de la République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-20, 2017, Que sais-je ? n°4085, 978-2-13-078739-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolivar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Christin ; Stéphan Soulié et Frédéric Worms. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 100 mots de la République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-22, 2017, Que sais-je ? n° 4085, 978-2-13-078739-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Christin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des concepts nomades en sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métailié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-66, 2016, 979-10-226-0454-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿La revolución en clave romana ? Unos apuntes sobre la retórica americana de la libertad en las Cortes de Cádiz (1810-1813)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarlett O’Phelan Godoy et Georges Lomné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voces americanas en las Cortes de Cádiz: 1810-1814</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Français d'Études Andines (IFEA, Umifre 17, MAEDI/CNRS USR 3337-Amérique latine), Actes et Mémoires, Tome 39, Pontificia Universidad Católica del Perú – PUCP,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-416, 2014, 978-9972-623-87-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patria. Colombia / Nueva Granada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Lomné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad del País Vasco / Euskal Herriko Unibertsitatea y Centro de Estudios Políticos y Constitucionales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-140, 2014, Diccionario político y social del mundo iberoamericano. Conceptos políticos fundamentales, 1770-1870, [Iberconceptos-II], Volumen 8, 978-84-259-1606-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El feliz momento de la Patria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Lomné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad del País Vasco / Euskal Herriko Unibertsitatea y Centro de Estudios Políticos y Constitucionales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-36, 2014, Diccionario político y social del mundo iberoamericano. Conceptos políticos fundamentales, 1770-1870, [Iberconceptos-II], Volumen 8, 978-84-259-1606-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Independencia], Colombia/Nueva Granada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alejandro San Francisco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Independencia, volumen 4 del Diccionario político y social del mundo iberoamericano. Conceptos políticos fundamentales, 1770-1870, [Iberconceptos-II]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad del País Vasco / Euskal Herriko Unibertsitatea y Centro de Estudios Políticos y Constitucionales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-125, 2014, 978-84-259-1602-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines du républicanisme quiténien (1809-1812) : la liberté des Romains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Hébrard ; Geneviève Verdo </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las independencias hispanoamericanas. Un objeto de historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 137, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa de Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-63, 2013, Collection de la Casa de Velázquez, 978-84-96820-95 </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cvz.19882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El informe de Ramón Núñez del Arco (Quito, 1813) : un afán de pacificación absoluta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarlett O’Phelan Godoy et Georges Lomné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abascal y la Contra-independencia de América del Sur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Français d'Études Ándines (IFEA, Umifre 17, MAEDI/CNRS USR 3337-Amérique latine), Actes et Mémoires, Tome 33, Pontificia Universidad Católica del Perú – PUCP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.535-570, 2013, 978_9972-623-82-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désillusions sud-américaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stefan Zweig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magazine Littéraire, pp.85-92, 2012, Nouveaux regards, 979-10-91530-01-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à la réédition de l'Atlas geográfico del Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Chaumeil; Juan Manuel Delgado Estrada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas geográfico del Perú, (Mariano Felipe Paz Soldán, Paris, 1865), Travaux de l'Ifea, tome 301</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Français d'Études Andines/IFEA; Ambassade de France au Pérou; Universidad Nacional Mayor de San Marcos/UNMSM, Facultad de Ciencias Sociales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-9972-623-75-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">América - Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristóbal Aljovín de Losada ; João Feres Júnior ; Javier Fernández Sebastián ; Fátima Sá e Melo Ferreira ; Noemí Goldman ; Carole Leal Curiel ; Georges Lomné ; José María Portillo Valdés ; Isabel Torres Dujisin ; Fabio Wasserman ; Guillermo Zermeño. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario político y social del mundo iberoamericano. La era de las revoluciones, 1750-1850. [Iberconceptos-I]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundación Carolina, Sociedad Estatal de Conmemoraciones Culturales; Centro de Estudios Políticos y Constitucionales, pp.101-115, 2009, 978-84-96411-66-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;República&amp;quot; y otras repúblicas: la regeneración de un concepto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Javier Fernández Sebastián. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario político y social del mundo iberoamericano. La era de las revoluciones, 1750-1850. [Iberconceptos-I]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Fundación Carolina; Sociedad Estatal de Conmemoraciones Culturales de España; Centro de Estudios Políticos y Constitucionales, Madrid, pp.1253-1269, 2009, 978-84-96411-66-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">República - Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristóbal Aljovín de Losada ; João Feres Júnior ; Javier Fernández Sebastián ; Fátima Sá e Melo Ferreira ; Noemí Goldman ; Carole Leal Curiel ; Georges Lomné ; José María Portillo Valdés ; Isabel Torres Dujisin ; Fabio Wasserman ; Guillermo Zermeño. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario político y social del mundo iberoamericano. La era de las revoluciones, 1750-1850. [Iberconceptos-I]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundación Carolina, Sociedad Estatal de Conmemoraciones Culturales; Centro de Estudios Políticos y Constitucionales, pp.1306-1320, 2009, 978-84-96411-66-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le frère devient l’ennemi : déni de l’Espagne et invention du sentiment américain en Nouvelle-Grenade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joanna Nowicki; Czeslaw Porebski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’invention de l’Autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Sandre, pp.125-134, 2008, 978-2-914958-94-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuel Burga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Choquequirao. Símbolo de la resistencia andina (historia, antropología y lingüística)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFEA (UMIFRE 17, CNRS-MAEE) ; Universidad de San Marcos; Fondo Contravalor Perú-Francia, pp.9-10, 2008, 9789972463907. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ifea.5983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El 'espejo roto' de la Colombia bolivariana, 1820-1850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Annino; François-Xavier Guerra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventando la nación. Iberoamérica siglo XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondo de Cultura Económica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.475-500, 2003, 968-16-6956-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le siècle d'or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chantal Delsol, Michel Maslowski et Joanna Nowicki (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythes et symboles politiques en Europe centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.163-167, 2002, Politique d'aujourd'hui 978-2-13-050050-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un humaniste d'avant-garde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gilbert Gadoffre, un humaniste révolutionnaire, Entretiens avec Alice Gadoffre-Staath, Préface de Jean Starobinski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAPHIS, pp.163-177, 2002, 2913610226-9782913610224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una &amp;quot;palestra de gladiadores&amp;quot;. Colombia de 1810 a 1828: ¿guerra de emancipación o guerra civil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gonzalo Sánchez Gómez; María Emma Wills Obregón. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museo, Democracia, Nación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministerio de Cultura, Museo Nacional de Colombia : Programa de las Naciones Unidas para el Desarrollo -PNUD : Instituto de Estudios Políticos y Relaciones Internacionales -IEPRI- de la Universidad Nacional de Colombia : Instituto Colombiano de Antropología e Historia -ICAHN, pp.287-312, 2000, 9588052459 9789588052458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'école de l'esprit du siècle: Vicente Rocafuerte (1820-1847)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annick Lempérière; Georges Lomné; Frédéric Martinez; Denis Rolland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amérique Latine et les modèles européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan; Collection de la Maison des Pays Ibériques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1998, ISBN : L’Harmattan : 2-7384-6807-1 ISBN : Collection de la Maison des Pays Ibériques, n°74. ISBN : 2-909596-17-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La patria en representación. Una escena y sus públicos: Santa Fe de Bogotá, 1810-1828</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Xavier Guerra, Annick Lempérière et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los espacios públicos en Iberoamérica : Ambigüedades y problemas. Siglos XVIII-XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mexico : Centro Francés de Estudios Mexicanos y Centroamericanos (CEMCA) ; Fondo de Cultura Económica (FCE), pp.321-339, 1998, 968-16-5468-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europa : entre la historia y la memoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Fazio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿La gran Europa?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Estudios Políticos y Relaciones Internacionales, Universidad Nacional, IEPRI; ECOE Ediciones, pp.1-23, 1997, 958-648-138-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes de Nouvelle-Grenade: théâtres et objets des jeux conflictuels de la mémoire politique (1810-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Xavier Guerra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires en devenir. Amérique Latine, XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des pays ibériques pp.139-155, 1994, Collection de la Maison des pays ibériques, 62, ISSN 0296-7588 2-909596-06-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe entre Histoire et Mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chantal Delsol et Hanna Swida-Ziemba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grande Europe ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris: Librairie Philosophique J. Vrin; Lyon : Institut Interdisciplinaire d'Études Épistémologiques, pp.1-21, 1994, Collection: Science - Histoire - Philosophie, ISBN VRIN: 2-7116-9821-1 ISBN IIEE: 2-910425-02-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El laboratorio francés de historiografía colombiana durante los últimos veinte años</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernardo Tovar Zambrano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Historia al final del milenio. Ensayos de historiografía colombiana y latinoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Editorial Universidad Nacional de Colombia, pp.655-681, 1994, 958-17-0122-2 (v.2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Revolución Francesa y lo simbólico en la liturgia política bolivariana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miscelánea Histórica Ecuatoriana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Revista de Investigaciones Históricas de los Museos del Banco Central del Ecuador. Quito, Ecuador, pp.40-67, 1990, 9978-969-01-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceso emancipador en la región. Conversatorio con Francisco Belaunde dentro del programa Geomundo. TV Perú</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Fue concebida a orillas del Sena la figura del ‘Dios de Colombia’ Simón Bolívar? (1819-1827)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indien et la politique I - Bolivie et Pérou.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395183v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indien et la politique II - Bolivie et Pérou.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01395185v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonnefoy, un poète. Fondation Hugot du Collège de France, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Yves Bonnefoy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. 1, Éditions Espaces 34, pp.189, 2017, Vivre l'Humanisme, d'hier à demain, 978-2-84705-145-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitos políticos en las sociedades andinas. Orígenes, invenciones y ficciones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Carrera Damas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Leal Curiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Germán Carrera Damas; Carole Leal Curiel; Georges Lomné; Frédéric Martinez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitos políticos en la región andina: una perspectiva comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Caracas, Venezuela. 216, Equinoccio (Université Simón Bolívar, Caracas); Université de Marne-la-Vallée; Institut Français d'Études Andines – IFEA, pp.420, 2006, Travaux de l’IFEA, 980-237-241-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01077679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El momento colombiano de las repúblicas andinas. Desde el concepto de Colombia hasta el reconocimiento internacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Rafael Almarza Villalobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesos. Revista Ecuatoriana de Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, pp.11-196, 2021, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29078/procesos.v.n53.2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El momento colombiano de las repúblicas andinas. Historia política</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Rafael Almarza Villalobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesos. Revista Ecuatoriana de Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, pp.11-134, 2021, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29078/procesos.v.n54.2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historia de los conceptos políticos en el Área andina (1750-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.91, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santa Cruz, maréchal José Andrés de (1792-1865)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amériques, T. I : Du précolombien à 1830</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santander, général Francisco de Paula (1792-1840)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amériques, T. I : Du précolombien à 1830</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.841-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roscio, Juan Germán (1763-1821)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lomné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amériques, T. I : Du précolombien à 1830</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.830-831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId266"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC37EB0F"/>
+    <w:nsid w:val="23216DB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-lomne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8222-3301" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034177736" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05230137v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lomn&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29078/procesos.n60.2024.5584" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05224276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29078/procesos.n59.2024.4950" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04417451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04267424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04266946v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398796v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7084" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398832v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398878v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Mart&#237;nez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398814v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.953" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.680" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.676" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.679" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.671" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796550v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.674" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1183" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1555" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802771v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1699" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1557" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1368" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1367" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838155v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaumeil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Delgado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1346" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808568v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1559" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827364v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1556" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.2060" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1865" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811545v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.2211" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811550v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.2055" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.2914" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862909v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.2770" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868261v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811578v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.3068" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.3072" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834008v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7767/jbla.2008.45.1.275" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834413v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865505v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868642v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865523v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872930v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865368v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872921v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870822v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874955v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870825v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874974v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866006v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870443v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866177v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/achsc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418261v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418252v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418407v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418427v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418236v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651737v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418421v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418415v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418271v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418266v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418439v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418443v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418451v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436624v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436609v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436581v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436334v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418455v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436588v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436601v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418460v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436562v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418465v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418467v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436586v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436341v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789448v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877366v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790022v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789451v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837642v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837643v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837604v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837930v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837956v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837634v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800160v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799913v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800388v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05230486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-espaces34.fr/spip.php?page=espaces34_livre&amp;amp;id_article=2233" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05228625v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett O'Phelan Godoy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05226733v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Goldman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/52962?lang=fr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12azg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05223036v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leal Curiel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976239v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sebasti&#225;n Hering Torres" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lema Silva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.humanas.unal.edu.co/2017/investigacion/centro-editorial/libros/las-ilusiones-de-la-igualdad-mestizaje-emancipacion-y-multiculturalismo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870564v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gasquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondoeditorial.pucp.edu.pe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781230v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065913v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068493v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068330v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Espinosa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068562v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077696v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Guerra" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lemp&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838178v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Aljov&#237;n de Losada" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Feres Junior" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de Fatima S&#225; E Melo Ferreira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875008v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-espaces34.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865771v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rolland" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=681&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873097v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872184v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05228689v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondoeditorial.up.edu.pe/producto/el-exilio-en-la-independencia-iberoamericana/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05229958v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ira.pucp.edu.pe/publicaciones/impresas/el-americanismo-en-las-independencias-iberoamericanas/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05231352v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05226264v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/urosario9789585003231" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05226867v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ays." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04365969v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04266852v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694659v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694989v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261797v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hispaniques.com/le-catalogue/156-l-invention-de-la-ville-dans-le-monde-hispanique-ixe-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790094v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arquine.com/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788238v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_100_mots_de_la_R%C3%A9publique" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789444v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://es-la.facebook.com/CongresoPeru/videos/1859352167439603/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788230v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788164v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-metailie.com/livre/dictionnaire-des-concepts-nomades-en-sciences-humaines-t-2/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788738v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iberconceptos.net/diccionario-politico-y-social-del-mundo-iberoamericano-tomo-ii-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788940v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifea.org.pe/ediciones/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788662v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789127v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786786v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.19882" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789091v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876306v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifea.org.pe/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865731v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838011v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838006v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876516v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865952v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809025v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.5983" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876163v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondodeculturaeconomica.com" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865727v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865734v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865993v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870659v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870662v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871282v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871238v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866382v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870404v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868504v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436313v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04484151v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395183v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Salazar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395185v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781451v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077679v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Carrera Damas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695211v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Rafael Almarza Villalobos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29078/procesos.v.n53.2021" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695423v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29078/procesos.v.n54.2021" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838158v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789503v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789493v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789455v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-lomne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8222-3301" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034177736" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05230137v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lomn&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29078/procesos.n60.2024.5584" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05224276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29078/procesos.n59.2024.4950" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04417451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04267424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04266946v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398875v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398878v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Mart&#237;nez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398832v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7084" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398814v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.953" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.679" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.676" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.671" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796550v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.674" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861752v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796554v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.680" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838155v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaumeil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Delgado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1346" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1559" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808495v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1557" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808597v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1368" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808592v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1367" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802771v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1699" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827364v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808478v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1556" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1555" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811551v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.1865" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838038v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.2060" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811545v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.2211" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811550v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.2055" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834014v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.2770" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811584v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.2914" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868261v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811578v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.3068" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834008v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7767/jbla.2008.45.1.275" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811580v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.3072" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834413v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865505v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868642v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865523v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865368v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872930v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870822v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874955v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870825v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874974v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866006v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870443v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866177v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/achsc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418245v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418252v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418261v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418415v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418271v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418266v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418236v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651737v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418427v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418439v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418443v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436624v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418451v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436609v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436618v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418229v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436334v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418455v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436581v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436601v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436588v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418465v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418467v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436562v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436586v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436341v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04418460v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877366v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790022v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789451v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837643v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837642v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837639v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837930v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837604v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837956v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837634v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800160v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799913v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800388v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05230486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-espaces34.fr/spip.php?page=espaces34_livre&amp;amp;id_article=2233" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05228625v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett O'Phelan Godoy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05223036v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leal Curiel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05226733v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Goldman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/52962?lang=fr" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12azg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976239v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sebasti&#225;n Hering Torres" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lema Silva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.humanas.unal.edu.co/2017/investigacion/centro-editorial/libros/las-ilusiones-de-la-igualdad-mestizaje-emancipacion-y-multiculturalismo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870564v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gasquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondoeditorial.pucp.edu.pe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781230v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065889v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068493v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065913v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068330v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Espinosa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068562v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077696v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Guerra" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lemp&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838178v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Aljov&#237;n de Losada" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Feres Junior" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a de Fatima S&#225; E Melo Ferreira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875008v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-espaces34.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873097v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865771v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rolland" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=681&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872184v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05229958v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ira.pucp.edu.pe/publicaciones/impresas/el-americanismo-en-las-independencias-iberoamericanas/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05231352v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05228689v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondoeditorial.up.edu.pe/producto/el-exilio-en-la-independencia-iberoamericana/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05226867v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ays." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05226264v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/urosario9789585003231" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04365969v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694659v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04266852v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694989v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261797v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hispaniques.com/le-catalogue/156-l-invention-de-la-ville-dans-le-monde-hispanique-ixe-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790094v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arquine.com/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789444v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://es-la.facebook.com/CongresoPeru/videos/1859352167439603/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788230v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_100_mots_de_la_R%C3%A9publique" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788238v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788164v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-metailie.com/livre/dictionnaire-des-concepts-nomades-en-sciences-humaines-t-2/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788940v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifea.org.pe/ediciones/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788738v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iberconceptos.net/diccionario-politico-y-social-del-mundo-iberoamericano-tomo-ii-2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788662v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789127v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786786v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.19882" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789091v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865731v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876306v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifea.org.pe/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838006v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876516v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838011v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865952v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809025v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.5983" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876163v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondodeculturaeconomica.com" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865727v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865734v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865993v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870659v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870662v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871282v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866382v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870404v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871238v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868504v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04436313v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04484151v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395183v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Salazar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395185v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781451v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077679v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Carrera Damas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695211v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Rafael Almarza Villalobos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29078/procesos.v.n53.2021" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695423v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29078/procesos.v.n54.2021" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838158v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789493v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789455v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789503v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>