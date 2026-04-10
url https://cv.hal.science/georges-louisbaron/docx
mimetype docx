--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.94117647059px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georges-Louis Baron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">georges-louisbaron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2704-7821</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GTnum IMS DEFI #DEFI - Littératie des données des élèves du secondaire : que nous apprennent les évaluations avec PIX ? - Groupe thématique numérique de la Direction du numérique pour l'éducation (Ministère de l'Education Nationale, de l'Enseignement et de la Recherche) 2021-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Capelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques en éducation : vers de nouvelles littératies. GTnum GIS2IF &amp;quot;Humanités numériques, entre recherche et formation&amp;quot; #HN_education. Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l'Éducation nationale et de la Jeunesse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8278777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des humanités numériques aux humanités numériques en éducation. GTnum GIS2IF &amp;quot;Humanités numériques, entre recherche et formation&amp;quot; #HN_education. Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l'Éducation nationale et de la Jeunesse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Loffreda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8283357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HNE : enjeux disciplinaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Loffreda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8278731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique à l’école primaire : perspectives en termes de recherches et d’innovations, Revue de l’EPI, n°211</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à l'informatique à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévina Touloupaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, http://www.adjectif.net/spip/spip.php?article382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles ressources pour enseigner l’informatique dans le premier degré ? Une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kummer-Hannoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner, apprendre, former à l’informatique à l'école : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité, pp.69-84, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53480/2024iecare04r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems of resources for science teaching in high school: a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researching Textbooks and Educational Media from Multiple Perspectives: Analysing the Texts, Studying their Use, Determining their Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-87-971113-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles représentations les étudiants de cinquième année de mathématiques à l'ENS de Bujumbura (Burundi) se font-ils des utilisations des TICE ? Rémégie Ndovori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémégie Ndovori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Barahinduka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle école pour demain ? Enjeux, priorités et défis, L’Harmattan, Education Comparée, 606 pages ISBN : 978-2-343-17905-6 http://eda.recherche.parisdescartes.fr/emmanuelle-voulgre-3/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Resolution of Enigmas, a Meaningful and Productive Activity in Moocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Education: At the MOOC Crossroads Where the Interests of Academia and Business Converge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11475, Springer International Publishing, 2019, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19875-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à programmer à l'école primaire ? Une approche exploratoire en cycle 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevastiani Touloupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Nogry; Laetitia Boulc'h; François Villemonteix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique à l’école primaire. Pratiques de classe et supervision pédagogique dans les pays francophones.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2019, Éducation et didactiques, 978-2-7574-2366-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards d'une recherche universitaire sur l'accompagnement des instituteurs formés par IFADEM au Burundi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depover, C, Dieng, P-Y, Gasse, S., Maynier, J-F, Wallet, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la formation continue des enseignants en francophonie. L'initiative IFADEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des archives contemporaines, pp.123-138, 2016, 9782813002204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre l'informatique par la programmation des robots. Cas de Lego Mindstorms NXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claver Nijimbere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Blaise-Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique en éducation : perspectives curriculaires et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.266-277, 2015, 978-2-84516-698-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages en milieu scolaire : caractérisation, observation et évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grandbastien, Monique and Labat, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements informatiques pour l'apprentissage humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Lavoisier, pp.269-284, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels apprentissages dans des communautés d'enseignants en ligne ? Réflexions méthodologiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlier, Bernadette and Daele, Amaury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les communautés virtuelles d'enseignants : pratiques et recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L'Harmattan, pp.177-194, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions autour des phénomènes de scolarisation des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pochon, Luc-Olivier and Maréchal, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre technique et pédagogie. La création de contenus multimédia pour l'enseignement et la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neuchâtel : IRDP, pp.154-161, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial du numéro thématique 2024-01 de la revue Adjectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Secq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2024, Numéro thématique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Hamidou Nacuzon Sall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Depover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19.2, 2021, Hommage à Hamidou Nacuzon Sall</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Jacques Wallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19.1, 2021, Hommage à Jacques Wallet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Jacques Wallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Depover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19.3, 2021, Hommage à Jacques Wallet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'évolution de la recherche sur les technologies en éducation dans le champ du projet APPRENDRE Rapport synthétique du projet VSTICE3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Zablot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04050283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de la recherche sur le Carnet Numérique de l’Elève-Chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris 5 René Descartes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02406707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique de synthèse de la recherche Cahier numérique de l'élève chercheur (CNEC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Descartes (Paris 5). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final V3 de la recherche SUPERE-RCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villemonteix François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris 5 René Descartes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de la recherche SUPERE-RCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villemonteix François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris 5 René Descartes. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix des terrains et des facteurs à analyser, conception des instruments d’enquête et d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Descartes (Paris 5). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives de l'expérimentation « Tablettes » au Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Zablot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combemorel-Pauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Quentrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire EDA (éducation, discours et apprentissages). Université Paris Descartes; Orange Labs research. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique d’étape en juin 2014 du projet SUPERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villemonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelline Djeumeni Tchamabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Descartes, Laboratoire EDA (EA 4071). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01107625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TICE et formation des enseignants du primaire en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Zablot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combemorel-Pauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Descartes, Laboratoire EDA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01107666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique numéro 2 de la recherche ORDIVAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khaneboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Zablot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combemorel-Pauty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris Descartes (Paris 5). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition numérique scolaire en Afrique Subsaharienne. Production de la phase 1 du projet VSTICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Tran Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Beauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boullé-Loffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://eda.recherche.parisdescartes.fr, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01009460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications et usages éducatifs des technologies de l'information et de la communication : éléments pour une analyse de la conjoncture scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00869506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de la recherche &amp;quot;usages éducatifs des TIC : quelles compétences pour les enseignants ?&amp;quot; et présentation des contributions des équipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.inrp.fr, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium Technologies informatiques en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.msh-paris.fr, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des manuels scolaires et des ressources technologiques dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Baldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.inrp.fr, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European project REPRESENTATION : Representations, models and modelling; implications in educational strategies and learning process: bibliographical synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dansac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European project REPRESENTATION : Modélisation conceptuelle initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration des TIC dans le système éducatif : instruments, acteurs, systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.inrp.fr, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte de l'informatique dans la formation des enseignants Etude de cas dans un IUFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRP - TECNE. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04166670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en éducation et pouvoir politique ; quelques réflexions sur une tension ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (3), pp.73-87. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.563.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05102785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches et paradigmes pour la recherche sur les usages éducatifs des technologies. Enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Learning and Technology / Revue Canadienne de l'Apprentissage et de la Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical students’ perception of simulation-based assessment in emergency and paediatric medicine: a focus group study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Truchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Suremain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.586. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12909-021-02957-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical students’ perception of simulation-based assessment in emergency and paediatric medicine: a focus group study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Truchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Suremain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12909-021-02957-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Digital Transformation in Higher Education and Research via Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Barzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gerphagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Futures Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (3), pp.65-78. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6531/JFS.202103_25(3).0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie pédagogique en temps de crise. Vers des recherches coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.5588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villemonteix et la recherche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Béziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, François Villemonteix et la recherche participative, 29, [7 p.]. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.4716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves réflexions sur les humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouets programmables de type Bee-Bot : représentations et effets cognitifs chez les écoliers de cinquième fondamentale au Burundi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claver Nijimbere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Barahinduka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémégie Ndovori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02551000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies dans l'enseignement scolaire Regard rétrospectif et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.103-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de tableaux de bord numériques pour l'évaluation des compétences scolaires : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de l’information et de la communication et Sciences de l’éducation : regards historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, adjectif.net/spip.php?article468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la constitution de ressources personnelles à la création de communautés formelles : étude de cas en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Zablot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.27-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capsules vidéo et enseignement : Une étude de cas sur le MOOC EFAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à l'informatique à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.73-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des TICE par les lauréats de l’ENS de Bujumbura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémégie Ndovori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://adjectif.net/spip.php?article404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial du Numéro Spécial &amp;quot;Enseigner, accompagner, apprendre, quels changements à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’informatique comme objet d’enseignement à l’école primaire française ? Mise en perspective historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 195, pp.51 - 62. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.5032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point de vue sur la recherche en TICE au Sud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les besoins de la recherche en TICE au Sud, 12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01509009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision pédagogique au Burundi : le cas de trois provinces du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Barahinduka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, https://adjectif.net/spip.php?article337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on educational media and resources in the field of French vocational education. The case of automobile maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Zablot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARTEM e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (3), pp.25-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la participation à un cours en ligne ouvert à tous : le cas d’« enseigner et former avec le numérique (eFAN) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khaneboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1 &amp; 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités associatives visant l'intégration des migrants dans un contexte institutionnel changeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Beauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et Formation, Recherches et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Science Education in French Secondary Schools: Historical and Didactical Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Grandbastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions of Computing Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue on Computing Education in (K-12) Schools, 14 (2), pp.27. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2602486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la robotique pédagogique pour enseigner l'intelligence artificielle : une expérience d'approche par projet auprès d'étudiants en informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janiszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre et le logiciel libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayuko Sedooka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00564235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khaneboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayuko Sedooka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 127, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00564233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et TIC en Argentine. Éléments d'analyse et de comparaison avec la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Rita Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 123, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00564228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de diversité linguistique dans l'enseignement supérieur et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de l'information et de la communication et indigènes numériques : quelle situation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie et ressources numériques en ligne : quelques réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 97, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00286334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une didactique de l'informatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 97, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00286326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du côté des États-Unis : notes de voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00284945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information et de la communication en éducation aux USA : éléments d'analyse sur la diffusion d'innovations technologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and communication technology: models of evaluation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issues in the Evaluation of Educational Technology: International Perspectives, special issue of Evaluation and Program Planning -- Spector, J. Michael and de la Teja, Ileana (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26.2, pp.177-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt ans plus dix ans après... Quel rôle pour la recherche en éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement public et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 100, pp.65-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC aux USA : le cas de la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 90, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des manuels scolaires électroniques ? Résultats d'une étude en mathématiques en classe de sixième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Le livre electronique, 5 (4), pp.343-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique et la formation à l'IUFM : une étude de cas à Créteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 70, pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques points de repère sur la recherche en informatique pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Enseignement public et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 62, pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques points de repère sur la recherche en informatique pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 62, pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans après (Où en est l'INRP ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement public et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de partenariat entre laboratoires et territoires académiques – webinaire inter GTnum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes de partenariat entre laboratoires et territoires académiques – webinaire inter GTnum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DNE-MENJS, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des intelligences artificielles pour l'enseignement de la démarche d'investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Patras, Grèce. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26220/une.2990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un MOOC favorisant les échanges et le travail collaboratif entre classes ? Le cas de Classes éloignées en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansa Ghabara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles, territoires et numérique : quelles collaborations ? quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étayage des enseignants de l’école maternelle au cours des activités de programmation avec le logiciel ScratchJr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssa Tsourapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apprentissage de la programmation dès l’école primaire: le concept de message sur ScratchJr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévastiani Touloupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un EIAH à destination du programme Savanturiers : une réflexion sur l'approche inductiviste de la spécification des besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecole et Technologies de l'Information et de la Communication Francophone ETIC 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et numérique comme objets d'enseignement scolaire en France: entre concepts, techniques, outils et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre l'informatique par la programmation des robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claver Nijimbere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication (STIC) en milieu éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00875586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier à la programmation des étudiants de master de sciences de l'éducation ? Un compte rendu d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication (STIC) en milieu éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00875549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances et représentations du Tableau Numérique Interactif chez les futurs professeurs des écoles : Réflexions sur la formation aux technologies éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication en milieu éducatif : Analyse de pratiques et enjeux didactiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Patras, Grèce. pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00676175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback on the use of robots in project-base learning: How to involve students in interdisciplinary projects in order to increase their interest in computer science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janiszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Parchemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Technology, Education and Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications Invitées - Colloque DIDAPRO 4 - Dida&STIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Spirakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Nivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication en milieu éducatif : Analyse de pratiques et enjeux didactiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Patras, Grèce. pp.15-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00676274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage de Nao (robot humanoïde) dans l'apprentissage de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janiszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication en milieu éducatif : Analyse de pratiques et enjeux didactiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Patras, Grèce. pp.231-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00676166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and ICT in education : which Role for Textbook and Portals ? Results from the PREDIL European Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khaneboubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research on Textbooks and Educational Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Santiago de Compostela, France. pp.643-652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00765614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoboTICE : La Robotique comme Technologie de l'Information et de la Communication pour l'Enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janiszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Parchemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche francophone sur les TICE . Pluralisme référentiel et diversité de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Rés@tice 2007 de l'Agence universitaire de la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00293537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and design of new modalities of learning and work for pre-service teachers assisted by ICT: collaborative learning and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCE 2005, IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT, educational technology and educational instruments. Will what has worked work again elsewhere in the future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCE 2005, IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium, formation et nouveaux instruments de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sidir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium, formation et nouveaux instruments de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT, research and teacher education in France: issues and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference SITE 2003, AACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring ICT competencies for pre-service teachers: question of adding some new skills or changing a professional culture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference SITE 2003, AACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du troisième colloque Hypermédias et Apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Baldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du deuxième colloque &amp;quot;Hypermédias et Apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte de La Passardière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, multi et hypermédias pour l'apprentissage : points de repère sur l'émergence d'une communauté scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte de La Passardière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Châtenay-Malabry, France. pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du premier colloque &amp;quot;Hypermédias et Apprentissages&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte de La Passardière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition numérique dans la recherche et l'enseignement supérieur à l'horizon 2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Barzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gerphagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Barzman; Mélanie Gerphagnon; Olivier Mora. éditions Quae, 2020, 9782759231522. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3153-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De 0 à 1 ou l’heure de l'informatique à l'école. Actes du colloque Didapro 7 – DidaSTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Parriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2018, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b13411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01752349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école primaire et les technologies informatisées : Des enseignants face aux TICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villemonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication en milieu éducatif : Analyse de pratiques et enjeux didactiques. Actes du colloque international DIDAPRO 4 - Dida&Stic, 24-26 octobre 2011, Université de Patras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges-Louis Baron, Éric Bruillard, Vassilis Komis. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Technologies Editions, Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.284, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00690147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières journées Communication et Apprentissage Instrumentés en Réseau (JOCAIR'2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidir Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Picardie Jules Verne, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de communication et formation d'enseignants : vers de nouvelles modalités de professionnalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyon : INRP, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudiants et prescripteurs face à l'informatique. Premiers résultats d'une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Daguet. INRP, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00257774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de texte et production de documents : questions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyon : INRP, GÉDIAPS, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuels à l'heure des technologies. Résultats de recherches en collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Baldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : INRP, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI (Association Enseignement Public &amp; Informatique ) ; INRP (Institut National de Recherche Pédagogique)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2000, www.epi.asso.fr ; www.inrp.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information et de la communication et l'actualisation des enseignements scientifiques et technologiques au lycée d'enseignement général et au collège - Université d'été</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRP ; ENS Cachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1998, http://www.inrp.fr ; http://www.ens-cachan.fr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre Electronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte de La Passardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Hermès, 5 (4), pp.118, 1998, Sciences et Techniques Éducatives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la troisième rencontre francophone de didactique de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Duchâteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI (Association Enseignement Public et Informatique)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240, 1993, http://www.epi.asso.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00359968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration de l'informatique dans l'enseignement et la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRP - EPI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.286, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00280391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque francophone sur la didactique de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges-Louis Baron, Jacques Baudé, Philippe Cornu. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI (Association Enseignement Public et Informatique)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.312, 1989, http://www.epi.asso.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00374950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing media – changing schools? IARTEM 2017 14th International Conference on Research on Textbooks and Educational Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Anichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 978-82-691343-2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textes des présentations faites lors du Symposium PREA 2K30, 23-25 juin 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PREA 2K30, 23-25 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris ( France), France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05512714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apprentissage de la programmation dès l'école maternelle? Une étude exploratoire en cycles 1 et 2 (descriptif de poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévastiani Touloupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de séquences pédagogiques élaborées par des M2 candidats aux concours de recrutement des professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Multi-media”, vous avez dit “multimédia” ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique et ses usagers dans l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université René Descartes - Paris V, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution de l'informatique comme discipline scolaire, le cas des lycées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université René Descartes - Paris V, 1987. Français. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.94117647059px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georges-Louis Baron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">georges-louisbaron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2704-7821</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GTnum IMS DEFI #DEFI - Littératie des données des élèves du secondaire : que nous apprennent les évaluations avec PIX ? - Groupe thématique numérique de la Direction du numérique pour l'éducation (Ministère de l'Education Nationale, de l'Enseignement et de la Recherche) 2021-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Capelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques en éducation : vers de nouvelles littératies. GTnum GIS2IF &amp;quot;Humanités numériques, entre recherche et formation&amp;quot; #HN_education. Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l'Éducation nationale et de la Jeunesse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8278777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des humanités numériques aux humanités numériques en éducation. GTnum GIS2IF &amp;quot;Humanités numériques, entre recherche et formation&amp;quot; #HN_education. Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l'Éducation nationale et de la Jeunesse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Loffreda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8283357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HNE : enjeux disciplinaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Loffreda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8278731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique à l’école primaire : perspectives en termes de recherches et d’innovations, Revue de l’EPI, n°211</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à l'informatique à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévina Touloupaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, http://www.adjectif.net/spip/spip.php?article382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles ressources pour enseigner l’informatique dans le premier degré ? Une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kummer-Hannoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner, apprendre, former à l’informatique à l'école : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité, pp.69-84, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53480/2024iecare04r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems of resources for science teaching in high school: a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researching Textbooks and Educational Media from Multiple Perspectives: Analysing the Texts, Studying their Use, Determining their Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-87-971113-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles représentations les étudiants de cinquième année de mathématiques à l'ENS de Bujumbura (Burundi) se font-ils des utilisations des TICE ? Rémégie Ndovori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémégie Ndovori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Barahinduka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle école pour demain ? Enjeux, priorités et défis, L’Harmattan, Education Comparée, 606 pages ISBN : 978-2-343-17905-6 http://eda.recherche.parisdescartes.fr/emmanuelle-voulgre-3/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Resolution of Enigmas, a Meaningful and Productive Activity in Moocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Education: At the MOOC Crossroads Where the Interests of Academia and Business Converge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11475, Springer International Publishing, 2019, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19875-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à programmer à l'école primaire ? Une approche exploratoire en cycle 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevastiani Touloupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Nogry; Laetitia Boulc'h; François Villemonteix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique à l’école primaire. Pratiques de classe et supervision pédagogique dans les pays francophones.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2019, Éducation et didactiques, 978-2-7574-2366-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards d'une recherche universitaire sur l'accompagnement des instituteurs formés par IFADEM au Burundi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depover, C, Dieng, P-Y, Gasse, S., Maynier, J-F, Wallet, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la formation continue des enseignants en francophonie. L'initiative IFADEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des archives contemporaines, pp.123-138, 2016, 9782813002204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre l'informatique par la programmation des robots. Cas de Lego Mindstorms NXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claver Nijimbere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Blaise-Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique en éducation : perspectives curriculaires et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.266-277, 2015, 978-2-84516-698-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages en milieu scolaire : caractérisation, observation et évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grandbastien, Monique and Labat, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements informatiques pour l'apprentissage humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Lavoisier, pp.269-284, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels apprentissages dans des communautés d'enseignants en ligne ? Réflexions méthodologiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlier, Bernadette and Daele, Amaury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les communautés virtuelles d'enseignants : pratiques et recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L'Harmattan, pp.177-194, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions autour des phénomènes de scolarisation des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pochon, Luc-Olivier and Maréchal, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre technique et pédagogie. La création de contenus multimédia pour l'enseignement et la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neuchâtel : IRDP, pp.154-161, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial du numéro thématique 2024-01 de la revue Adjectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Secq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2024, Numéro thématique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Hamidou Nacuzon Sall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Depover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19.2, 2021, Hommage à Hamidou Nacuzon Sall</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Jacques Wallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19.1, 2021, Hommage à Jacques Wallet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Jacques Wallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Depover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19.3, 2021, Hommage à Jacques Wallet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'évolution de la recherche sur les technologies en éducation dans le champ du projet APPRENDRE Rapport synthétique du projet VSTICE3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Zablot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04050283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de la recherche sur le Carnet Numérique de l’Elève-Chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris 5 René Descartes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02406707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique de synthèse de la recherche Cahier numérique de l'élève chercheur (CNEC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Descartes (Paris 5). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final V3 de la recherche SUPERE-RCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villemonteix François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris 5 René Descartes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de la recherche SUPERE-RCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villemonteix François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris 5 René Descartes. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix des terrains et des facteurs à analyser, conception des instruments d’enquête et d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Descartes (Paris 5). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives de l'expérimentation « Tablettes » au Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Zablot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combemorel-Pauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Quentrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire EDA (éducation, discours et apprentissages). Université Paris Descartes; Orange Labs research. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique d’étape en juin 2014 du projet SUPERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villemonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelline Djeumeni Tchamabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Descartes, Laboratoire EDA (EA 4071). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01107625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TICE et formation des enseignants du primaire en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Zablot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combemorel-Pauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Descartes, Laboratoire EDA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01107666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique numéro 2 de la recherche ORDIVAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khaneboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Zablot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combemorel-Pauty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris Descartes (Paris 5). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition numérique scolaire en Afrique Subsaharienne. Production de la phase 1 du projet VSTICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Tran Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Beauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boullé-Loffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://eda.recherche.parisdescartes.fr, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01009460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications et usages éducatifs des technologies de l'information et de la communication : éléments pour une analyse de la conjoncture scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00869506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de la recherche &amp;quot;usages éducatifs des TIC : quelles compétences pour les enseignants ?&amp;quot; et présentation des contributions des équipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.inrp.fr, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium Technologies informatiques en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.msh-paris.fr, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des manuels scolaires et des ressources technologiques dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Baldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.inrp.fr, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European project REPRESENTATION : Representations, models and modelling; implications in educational strategies and learning process: bibliographical synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dansac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European project REPRESENTATION : Modélisation conceptuelle initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration des TIC dans le système éducatif : instruments, acteurs, systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.inrp.fr, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte de l'informatique dans la formation des enseignants Etude de cas dans un IUFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRP - TECNE. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04166670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en éducation et pouvoir politique ; quelques réflexions sur une tension ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (3), pp.73-87. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.563.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05102785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches et paradigmes pour la recherche sur les usages éducatifs des technologies. Enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Learning and Technology / Revue Canadienne de l'Apprentissage et de la Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical students’ perception of simulation-based assessment in emergency and paediatric medicine: a focus group study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Truchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Suremain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.586. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12909-021-02957-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical students’ perception of simulation-based assessment in emergency and paediatric medicine: a focus group study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Truchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Suremain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12909-021-02957-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Digital Transformation in Higher Education and Research via Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Barzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gerphagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Futures Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (3), pp.65-78. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6531/JFS.202103_25(3).0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villemonteix et la recherche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Béziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, François Villemonteix et la recherche participative, 29, [7 p.]. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.4716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie pédagogique en temps de crise. Vers des recherches coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.5588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves réflexions sur les humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies dans l'enseignement scolaire Regard rétrospectif et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.103-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de tableaux de bord numériques pour l'évaluation des compétences scolaires : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouets programmables de type Bee-Bot : représentations et effets cognitifs chez les écoliers de cinquième fondamentale au Burundi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claver Nijimbere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Barahinduka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémégie Ndovori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02551000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de l’information et de la communication et Sciences de l’éducation : regards historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, adjectif.net/spip.php?article468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la constitution de ressources personnelles à la création de communautés formelles : étude de cas en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Zablot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.27-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capsules vidéo et enseignement : Une étude de cas sur le MOOC EFAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à l'informatique à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.73-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial du Numéro Spécial &amp;quot;Enseigner, accompagner, apprendre, quels changements à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des TICE par les lauréats de l’ENS de Bujumbura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémégie Ndovori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://adjectif.net/spip.php?article404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’informatique comme objet d’enseignement à l’école primaire française ? Mise en perspective historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 195, pp.51 - 62. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.5032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point de vue sur la recherche en TICE au Sud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les besoins de la recherche en TICE au Sud, 12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01509009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision pédagogique au Burundi : le cas de trois provinces du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Barahinduka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, https://adjectif.net/spip.php?article337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on educational media and resources in the field of French vocational education. The case of automobile maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Zablot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARTEM e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (3), pp.25-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la participation à un cours en ligne ouvert à tous : le cas d’« enseigner et former avec le numérique (eFAN) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khaneboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1 &amp; 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités associatives visant l'intégration des migrants dans un contexte institutionnel changeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Beauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et Formation, Recherches et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Science Education in French Secondary Schools: Historical and Didactical Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Grandbastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions of Computing Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue on Computing Education in (K-12) Schools, 14 (2), pp.27. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2602486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la robotique pédagogique pour enseigner l'intelligence artificielle : une expérience d'approche par projet auprès d'étudiants en informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janiszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre et le logiciel libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayuko Sedooka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00564235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khaneboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayuko Sedooka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 127, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00564233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et TIC en Argentine. Éléments d'analyse et de comparaison avec la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Rita Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 123, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00564228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de diversité linguistique dans l'enseignement supérieur et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de l'information et de la communication et indigènes numériques : quelle situation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie et ressources numériques en ligne : quelques réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 97, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00286334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une didactique de l'informatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 97, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00286326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du côté des États-Unis : notes de voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00284945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information et de la communication en éducation aux USA : éléments d'analyse sur la diffusion d'innovations technologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and communication technology: models of evaluation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issues in the Evaluation of Educational Technology: International Perspectives, special issue of Evaluation and Program Planning -- Spector, J. Michael and de la Teja, Ileana (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26.2, pp.177-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt ans plus dix ans après... Quel rôle pour la recherche en éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement public et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 100, pp.65-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC aux USA : le cas de la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 90, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des manuels scolaires électroniques ? Résultats d'une étude en mathématiques en classe de sixième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Le livre electronique, 5 (4), pp.343-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique et la formation à l'IUFM : une étude de cas à Créteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 70, pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques points de repère sur la recherche en informatique pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Enseignement public et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 62, pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques points de repère sur la recherche en informatique pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 62, pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans après (Où en est l'INRP ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement public et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de partenariat entre laboratoires et territoires académiques – webinaire inter GTnum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes de partenariat entre laboratoires et territoires académiques – webinaire inter GTnum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DNE-MENJS, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des intelligences artificielles pour l'enseignement de la démarche d'investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Patras, Grèce. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26220/une.2990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un MOOC favorisant les échanges et le travail collaboratif entre classes ? Le cas de Classes éloignées en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansa Ghabara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles, territoires et numérique : quelles collaborations ? quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étayage des enseignants de l’école maternelle au cours des activités de programmation avec le logiciel ScratchJr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssa Tsourapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un EIAH à destination du programme Savanturiers : une réflexion sur l'approche inductiviste de la spécification des besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecole et Technologies de l'Information et de la Communication Francophone ETIC 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apprentissage de la programmation dès l’école primaire: le concept de message sur ScratchJr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévastiani Touloupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et numérique comme objets d'enseignement scolaire en France: entre concepts, techniques, outils et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre l'informatique par la programmation des robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claver Nijimbere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication (STIC) en milieu éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00875586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier à la programmation des étudiants de master de sciences de l'éducation ? Un compte rendu d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication (STIC) en milieu éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00875549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback on the use of robots in project-base learning: How to involve students in interdisciplinary projects in order to increase their interest in computer science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janiszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Parchemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Technology, Education and Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances et représentations du Tableau Numérique Interactif chez les futurs professeurs des écoles : Réflexions sur la formation aux technologies éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication en milieu éducatif : Analyse de pratiques et enjeux didactiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Patras, Grèce. pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00676175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications Invitées - Colloque DIDAPRO 4 - Dida&STIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Spirakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Nivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication en milieu éducatif : Analyse de pratiques et enjeux didactiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Patras, Grèce. pp.15-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00676274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage de Nao (robot humanoïde) dans l'apprentissage de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janiszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication en milieu éducatif : Analyse de pratiques et enjeux didactiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Patras, Grèce. pp.231-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00676166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and ICT in education : which Role for Textbook and Portals ? Results from the PREDIL European Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khaneboubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research on Textbooks and Educational Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Santiago de Compostela, France. pp.643-652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00765614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoboTICE : La Robotique comme Technologie de l'Information et de la Communication pour l'Enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janiszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Parchemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche francophone sur les TICE . Pluralisme référentiel et diversité de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Rés@tice 2007 de l'Agence universitaire de la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00293537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and design of new modalities of learning and work for pre-service teachers assisted by ICT: collaborative learning and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCE 2005, IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium, formation et nouveaux instruments de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sidir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium, formation et nouveaux instruments de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT, educational technology and educational instruments. Will what has worked work again elsewhere in the future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCE 2005, IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT, research and teacher education in France: issues and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference SITE 2003, AACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring ICT competencies for pre-service teachers: question of adding some new skills or changing a professional culture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference SITE 2003, AACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du troisième colloque Hypermédias et Apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Baldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du deuxième colloque &amp;quot;Hypermédias et Apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte de La Passardière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, multi et hypermédias pour l'apprentissage : points de repère sur l'émergence d'une communauté scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte de La Passardière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Châtenay-Malabry, France. pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du premier colloque &amp;quot;Hypermédias et Apprentissages&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte de La Passardière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition numérique dans la recherche et l'enseignement supérieur à l'horizon 2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Barzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gerphagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Barzman; Mélanie Gerphagnon; Olivier Mora. éditions Quae, 2020, 9782759231522. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3153-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De 0 à 1 ou l’heure de l'informatique à l'école. Actes du colloque Didapro 7 – DidaSTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Parriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2018, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b13411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01752349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école primaire et les technologies informatisées : Des enseignants face aux TICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villemonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication en milieu éducatif : Analyse de pratiques et enjeux didactiques. Actes du colloque international DIDAPRO 4 - Dida&Stic, 24-26 octobre 2011, Université de Patras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges-Louis Baron, Éric Bruillard, Vassilis Komis. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Technologies Editions, Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.284, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00690147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières journées Communication et Apprentissage Instrumentés en Réseau (JOCAIR'2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidir Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Picardie Jules Verne, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de communication et formation d'enseignants : vers de nouvelles modalités de professionnalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyon : INRP, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudiants et prescripteurs face à l'informatique. Premiers résultats d'une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Daguet. INRP, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00257774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de texte et production de documents : questions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyon : INRP, GÉDIAPS, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuels à l'heure des technologies. Résultats de recherches en collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Baldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : INRP, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI (Association Enseignement Public &amp; Informatique ) ; INRP (Institut National de Recherche Pédagogique)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2000, www.epi.asso.fr ; www.inrp.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information et de la communication et l'actualisation des enseignements scientifiques et technologiques au lycée d'enseignement général et au collège - Université d'été</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRP ; ENS Cachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1998, http://www.inrp.fr ; http://www.ens-cachan.fr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre Electronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte de La Passardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Hermès, 5 (4), pp.118, 1998, Sciences et Techniques Éducatives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la troisième rencontre francophone de didactique de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Duchâteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI (Association Enseignement Public et Informatique)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240, 1993, http://www.epi.asso.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00359968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration de l'informatique dans l'enseignement et la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRP - EPI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.286, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00280391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque francophone sur la didactique de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges-Louis Baron, Jacques Baudé, Philippe Cornu. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI (Association Enseignement Public et Informatique)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.312, 1989, http://www.epi.asso.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00374950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing media – changing schools? IARTEM 2017 14th International Conference on Research on Textbooks and Educational Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Anichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 978-82-691343-2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textes des présentations faites lors du Symposium PREA 2K30, 23-25 juin 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PREA 2K30, 23-25 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris ( France), France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05512714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apprentissage de la programmation dès l'école maternelle? Une étude exploratoire en cycles 1 et 2 (descriptif de poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévastiani Touloupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de séquences pédagogiques élaborées par des M2 candidats aux concours de recrutement des professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Multi-media”, vous avez dit “multimédia” ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique et ses usagers dans l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université René Descartes - Paris V, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution de l'informatique comme discipline scolaire, le cas des lycées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université René Descartes - Paris V, 1987. Français. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E8D4BB6"/>
+    <w:nsid w:val="6FD67B88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-louisbaron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2704-7821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904923v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8278777" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181548v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Loffreda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8283357" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181579v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8278731" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01982766v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280720v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;vina Touloupaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kummer-Hannoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare04r" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956464v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Voulgre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;m&#233;gie Ndovori" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Barahinduka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838469v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19875-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevastiani Touloupaki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424450v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Nijimbere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250969v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256062v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286923v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goletti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427144v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Depover" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427142v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050283v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Zablot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406707v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barbier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cisel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278348v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villemonteix Fran&#231;ois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635159v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635163v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Zablot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combemorel-Pauty" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Quentrec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01107625v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Netto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villemonteix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline Djeumeni Tchamabe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01107666v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635162v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khaneboubi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01009460v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tran Thanh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaun&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ouattara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boull&#233;-Loffreda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00869506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000610v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Baldner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dansac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000408v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Harrari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000412v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102785v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.563.0073" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03349957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Philippon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Truchot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Suremain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Renaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Petit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-021-02957-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03454221v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926595v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5588" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926532v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;ziat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.4716" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926579v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551000v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126077v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051588v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357568v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wallet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869726v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403598v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635148v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379944v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637887v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5032" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01509009v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635156v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247356v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248901v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401877v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255491v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602486" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975933v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Janiszek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00564235v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayuko Sedooka" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00564233v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00564228v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rita Otero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696438v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696420v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00286334v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dan&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00286326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00284945v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256066v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256067v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000366v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000965v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001472v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001077v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000368v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001100v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000367v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633211v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523391v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/une.2990" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314198v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansa Ghabara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753124v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssa Tsourapi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Komis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753125v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;vastiani Touloupaki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051552v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760479v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875586v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875549v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676175v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975968v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Parchemal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676274v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Spirakis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Nivat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676166v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00765614v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00977460v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00293537v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thibault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256070v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256069v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000897v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sidir" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256076v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256077v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000505v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000527v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baud&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de La Passardi&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000776v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000895v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01752349v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Parriaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pellet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13411" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01688898v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00690147v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISBN : 978-960-6759-75-8 ; ISBN : 978-960-6759-76-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250963v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidir Mohamed" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00257774v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250966v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bernard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250967v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000898v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epi.asso.fr/association/dossiers/jflevy2.htm" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000562v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inrp.fr/Tecne/Rencontre/Univete/Tic/TicD.htm" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618037v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00359968v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duch&#226;teau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISSN : 075-590 X ; http://www.epi.asso.fr/association/dossiers/d14som.htm" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00280391v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2-7342-0330-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00374950v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISSN : 075-590 X ; http://www.epi.asso.fr/association/dossiers/d07som.htm" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838339v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Anichini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512714v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753195v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309788v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001430v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00000370v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00000369v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-louisbaron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2704-7821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904923v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8278777" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181548v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Loffreda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8283357" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181579v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8278731" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01982766v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280720v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;vina Touloupaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kummer-Hannoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare04r" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956464v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Voulgre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;m&#233;gie Ndovori" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Barahinduka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838469v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19875-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevastiani Touloupaki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424450v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Nijimbere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250969v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256062v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286923v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goletti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427144v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Depover" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427142v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050283v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Zablot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406707v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barbier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cisel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278348v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villemonteix Fran&#231;ois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635159v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635163v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Zablot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combemorel-Pauty" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Quentrec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01107625v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Netto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villemonteix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline Djeumeni Tchamabe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01107666v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635162v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khaneboubi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01009460v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tran Thanh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaun&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ouattara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boull&#233;-Loffreda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00869506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000610v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Baldner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dansac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000408v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Harrari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000412v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102785v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.563.0073" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03349957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Philippon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Truchot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Suremain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Renaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Petit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-021-02957-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03454221v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926532v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;ziat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.4716" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926595v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5588" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926579v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357568v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wallet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869726v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403598v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379944v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635148v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637887v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5032" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01509009v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635156v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247356v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248901v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401877v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255491v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602486" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975933v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Janiszek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00564235v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayuko Sedooka" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00564233v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00564228v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rita Otero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696438v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696420v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00286334v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dan&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00286326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00284945v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256066v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256067v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000366v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000965v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001472v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001077v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000368v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001100v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000367v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633211v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523391v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/une.2990" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314198v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansa Ghabara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753124v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssa Tsourapi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Komis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051552v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753125v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;vastiani Touloupaki" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760479v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875586v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875549v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975968v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Parchemal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676175v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676274v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Spirakis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Nivat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676166v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00765614v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00977460v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00293537v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thibault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256070v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000897v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sidir" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256069v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256076v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256077v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000505v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000527v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baud&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de La Passardi&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000776v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000895v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01752349v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Parriaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pellet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13411" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01688898v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00690147v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISBN : 978-960-6759-75-8 ; ISBN : 978-960-6759-76-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250963v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidir Mohamed" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00257774v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250966v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bernard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250967v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000898v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epi.asso.fr/association/dossiers/jflevy2.htm" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000562v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inrp.fr/Tecne/Rencontre/Univete/Tic/TicD.htm" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618037v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00359968v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duch&#226;teau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISSN : 075-590 X ; http://www.epi.asso.fr/association/dossiers/d14som.htm" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00280391v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2-7342-0330-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00374950v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISSN : 075-590 X ; http://www.epi.asso.fr/association/dossiers/d07som.htm" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838339v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Anichini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512714v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753195v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309788v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001430v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00000370v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00000369v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>