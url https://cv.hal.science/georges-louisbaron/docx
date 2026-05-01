--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.94117647059px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georges-Louis Baron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">georges-louisbaron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2704-7821</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GTnum IMS DEFI #DEFI - Littératie des données des élèves du secondaire : que nous apprennent les évaluations avec PIX ? - Groupe thématique numérique de la Direction du numérique pour l'éducation (Ministère de l'Education Nationale, de l'Enseignement et de la Recherche) 2021-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Capelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques en éducation : vers de nouvelles littératies. GTnum GIS2IF &amp;quot;Humanités numériques, entre recherche et formation&amp;quot; #HN_education. Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l'Éducation nationale et de la Jeunesse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8278777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des humanités numériques aux humanités numériques en éducation. GTnum GIS2IF &amp;quot;Humanités numériques, entre recherche et formation&amp;quot; #HN_education. Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l'Éducation nationale et de la Jeunesse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Loffreda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8283357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HNE : enjeux disciplinaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Loffreda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8278731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique à l’école primaire : perspectives en termes de recherches et d’innovations, Revue de l’EPI, n°211</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à l'informatique à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévina Touloupaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, http://www.adjectif.net/spip/spip.php?article382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles ressources pour enseigner l’informatique dans le premier degré ? Une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kummer-Hannoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner, apprendre, former à l’informatique à l'école : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité, pp.69-84, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53480/2024iecare04r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems of resources for science teaching in high school: a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researching Textbooks and Educational Media from Multiple Perspectives: Analysing the Texts, Studying their Use, Determining their Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-87-971113-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles représentations les étudiants de cinquième année de mathématiques à l'ENS de Bujumbura (Burundi) se font-ils des utilisations des TICE ? Rémégie Ndovori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémégie Ndovori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Barahinduka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle école pour demain ? Enjeux, priorités et défis, L’Harmattan, Education Comparée, 606 pages ISBN : 978-2-343-17905-6 http://eda.recherche.parisdescartes.fr/emmanuelle-voulgre-3/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Resolution of Enigmas, a Meaningful and Productive Activity in Moocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Education: At the MOOC Crossroads Where the Interests of Academia and Business Converge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11475, Springer International Publishing, 2019, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19875-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à programmer à l'école primaire ? Une approche exploratoire en cycle 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevastiani Touloupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Nogry; Laetitia Boulc'h; François Villemonteix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique à l’école primaire. Pratiques de classe et supervision pédagogique dans les pays francophones.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2019, Éducation et didactiques, 978-2-7574-2366-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards d'une recherche universitaire sur l'accompagnement des instituteurs formés par IFADEM au Burundi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depover, C, Dieng, P-Y, Gasse, S., Maynier, J-F, Wallet, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la formation continue des enseignants en francophonie. L'initiative IFADEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des archives contemporaines, pp.123-138, 2016, 9782813002204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre l'informatique par la programmation des robots. Cas de Lego Mindstorms NXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claver Nijimbere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Blaise-Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique en éducation : perspectives curriculaires et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.266-277, 2015, 978-2-84516-698-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages en milieu scolaire : caractérisation, observation et évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grandbastien, Monique and Labat, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements informatiques pour l'apprentissage humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Lavoisier, pp.269-284, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels apprentissages dans des communautés d'enseignants en ligne ? Réflexions méthodologiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlier, Bernadette and Daele, Amaury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les communautés virtuelles d'enseignants : pratiques et recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L'Harmattan, pp.177-194, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions autour des phénomènes de scolarisation des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pochon, Luc-Olivier and Maréchal, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre technique et pédagogie. La création de contenus multimédia pour l'enseignement et la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neuchâtel : IRDP, pp.154-161, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial du numéro thématique 2024-01 de la revue Adjectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Secq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2024, Numéro thématique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Hamidou Nacuzon Sall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Depover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19.2, 2021, Hommage à Hamidou Nacuzon Sall</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Jacques Wallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19.1, 2021, Hommage à Jacques Wallet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Jacques Wallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Depover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19.3, 2021, Hommage à Jacques Wallet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'évolution de la recherche sur les technologies en éducation dans le champ du projet APPRENDRE Rapport synthétique du projet VSTICE3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Zablot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04050283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de la recherche sur le Carnet Numérique de l’Elève-Chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris 5 René Descartes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02406707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique de synthèse de la recherche Cahier numérique de l'élève chercheur (CNEC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Descartes (Paris 5). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final V3 de la recherche SUPERE-RCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villemonteix François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris 5 René Descartes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de la recherche SUPERE-RCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villemonteix François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris 5 René Descartes. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix des terrains et des facteurs à analyser, conception des instruments d’enquête et d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Descartes (Paris 5). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives de l'expérimentation « Tablettes » au Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Zablot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combemorel-Pauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Quentrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire EDA (éducation, discours et apprentissages). Université Paris Descartes; Orange Labs research. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique d’étape en juin 2014 du projet SUPERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villemonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelline Djeumeni Tchamabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Descartes, Laboratoire EDA (EA 4071). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01107625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TICE et formation des enseignants du primaire en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Zablot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combemorel-Pauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Descartes, Laboratoire EDA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01107666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique numéro 2 de la recherche ORDIVAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khaneboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Zablot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combemorel-Pauty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris Descartes (Paris 5). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition numérique scolaire en Afrique Subsaharienne. Production de la phase 1 du projet VSTICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Tran Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Beauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boullé-Loffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://eda.recherche.parisdescartes.fr, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01009460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications et usages éducatifs des technologies de l'information et de la communication : éléments pour une analyse de la conjoncture scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00869506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de la recherche &amp;quot;usages éducatifs des TIC : quelles compétences pour les enseignants ?&amp;quot; et présentation des contributions des équipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.inrp.fr, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium Technologies informatiques en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.msh-paris.fr, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des manuels scolaires et des ressources technologiques dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Baldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.inrp.fr, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European project REPRESENTATION : Representations, models and modelling; implications in educational strategies and learning process: bibliographical synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dansac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European project REPRESENTATION : Modélisation conceptuelle initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration des TIC dans le système éducatif : instruments, acteurs, systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.inrp.fr, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte de l'informatique dans la formation des enseignants Etude de cas dans un IUFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRP - TECNE. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04166670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en éducation et pouvoir politique ; quelques réflexions sur une tension ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (3), pp.73-87. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.563.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05102785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches et paradigmes pour la recherche sur les usages éducatifs des technologies. Enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Learning and Technology / Revue Canadienne de l'Apprentissage et de la Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical students’ perception of simulation-based assessment in emergency and paediatric medicine: a focus group study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Truchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Suremain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.586. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12909-021-02957-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical students’ perception of simulation-based assessment in emergency and paediatric medicine: a focus group study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Truchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Suremain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12909-021-02957-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Digital Transformation in Higher Education and Research via Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Barzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gerphagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Futures Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (3), pp.65-78. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6531/JFS.202103_25(3).0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villemonteix et la recherche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Béziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, François Villemonteix et la recherche participative, 29, [7 p.]. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.4716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie pédagogique en temps de crise. Vers des recherches coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.5588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves réflexions sur les humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies dans l'enseignement scolaire Regard rétrospectif et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.103-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de tableaux de bord numériques pour l'évaluation des compétences scolaires : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouets programmables de type Bee-Bot : représentations et effets cognitifs chez les écoliers de cinquième fondamentale au Burundi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claver Nijimbere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Barahinduka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémégie Ndovori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02551000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de l’information et de la communication et Sciences de l’éducation : regards historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, adjectif.net/spip.php?article468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la constitution de ressources personnelles à la création de communautés formelles : étude de cas en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Zablot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.27-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capsules vidéo et enseignement : Une étude de cas sur le MOOC EFAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à l'informatique à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.73-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial du Numéro Spécial &amp;quot;Enseigner, accompagner, apprendre, quels changements à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des TICE par les lauréats de l’ENS de Bujumbura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémégie Ndovori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://adjectif.net/spip.php?article404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’informatique comme objet d’enseignement à l’école primaire française ? Mise en perspective historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 195, pp.51 - 62. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.5032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point de vue sur la recherche en TICE au Sud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les besoins de la recherche en TICE au Sud, 12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01509009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision pédagogique au Burundi : le cas de trois provinces du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Barahinduka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, https://adjectif.net/spip.php?article337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on educational media and resources in the field of French vocational education. The case of automobile maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Zablot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARTEM e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (3), pp.25-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la participation à un cours en ligne ouvert à tous : le cas d’« enseigner et former avec le numérique (eFAN) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khaneboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1 &amp; 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités associatives visant l'intégration des migrants dans un contexte institutionnel changeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Beauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et Formation, Recherches et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Science Education in French Secondary Schools: Historical and Didactical Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Grandbastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions of Computing Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue on Computing Education in (K-12) Schools, 14 (2), pp.27. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2602486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la robotique pédagogique pour enseigner l'intelligence artificielle : une expérience d'approche par projet auprès d'étudiants en informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janiszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre et le logiciel libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayuko Sedooka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00564235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khaneboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayuko Sedooka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 127, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00564233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et TIC en Argentine. Éléments d'analyse et de comparaison avec la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Rita Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 123, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00564228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de diversité linguistique dans l'enseignement supérieur et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de l'information et de la communication et indigènes numériques : quelle situation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie et ressources numériques en ligne : quelques réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 97, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00286334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une didactique de l'informatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 97, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00286326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du côté des États-Unis : notes de voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00284945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information et de la communication en éducation aux USA : éléments d'analyse sur la diffusion d'innovations technologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and communication technology: models of evaluation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issues in the Evaluation of Educational Technology: International Perspectives, special issue of Evaluation and Program Planning -- Spector, J. Michael and de la Teja, Ileana (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26.2, pp.177-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt ans plus dix ans après... Quel rôle pour la recherche en éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement public et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 100, pp.65-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC aux USA : le cas de la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 90, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des manuels scolaires électroniques ? Résultats d'une étude en mathématiques en classe de sixième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Le livre electronique, 5 (4), pp.343-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique et la formation à l'IUFM : une étude de cas à Créteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 70, pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques points de repère sur la recherche en informatique pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Enseignement public et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 62, pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques points de repère sur la recherche en informatique pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 62, pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans après (Où en est l'INRP ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement public et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de partenariat entre laboratoires et territoires académiques – webinaire inter GTnum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes de partenariat entre laboratoires et territoires académiques – webinaire inter GTnum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DNE-MENJS, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des intelligences artificielles pour l'enseignement de la démarche d'investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Patras, Grèce. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26220/une.2990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un MOOC favorisant les échanges et le travail collaboratif entre classes ? Le cas de Classes éloignées en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansa Ghabara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles, territoires et numérique : quelles collaborations ? quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étayage des enseignants de l’école maternelle au cours des activités de programmation avec le logiciel ScratchJr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssa Tsourapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un EIAH à destination du programme Savanturiers : une réflexion sur l'approche inductiviste de la spécification des besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecole et Technologies de l'Information et de la Communication Francophone ETIC 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apprentissage de la programmation dès l’école primaire: le concept de message sur ScratchJr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévastiani Touloupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et numérique comme objets d'enseignement scolaire en France: entre concepts, techniques, outils et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre l'informatique par la programmation des robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claver Nijimbere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication (STIC) en milieu éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00875586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier à la programmation des étudiants de master de sciences de l'éducation ? Un compte rendu d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication (STIC) en milieu éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00875549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback on the use of robots in project-base learning: How to involve students in interdisciplinary projects in order to increase their interest in computer science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janiszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Parchemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Technology, Education and Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances et représentations du Tableau Numérique Interactif chez les futurs professeurs des écoles : Réflexions sur la formation aux technologies éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication en milieu éducatif : Analyse de pratiques et enjeux didactiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Patras, Grèce. pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00676175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications Invitées - Colloque DIDAPRO 4 - Dida&STIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Spirakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Nivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication en milieu éducatif : Analyse de pratiques et enjeux didactiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Patras, Grèce. pp.15-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00676274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage de Nao (robot humanoïde) dans l'apprentissage de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janiszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication en milieu éducatif : Analyse de pratiques et enjeux didactiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Patras, Grèce. pp.231-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00676166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and ICT in education : which Role for Textbook and Portals ? Results from the PREDIL European Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khaneboubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research on Textbooks and Educational Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Santiago de Compostela, France. pp.643-652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00765614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoboTICE : La Robotique comme Technologie de l'Information et de la Communication pour l'Enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janiszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Parchemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche francophone sur les TICE . Pluralisme référentiel et diversité de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Rés@tice 2007 de l'Agence universitaire de la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00293537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and design of new modalities of learning and work for pre-service teachers assisted by ICT: collaborative learning and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCE 2005, IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium, formation et nouveaux instruments de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sidir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium, formation et nouveaux instruments de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT, educational technology and educational instruments. Will what has worked work again elsewhere in the future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCE 2005, IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT, research and teacher education in France: issues and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference SITE 2003, AACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring ICT competencies for pre-service teachers: question of adding some new skills or changing a professional culture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference SITE 2003, AACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du troisième colloque Hypermédias et Apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Baldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du deuxième colloque &amp;quot;Hypermédias et Apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte de La Passardière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, multi et hypermédias pour l'apprentissage : points de repère sur l'émergence d'une communauté scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte de La Passardière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Châtenay-Malabry, France. pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du premier colloque &amp;quot;Hypermédias et Apprentissages&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte de La Passardière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition numérique dans la recherche et l'enseignement supérieur à l'horizon 2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Barzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gerphagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Barzman; Mélanie Gerphagnon; Olivier Mora. éditions Quae, 2020, 9782759231522. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3153-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De 0 à 1 ou l’heure de l'informatique à l'école. Actes du colloque Didapro 7 – DidaSTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Parriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2018, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b13411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01752349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école primaire et les technologies informatisées : Des enseignants face aux TICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villemonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication en milieu éducatif : Analyse de pratiques et enjeux didactiques. Actes du colloque international DIDAPRO 4 - Dida&Stic, 24-26 octobre 2011, Université de Patras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges-Louis Baron, Éric Bruillard, Vassilis Komis. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Technologies Editions, Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.284, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00690147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières journées Communication et Apprentissage Instrumentés en Réseau (JOCAIR'2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidir Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Picardie Jules Verne, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de communication et formation d'enseignants : vers de nouvelles modalités de professionnalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyon : INRP, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudiants et prescripteurs face à l'informatique. Premiers résultats d'une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Daguet. INRP, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00257774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de texte et production de documents : questions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyon : INRP, GÉDIAPS, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuels à l'heure des technologies. Résultats de recherches en collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Baldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : INRP, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI (Association Enseignement Public &amp; Informatique ) ; INRP (Institut National de Recherche Pédagogique)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2000, www.epi.asso.fr ; www.inrp.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information et de la communication et l'actualisation des enseignements scientifiques et technologiques au lycée d'enseignement général et au collège - Université d'été</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRP ; ENS Cachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1998, http://www.inrp.fr ; http://www.ens-cachan.fr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre Electronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte de La Passardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Hermès, 5 (4), pp.118, 1998, Sciences et Techniques Éducatives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la troisième rencontre francophone de didactique de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Duchâteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI (Association Enseignement Public et Informatique)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240, 1993, http://www.epi.asso.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00359968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration de l'informatique dans l'enseignement et la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRP - EPI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.286, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00280391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque francophone sur la didactique de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges-Louis Baron, Jacques Baudé, Philippe Cornu. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI (Association Enseignement Public et Informatique)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.312, 1989, http://www.epi.asso.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00374950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing media – changing schools? IARTEM 2017 14th International Conference on Research on Textbooks and Educational Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Anichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 978-82-691343-2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textes des présentations faites lors du Symposium PREA 2K30, 23-25 juin 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PREA 2K30, 23-25 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris ( France), France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05512714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apprentissage de la programmation dès l'école maternelle? Une étude exploratoire en cycles 1 et 2 (descriptif de poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévastiani Touloupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de séquences pédagogiques élaborées par des M2 candidats aux concours de recrutement des professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Multi-media”, vous avez dit “multimédia” ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique et ses usagers dans l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université René Descartes - Paris V, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution de l'informatique comme discipline scolaire, le cas des lycées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université René Descartes - Paris V, 1987. Français. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.94117647059px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georges-Louis Baron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">georges-louisbaron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2704-7821</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover, instrumenter, émanciper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Bourda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de séquences pédagogiques élaborées par des M2 candidats aux concours de recrutement des professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Multi-media”, vous avez dit “multimédia” ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GTnum IMS DEFI #DEFI - Littératie des données des élèves du secondaire : que nous apprennent les évaluations avec PIX ? - Groupe thématique numérique de la Direction du numérique pour l'éducation (Ministère de l'Education Nationale, de l'Enseignement et de la Recherche) 2021-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Capelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques en éducation : vers de nouvelles littératies. GTnum GIS2IF &amp;quot;Humanités numériques, entre recherche et formation&amp;quot; #HN_education. Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l'Éducation nationale et de la Jeunesse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8278777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des humanités numériques aux humanités numériques en éducation. GTnum GIS2IF &amp;quot;Humanités numériques, entre recherche et formation&amp;quot; #HN_education. Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l'Éducation nationale et de la Jeunesse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Loffreda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8283357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HNE : enjeux disciplinaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Loffreda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8278731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique à l’école primaire : perspectives en termes de recherches et d’innovations, Revue de l’EPI, n°211</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à l'informatique à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévina Touloupaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, http://www.adjectif.net/spip/spip.php?article382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles ressources pour enseigner l’informatique dans le premier degré ? Une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kummer-Hannoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner, apprendre, former à l’informatique à l'école : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité, pp.69-84, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53480/2024iecare04r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems of resources for science teaching in high school: a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researching Textbooks and Educational Media from Multiple Perspectives: Analysing the Texts, Studying their Use, Determining their Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-87-971113-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles représentations les étudiants de cinquième année de mathématiques à l'ENS de Bujumbura (Burundi) se font-ils des utilisations des TICE ? Rémégie Ndovori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémégie Ndovori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Barahinduka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle école pour demain ? Enjeux, priorités et défis, L’Harmattan, Education Comparée, 606 pages ISBN : 978-2-343-17905-6 http://eda.recherche.parisdescartes.fr/emmanuelle-voulgre-3/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Resolution of Enigmas, a Meaningful and Productive Activity in Moocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Education: At the MOOC Crossroads Where the Interests of Academia and Business Converge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11475, Springer International Publishing, 2019, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19875-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à programmer à l'école primaire ? Une approche exploratoire en cycle 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevastiani Touloupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Nogry; Laetitia Boulc'h; François Villemonteix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique à l’école primaire. Pratiques de classe et supervision pédagogique dans les pays francophones.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2019, Éducation et didactiques, 978-2-7574-2366-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards d'une recherche universitaire sur l'accompagnement des instituteurs formés par IFADEM au Burundi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depover, C, Dieng, P-Y, Gasse, S., Maynier, J-F, Wallet, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la formation continue des enseignants en francophonie. L'initiative IFADEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des archives contemporaines, pp.123-138, 2016, 9782813002204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre l'informatique par la programmation des robots. Cas de Lego Mindstorms NXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claver Nijimbere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Blaise-Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique en éducation : perspectives curriculaires et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.266-277, 2015, 978-2-84516-698-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages en milieu scolaire : caractérisation, observation et évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grandbastien, Monique and Labat, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements informatiques pour l'apprentissage humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Lavoisier, pp.269-284, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels apprentissages dans des communautés d'enseignants en ligne ? Réflexions méthodologiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlier, Bernadette and Daele, Amaury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les communautés virtuelles d'enseignants : pratiques et recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L'Harmattan, pp.177-194, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions autour des phénomènes de scolarisation des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pochon, Luc-Olivier and Maréchal, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre technique et pédagogie. La création de contenus multimédia pour l'enseignement et la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neuchâtel : IRDP, pp.154-161, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial du numéro thématique 2024-01 de la revue Adjectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Secq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2024, Numéro thématique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Hamidou Nacuzon Sall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Depover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19.2, 2021, Hommage à Hamidou Nacuzon Sall</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Jacques Wallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Depover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19.3, 2021, Hommage à Jacques Wallet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Jacques Wallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19.1, 2021, Hommage à Jacques Wallet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'évolution de la recherche sur les technologies en éducation dans le champ du projet APPRENDRE Rapport synthétique du projet VSTICE3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Zablot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04050283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de la recherche sur le Carnet Numérique de l’Elève-Chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris 5 René Descartes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02406707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique de synthèse de la recherche Cahier numérique de l'élève chercheur (CNEC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Descartes (Paris 5). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final V3 de la recherche SUPERE-RCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villemonteix François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris 5 René Descartes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de la recherche SUPERE-RCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villemonteix François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris 5 René Descartes. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix des terrains et des facteurs à analyser, conception des instruments d’enquête et d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Descartes (Paris 5). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives de l'expérimentation « Tablettes » au Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Zablot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combemorel-Pauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Quentrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire EDA (éducation, discours et apprentissages). Université Paris Descartes; Orange Labs research. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique d’étape en juin 2014 du projet SUPERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villemonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelline Djeumeni Tchamabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Descartes, Laboratoire EDA (EA 4071). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01107625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TICE et formation des enseignants du primaire en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Zablot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combemorel-Pauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Descartes, Laboratoire EDA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01107666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique numéro 2 de la recherche ORDIVAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khaneboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Zablot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combemorel-Pauty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris Descartes (Paris 5). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition numérique scolaire en Afrique Subsaharienne. Production de la phase 1 du projet VSTICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Tran Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Beauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boullé-Loffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://eda.recherche.parisdescartes.fr, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01009460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications et usages éducatifs des technologies de l'information et de la communication : éléments pour une analyse de la conjoncture scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00869506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de la recherche &amp;quot;usages éducatifs des TIC : quelles compétences pour les enseignants ?&amp;quot; et présentation des contributions des équipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.inrp.fr, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium Technologies informatiques en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.msh-paris.fr, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des manuels scolaires et des ressources technologiques dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Baldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.inrp.fr, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European project REPRESENTATION : Modélisation conceptuelle initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European project REPRESENTATION : Representations, models and modelling; implications in educational strategies and learning process: bibliographical synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dansac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration des TIC dans le système éducatif : instruments, acteurs, systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.inrp.fr, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte de l'informatique dans la formation des enseignants Etude de cas dans un IUFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRP - TECNE. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04166670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en éducation et pouvoir politique ; quelques réflexions sur une tension ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (3), pp.73-87. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.563.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05102785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches et paradigmes pour la recherche sur les usages éducatifs des technologies. Enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Learning and Technology / Revue Canadienne de l'Apprentissage et de la Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical students’ perception of simulation-based assessment in emergency and paediatric medicine: a focus group study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Truchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Suremain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.586. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12909-021-02957-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical students’ perception of simulation-based assessment in emergency and paediatric medicine: a focus group study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Truchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Suremain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12909-021-02957-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Digital Transformation in Higher Education and Research via Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Barzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gerphagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Futures Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (3), pp.65-78. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6531/JFS.202103_25(3).0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie pédagogique en temps de crise. Vers des recherches coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.5588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villemonteix et la recherche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Béziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, François Villemonteix et la recherche participative, 29, [7 p.]. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.4716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves réflexions sur les humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de tableaux de bord numériques pour l'évaluation des compétences scolaires : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies dans l'enseignement scolaire Regard rétrospectif et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.103-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouets programmables de type Bee-Bot : représentations et effets cognitifs chez les écoliers de cinquième fondamentale au Burundi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claver Nijimbere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Barahinduka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémégie Ndovori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02551000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de l’information et de la communication et Sciences de l’éducation : regards historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, adjectif.net/spip.php?article468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la constitution de ressources personnelles à la création de communautés formelles : étude de cas en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Zablot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.27-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capsules vidéo et enseignement : Une étude de cas sur le MOOC EFAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à l'informatique à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.73-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial du Numéro Spécial &amp;quot;Enseigner, accompagner, apprendre, quels changements à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des TICE par les lauréats de l’ENS de Bujumbura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémégie Ndovori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://adjectif.net/spip.php?article404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’informatique comme objet d’enseignement à l’école primaire française ? Mise en perspective historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 195, pp.51 - 62. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.5032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point de vue sur la recherche en TICE au Sud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les besoins de la recherche en TICE au Sud, 12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01509009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision pédagogique au Burundi : le cas de trois provinces du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Barahinduka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, https://adjectif.net/spip.php?article337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on educational media and resources in the field of French vocational education. The case of automobile maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Zablot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARTEM e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (3), pp.25-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la participation à un cours en ligne ouvert à tous : le cas d’« enseigner et former avec le numérique (eFAN) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khaneboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1 &amp; 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités associatives visant l'intégration des migrants dans un contexte institutionnel changeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Beauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et Formation, Recherches et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Science Education in French Secondary Schools: Historical and Didactical Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Grandbastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions of Computing Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue on Computing Education in (K-12) Schools, 14 (2), pp.27. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2602486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la robotique pédagogique pour enseigner l'intelligence artificielle : une expérience d'approche par projet auprès d'étudiants en informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janiszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khaneboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayuko Sedooka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 127, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00564233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre et le logiciel libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayuko Sedooka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00564235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et TIC en Argentine. Éléments d'analyse et de comparaison avec la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Rita Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 123, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00564228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de diversité linguistique dans l'enseignement supérieur et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de l'information et de la communication et indigènes numériques : quelle situation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie et ressources numériques en ligne : quelques réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 97, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00286334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une didactique de l'informatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 97, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00286326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du côté des États-Unis : notes de voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00284945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and communication technology: models of evaluation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issues in the Evaluation of Educational Technology: International Perspectives, special issue of Evaluation and Program Planning -- Spector, J. Michael and de la Teja, Ileana (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26.2, pp.177-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information et de la communication en éducation aux USA : éléments d'analyse sur la diffusion d'innovations technologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt ans plus dix ans après... Quel rôle pour la recherche en éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement public et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 100, pp.65-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC aux USA : le cas de la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 90, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des manuels scolaires électroniques ? Résultats d'une étude en mathématiques en classe de sixième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Le livre electronique, 5 (4), pp.343-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique et la formation à l'IUFM : une étude de cas à Créteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 70, pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques points de repère sur la recherche en informatique pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Enseignement public et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 62, pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques points de repère sur la recherche en informatique pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 62, pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans après (Où en est l'INRP ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement public et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de partenariat entre laboratoires et territoires académiques – webinaire inter GTnum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes de partenariat entre laboratoires et territoires académiques – webinaire inter GTnum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DNE-MENJS, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des intelligences artificielles pour l'enseignement de la démarche d'investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Patras, Grèce. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26220/une.2990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un MOOC favorisant les échanges et le travail collaboratif entre classes ? Le cas de Classes éloignées en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansa Ghabara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles, territoires et numérique : quelles collaborations ? quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étayage des enseignants de l’école maternelle au cours des activités de programmation avec le logiciel ScratchJr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssa Tsourapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un EIAH à destination du programme Savanturiers : une réflexion sur l'approche inductiviste de la spécification des besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecole et Technologies de l'Information et de la Communication Francophone ETIC 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apprentissage de la programmation dès l’école primaire: le concept de message sur ScratchJr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévastiani Touloupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et numérique comme objets d'enseignement scolaire en France: entre concepts, techniques, outils et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre l'informatique par la programmation des robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claver Nijimbere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication (STIC) en milieu éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00875586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier à la programmation des étudiants de master de sciences de l'éducation ? Un compte rendu d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication (STIC) en milieu éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00875549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances et représentations du Tableau Numérique Interactif chez les futurs professeurs des écoles : Réflexions sur la formation aux technologies éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication en milieu éducatif : Analyse de pratiques et enjeux didactiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Patras, Grèce. pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00676175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback on the use of robots in project-base learning: How to involve students in interdisciplinary projects in order to increase their interest in computer science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janiszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Parchemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Technology, Education and Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications Invitées - Colloque DIDAPRO 4 - Dida&STIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Spirakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Nivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication en milieu éducatif : Analyse de pratiques et enjeux didactiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Patras, Grèce. pp.15-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00676274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage de Nao (robot humanoïde) dans l'apprentissage de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janiszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication en milieu éducatif : Analyse de pratiques et enjeux didactiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Patras, Grèce. pp.231-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00676166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and ICT in education : which Role for Textbook and Portals ? Results from the PREDIL European Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khaneboubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research on Textbooks and Educational Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Santiago de Compostela, France. pp.643-652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00765614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoboTICE : La Robotique comme Technologie de l'Information et de la Communication pour l'Enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janiszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Parchemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche francophone sur les TICE . Pluralisme référentiel et diversité de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Rés@tice 2007 de l'Agence universitaire de la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00293537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and design of new modalities of learning and work for pre-service teachers assisted by ICT: collaborative learning and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCE 2005, IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT, educational technology and educational instruments. Will what has worked work again elsewhere in the future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCE 2005, IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium, formation et nouveaux instruments de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sidir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium, formation et nouveaux instruments de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT, research and teacher education in France: issues and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference SITE 2003, AACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring ICT competencies for pre-service teachers: question of adding some new skills or changing a professional culture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference SITE 2003, AACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du troisième colloque Hypermédias et Apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Baldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du deuxième colloque &amp;quot;Hypermédias et Apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte de La Passardière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, multi et hypermédias pour l'apprentissage : points de repère sur l'émergence d'une communauté scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte de La Passardière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Châtenay-Malabry, France. pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du premier colloque &amp;quot;Hypermédias et Apprentissages&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte de La Passardière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition numérique dans la recherche et l'enseignement supérieur à l'horizon 2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Barzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gerphagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Barzman; Mélanie Gerphagnon; Olivier Mora. éditions Quae, 2020, 9782759231522. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3153-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De 0 à 1 ou l’heure de l'informatique à l'école. Actes du colloque Didapro 7 – DidaSTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Parriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2018, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b13411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01752349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école primaire et les technologies informatisées : Des enseignants face aux TICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villemonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication en milieu éducatif : Analyse de pratiques et enjeux didactiques. Actes du colloque international DIDAPRO 4 - Dida&Stic, 24-26 octobre 2011, Université de Patras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges-Louis Baron, Éric Bruillard, Vassilis Komis. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Technologies Editions, Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.284, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00690147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières journées Communication et Apprentissage Instrumentés en Réseau (JOCAIR'2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidir Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Picardie Jules Verne, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de communication et formation d'enseignants : vers de nouvelles modalités de professionnalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyon : INRP, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudiants et prescripteurs face à l'informatique. Premiers résultats d'une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Daguet. INRP, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00257774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de texte et production de documents : questions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyon : INRP, GÉDIAPS, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuels à l'heure des technologies. Résultats de recherches en collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Baldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : INRP, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI (Association Enseignement Public &amp; Informatique ) ; INRP (Institut National de Recherche Pédagogique)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2000, www.epi.asso.fr ; www.inrp.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information et de la communication et l'actualisation des enseignements scientifiques et technologiques au lycée d'enseignement général et au collège - Université d'été</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRP ; ENS Cachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1998, http://www.inrp.fr ; http://www.ens-cachan.fr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre Electronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte de La Passardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Hermès, 5 (4), pp.118, 1998, Sciences et Techniques Éducatives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la troisième rencontre francophone de didactique de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Duchâteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI (Association Enseignement Public et Informatique)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240, 1993, http://www.epi.asso.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00359968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration de l'informatique dans l'enseignement et la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRP - EPI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.286, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00280391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque francophone sur la didactique de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges-Louis Baron, Jacques Baudé, Philippe Cornu. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI (Association Enseignement Public et Informatique)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.312, 1989, http://www.epi.asso.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00374950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing media – changing schools? IARTEM 2017 14th International Conference on Research on Textbooks and Educational Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Anichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 978-82-691343-2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textes des présentations faites lors du Symposium PREA 2K30, 23-25 juin 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PREA 2K30, 23-25 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris ( France), France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05512714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apprentissage de la programmation dès l'école maternelle? Une étude exploratoire en cycles 1 et 2 (descriptif de poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévastiani Touloupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique et ses usagers dans l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université René Descartes - Paris V, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution de l'informatique comme discipline scolaire, le cas des lycées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université René Descartes - Paris V, 1987. Français. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId247"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FD67B88"/>
+    <w:nsid w:val="FD9E5502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-louisbaron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2704-7821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904923v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8278777" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181548v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Loffreda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8283357" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181579v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8278731" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01982766v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280720v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;vina Touloupaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kummer-Hannoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare04r" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956464v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Voulgre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;m&#233;gie Ndovori" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Barahinduka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838469v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19875-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevastiani Touloupaki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424450v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Nijimbere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250969v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256062v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286923v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goletti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427144v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Depover" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427142v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050283v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Zablot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406707v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barbier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cisel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278348v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villemonteix Fran&#231;ois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635159v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635163v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Zablot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combemorel-Pauty" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Quentrec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01107625v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Netto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villemonteix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline Djeumeni Tchamabe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01107666v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635162v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khaneboubi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01009460v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tran Thanh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaun&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ouattara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boull&#233;-Loffreda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00869506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000610v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Baldner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dansac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000408v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Harrari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000412v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102785v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.563.0073" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03349957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Philippon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Truchot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Suremain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Renaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Petit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-021-02957-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03454221v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926532v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;ziat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.4716" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926595v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5588" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926579v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357568v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wallet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869726v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403598v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379944v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635148v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637887v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5032" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01509009v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635156v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247356v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248901v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401877v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255491v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602486" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975933v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Janiszek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00564235v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayuko Sedooka" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00564233v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00564228v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rita Otero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696438v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696420v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00286334v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dan&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00286326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00284945v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256066v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256067v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000366v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000965v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001472v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001077v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000368v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001100v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000367v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633211v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523391v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/une.2990" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314198v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansa Ghabara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753124v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssa Tsourapi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Komis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051552v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753125v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;vastiani Touloupaki" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760479v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875586v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875549v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975968v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Parchemal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676175v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676274v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Spirakis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Nivat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676166v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00765614v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00977460v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00293537v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thibault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256070v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000897v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sidir" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256069v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256076v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256077v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000505v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000527v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baud&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de La Passardi&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000776v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000895v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01752349v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Parriaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pellet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13411" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01688898v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00690147v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISBN : 978-960-6759-75-8 ; ISBN : 978-960-6759-76-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250963v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidir Mohamed" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00257774v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250966v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bernard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250967v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000898v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epi.asso.fr/association/dossiers/jflevy2.htm" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000562v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inrp.fr/Tecne/Rencontre/Univete/Tic/TicD.htm" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618037v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00359968v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duch&#226;teau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISSN : 075-590 X ; http://www.epi.asso.fr/association/dossiers/d14som.htm" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00280391v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2-7342-0330-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00374950v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISSN : 075-590 X ; http://www.epi.asso.fr/association/dossiers/d07som.htm" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838339v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Anichini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512714v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753195v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309788v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001430v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00000370v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00000369v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-louisbaron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2704-7821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596149v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bourda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Voulgre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001430v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904923v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8278777" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181548v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Loffreda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8283357" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181579v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8278731" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01982766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280720v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;vina Touloupaki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kummer-Hannoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare04r" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;m&#233;gie Ndovori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Barahinduka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19875-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135648v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevastiani Touloupaki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424450v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Nijimbere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256060v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goletti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Depover" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427141v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050283v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Zablot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406707v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barbier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cisel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278348v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villemonteix Fran&#231;ois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635159v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635163v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474618v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Zablot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combemorel-Pauty" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Quentrec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01107625v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Netto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villemonteix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline Djeumeni Tchamabe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01107666v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khaneboubi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01009460v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tran Thanh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaun&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ouattara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boull&#233;-Loffreda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00869506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000610v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000265v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Baldner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000408v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dansac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Harrari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166670v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102785v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.563.0073" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03349957v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983162v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Philippon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Truchot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Suremain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Renaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Petit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-021-02957-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03454221v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926595v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5588" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926532v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;ziat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.4716" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926579v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051588v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126077v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357568v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wallet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671526v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869726v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403598v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379944v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635148v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637887v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5032" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01509009v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635156v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247356v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248901v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401877v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602486" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975933v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Janiszek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00564233v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayuko Sedooka" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00564235v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00564228v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rita Otero" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696438v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696420v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00286334v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dan&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00286326v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00284945v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256067v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256066v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000366v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000965v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001472v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001077v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000368v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001100v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000367v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633211v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523391v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/une.2990" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314198v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansa Ghabara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753124v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssa Tsourapi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Komis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051552v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753125v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;vastiani Touloupaki" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760479v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875586v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875549v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676175v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975968v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Parchemal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676274v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Spirakis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Nivat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676166v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00765614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00977460v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00293537v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thibault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256070v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256069v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000897v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sidir" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256076v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256077v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000505v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000527v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baud&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de La Passardi&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000776v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000895v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01752349v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Parriaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pellet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13411" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01688898v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00690147v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISBN : 978-960-6759-75-8 ; ISBN : 978-960-6759-76-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250963v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidir Mohamed" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250964v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00257774v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250966v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bernard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250967v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000898v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epi.asso.fr/association/dossiers/jflevy2.htm" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000562v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inrp.fr/Tecne/Rencontre/Univete/Tic/TicD.htm" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618037v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00359968v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duch&#226;teau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISSN : 075-590 X ; http://www.epi.asso.fr/association/dossiers/d14som.htm" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00280391v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2-7342-0330-8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00374950v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISSN : 075-590 X ; http://www.epi.asso.fr/association/dossiers/d07som.htm" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838339v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Anichini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512714v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753195v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00000370v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00000369v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>