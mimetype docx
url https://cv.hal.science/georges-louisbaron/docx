--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.94117647059px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georges-Louis Baron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">georges-louisbaron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2704-7821</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover, instrumenter, émanciper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Bourda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de séquences pédagogiques élaborées par des M2 candidats aux concours de recrutement des professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Multi-media”, vous avez dit “multimédia” ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GTnum IMS DEFI #DEFI - Littératie des données des élèves du secondaire : que nous apprennent les évaluations avec PIX ? - Groupe thématique numérique de la Direction du numérique pour l'éducation (Ministère de l'Education Nationale, de l'Enseignement et de la Recherche) 2021-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Capelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques en éducation : vers de nouvelles littératies. GTnum GIS2IF &amp;quot;Humanités numériques, entre recherche et formation&amp;quot; #HN_education. Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l'Éducation nationale et de la Jeunesse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8278777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des humanités numériques aux humanités numériques en éducation. GTnum GIS2IF &amp;quot;Humanités numériques, entre recherche et formation&amp;quot; #HN_education. Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l'Éducation nationale et de la Jeunesse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Loffreda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8283357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HNE : enjeux disciplinaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Loffreda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8278731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique à l’école primaire : perspectives en termes de recherches et d’innovations, Revue de l’EPI, n°211</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à l'informatique à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévina Touloupaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, http://www.adjectif.net/spip/spip.php?article382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles ressources pour enseigner l’informatique dans le premier degré ? Une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kummer-Hannoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner, apprendre, former à l’informatique à l'école : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité, pp.69-84, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53480/2024iecare04r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems of resources for science teaching in high school: a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researching Textbooks and Educational Media from Multiple Perspectives: Analysing the Texts, Studying their Use, Determining their Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-87-971113-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles représentations les étudiants de cinquième année de mathématiques à l'ENS de Bujumbura (Burundi) se font-ils des utilisations des TICE ? Rémégie Ndovori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémégie Ndovori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Barahinduka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle école pour demain ? Enjeux, priorités et défis, L’Harmattan, Education Comparée, 606 pages ISBN : 978-2-343-17905-6 http://eda.recherche.parisdescartes.fr/emmanuelle-voulgre-3/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Resolution of Enigmas, a Meaningful and Productive Activity in Moocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Education: At the MOOC Crossroads Where the Interests of Academia and Business Converge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11475, Springer International Publishing, 2019, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19875-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à programmer à l'école primaire ? Une approche exploratoire en cycle 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevastiani Touloupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Nogry; Laetitia Boulc'h; François Villemonteix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique à l’école primaire. Pratiques de classe et supervision pédagogique dans les pays francophones.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2019, Éducation et didactiques, 978-2-7574-2366-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards d'une recherche universitaire sur l'accompagnement des instituteurs formés par IFADEM au Burundi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depover, C, Dieng, P-Y, Gasse, S., Maynier, J-F, Wallet, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la formation continue des enseignants en francophonie. L'initiative IFADEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des archives contemporaines, pp.123-138, 2016, 9782813002204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre l'informatique par la programmation des robots. Cas de Lego Mindstorms NXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claver Nijimbere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Blaise-Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique en éducation : perspectives curriculaires et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.266-277, 2015, 978-2-84516-698-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages en milieu scolaire : caractérisation, observation et évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grandbastien, Monique and Labat, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements informatiques pour l'apprentissage humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Lavoisier, pp.269-284, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels apprentissages dans des communautés d'enseignants en ligne ? Réflexions méthodologiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlier, Bernadette and Daele, Amaury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les communautés virtuelles d'enseignants : pratiques et recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L'Harmattan, pp.177-194, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions autour des phénomènes de scolarisation des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pochon, Luc-Olivier and Maréchal, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre technique et pédagogie. La création de contenus multimédia pour l'enseignement et la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neuchâtel : IRDP, pp.154-161, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial du numéro thématique 2024-01 de la revue Adjectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Secq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2024, Numéro thématique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Hamidou Nacuzon Sall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Depover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19.2, 2021, Hommage à Hamidou Nacuzon Sall</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Jacques Wallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Depover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19.3, 2021, Hommage à Jacques Wallet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Jacques Wallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19.1, 2021, Hommage à Jacques Wallet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'évolution de la recherche sur les technologies en éducation dans le champ du projet APPRENDRE Rapport synthétique du projet VSTICE3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Zablot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04050283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de la recherche sur le Carnet Numérique de l’Elève-Chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris 5 René Descartes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02406707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique de synthèse de la recherche Cahier numérique de l'élève chercheur (CNEC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Descartes (Paris 5). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final V3 de la recherche SUPERE-RCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villemonteix François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris 5 René Descartes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de la recherche SUPERE-RCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villemonteix François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris 5 René Descartes. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix des terrains et des facteurs à analyser, conception des instruments d’enquête et d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Descartes (Paris 5). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives de l'expérimentation « Tablettes » au Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Zablot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combemorel-Pauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Quentrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire EDA (éducation, discours et apprentissages). Université Paris Descartes; Orange Labs research. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique d’étape en juin 2014 du projet SUPERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villemonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelline Djeumeni Tchamabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Descartes, Laboratoire EDA (EA 4071). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01107625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TICE et formation des enseignants du primaire en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Zablot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combemorel-Pauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Descartes, Laboratoire EDA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01107666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique numéro 2 de la recherche ORDIVAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khaneboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Zablot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combemorel-Pauty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris Descartes (Paris 5). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition numérique scolaire en Afrique Subsaharienne. Production de la phase 1 du projet VSTICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Tran Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Beauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boullé-Loffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://eda.recherche.parisdescartes.fr, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01009460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications et usages éducatifs des technologies de l'information et de la communication : éléments pour une analyse de la conjoncture scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00869506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de la recherche &amp;quot;usages éducatifs des TIC : quelles compétences pour les enseignants ?&amp;quot; et présentation des contributions des équipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.inrp.fr, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium Technologies informatiques en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.msh-paris.fr, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des manuels scolaires et des ressources technologiques dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Baldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.inrp.fr, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European project REPRESENTATION : Modélisation conceptuelle initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European project REPRESENTATION : Representations, models and modelling; implications in educational strategies and learning process: bibliographical synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dansac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration des TIC dans le système éducatif : instruments, acteurs, systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.inrp.fr, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte de l'informatique dans la formation des enseignants Etude de cas dans un IUFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRP - TECNE. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04166670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en éducation et pouvoir politique ; quelques réflexions sur une tension ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (3), pp.73-87. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.563.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05102785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches et paradigmes pour la recherche sur les usages éducatifs des technologies. Enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Learning and Technology / Revue Canadienne de l'Apprentissage et de la Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical students’ perception of simulation-based assessment in emergency and paediatric medicine: a focus group study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Truchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Suremain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.586. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12909-021-02957-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical students’ perception of simulation-based assessment in emergency and paediatric medicine: a focus group study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Truchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Suremain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12909-021-02957-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Digital Transformation in Higher Education and Research via Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Barzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gerphagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Futures Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (3), pp.65-78. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6531/JFS.202103_25(3).0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie pédagogique en temps de crise. Vers des recherches coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.5588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villemonteix et la recherche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Béziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, François Villemonteix et la recherche participative, 29, [7 p.]. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.4716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves réflexions sur les humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de tableaux de bord numériques pour l'évaluation des compétences scolaires : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies dans l'enseignement scolaire Regard rétrospectif et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.103-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouets programmables de type Bee-Bot : représentations et effets cognitifs chez les écoliers de cinquième fondamentale au Burundi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claver Nijimbere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Barahinduka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémégie Ndovori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02551000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de l’information et de la communication et Sciences de l’éducation : regards historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, adjectif.net/spip.php?article468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la constitution de ressources personnelles à la création de communautés formelles : étude de cas en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Zablot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.27-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capsules vidéo et enseignement : Une étude de cas sur le MOOC EFAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à l'informatique à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.73-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial du Numéro Spécial &amp;quot;Enseigner, accompagner, apprendre, quels changements à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des TICE par les lauréats de l’ENS de Bujumbura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémégie Ndovori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://adjectif.net/spip.php?article404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’informatique comme objet d’enseignement à l’école primaire française ? Mise en perspective historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 195, pp.51 - 62. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.5032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point de vue sur la recherche en TICE au Sud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les besoins de la recherche en TICE au Sud, 12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01509009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision pédagogique au Burundi : le cas de trois provinces du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Barahinduka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, https://adjectif.net/spip.php?article337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on educational media and resources in the field of French vocational education. The case of automobile maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Zablot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARTEM e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (3), pp.25-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la participation à un cours en ligne ouvert à tous : le cas d’« enseigner et former avec le numérique (eFAN) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khaneboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1 &amp; 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités associatives visant l'intégration des migrants dans un contexte institutionnel changeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Beauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et Formation, Recherches et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Science Education in French Secondary Schools: Historical and Didactical Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Grandbastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions of Computing Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue on Computing Education in (K-12) Schools, 14 (2), pp.27. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2602486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la robotique pédagogique pour enseigner l'intelligence artificielle : une expérience d'approche par projet auprès d'étudiants en informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janiszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khaneboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayuko Sedooka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 127, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00564233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre et le logiciel libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayuko Sedooka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00564235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et TIC en Argentine. Éléments d'analyse et de comparaison avec la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Rita Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 123, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00564228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de diversité linguistique dans l'enseignement supérieur et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de l'information et de la communication et indigènes numériques : quelle situation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie et ressources numériques en ligne : quelques réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 97, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00286334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une didactique de l'informatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 97, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00286326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du côté des États-Unis : notes de voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00284945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and communication technology: models of evaluation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issues in the Evaluation of Educational Technology: International Perspectives, special issue of Evaluation and Program Planning -- Spector, J. Michael and de la Teja, Ileana (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26.2, pp.177-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information et de la communication en éducation aux USA : éléments d'analyse sur la diffusion d'innovations technologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt ans plus dix ans après... Quel rôle pour la recherche en éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement public et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 100, pp.65-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC aux USA : le cas de la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 90, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des manuels scolaires électroniques ? Résultats d'une étude en mathématiques en classe de sixième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Le livre electronique, 5 (4), pp.343-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique et la formation à l'IUFM : une étude de cas à Créteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 70, pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques points de repère sur la recherche en informatique pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Enseignement public et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 62, pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques points de repère sur la recherche en informatique pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 62, pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans après (Où en est l'INRP ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement public et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de partenariat entre laboratoires et territoires académiques – webinaire inter GTnum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes de partenariat entre laboratoires et territoires académiques – webinaire inter GTnum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DNE-MENJS, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des intelligences artificielles pour l'enseignement de la démarche d'investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Patras, Grèce. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26220/une.2990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un MOOC favorisant les échanges et le travail collaboratif entre classes ? Le cas de Classes éloignées en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansa Ghabara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles, territoires et numérique : quelles collaborations ? quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étayage des enseignants de l’école maternelle au cours des activités de programmation avec le logiciel ScratchJr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssa Tsourapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un EIAH à destination du programme Savanturiers : une réflexion sur l'approche inductiviste de la spécification des besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecole et Technologies de l'Information et de la Communication Francophone ETIC 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apprentissage de la programmation dès l’école primaire: le concept de message sur ScratchJr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévastiani Touloupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et numérique comme objets d'enseignement scolaire en France: entre concepts, techniques, outils et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre l'informatique par la programmation des robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claver Nijimbere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication (STIC) en milieu éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00875586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier à la programmation des étudiants de master de sciences de l'éducation ? Un compte rendu d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication (STIC) en milieu éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00875549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances et représentations du Tableau Numérique Interactif chez les futurs professeurs des écoles : Réflexions sur la formation aux technologies éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication en milieu éducatif : Analyse de pratiques et enjeux didactiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Patras, Grèce. pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00676175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback on the use of robots in project-base learning: How to involve students in interdisciplinary projects in order to increase their interest in computer science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janiszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Parchemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Technology, Education and Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications Invitées - Colloque DIDAPRO 4 - Dida&STIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Spirakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Nivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication en milieu éducatif : Analyse de pratiques et enjeux didactiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Patras, Grèce. pp.15-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00676274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage de Nao (robot humanoïde) dans l'apprentissage de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janiszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication en milieu éducatif : Analyse de pratiques et enjeux didactiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Patras, Grèce. pp.231-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00676166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and ICT in education : which Role for Textbook and Portals ? Results from the PREDIL European Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khaneboubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research on Textbooks and Educational Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Santiago de Compostela, France. pp.643-652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00765614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoboTICE : La Robotique comme Technologie de l'Information et de la Communication pour l'Enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janiszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Parchemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche francophone sur les TICE . Pluralisme référentiel et diversité de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Rés@tice 2007 de l'Agence universitaire de la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00293537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and design of new modalities of learning and work for pre-service teachers assisted by ICT: collaborative learning and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCE 2005, IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT, educational technology and educational instruments. Will what has worked work again elsewhere in the future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCE 2005, IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium, formation et nouveaux instruments de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sidir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium, formation et nouveaux instruments de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT, research and teacher education in France: issues and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference SITE 2003, AACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring ICT competencies for pre-service teachers: question of adding some new skills or changing a professional culture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference SITE 2003, AACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du troisième colloque Hypermédias et Apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Baldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du deuxième colloque &amp;quot;Hypermédias et Apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte de La Passardière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, multi et hypermédias pour l'apprentissage : points de repère sur l'émergence d'une communauté scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte de La Passardière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Châtenay-Malabry, France. pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du premier colloque &amp;quot;Hypermédias et Apprentissages&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte de La Passardière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition numérique dans la recherche et l'enseignement supérieur à l'horizon 2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Barzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gerphagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Barzman; Mélanie Gerphagnon; Olivier Mora. éditions Quae, 2020, 9782759231522. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3153-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De 0 à 1 ou l’heure de l'informatique à l'école. Actes du colloque Didapro 7 – DidaSTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Parriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2018, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b13411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01752349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école primaire et les technologies informatisées : Des enseignants face aux TICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villemonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication en milieu éducatif : Analyse de pratiques et enjeux didactiques. Actes du colloque international DIDAPRO 4 - Dida&Stic, 24-26 octobre 2011, Université de Patras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges-Louis Baron, Éric Bruillard, Vassilis Komis. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Technologies Editions, Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.284, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00690147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières journées Communication et Apprentissage Instrumentés en Réseau (JOCAIR'2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidir Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Picardie Jules Verne, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de communication et formation d'enseignants : vers de nouvelles modalités de professionnalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyon : INRP, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudiants et prescripteurs face à l'informatique. Premiers résultats d'une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Daguet. INRP, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00257774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de texte et production de documents : questions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyon : INRP, GÉDIAPS, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuels à l'heure des technologies. Résultats de recherches en collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Baldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : INRP, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI (Association Enseignement Public &amp; Informatique ) ; INRP (Institut National de Recherche Pédagogique)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2000, www.epi.asso.fr ; www.inrp.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information et de la communication et l'actualisation des enseignements scientifiques et technologiques au lycée d'enseignement général et au collège - Université d'été</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRP ; ENS Cachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1998, http://www.inrp.fr ; http://www.ens-cachan.fr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre Electronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte de La Passardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Hermès, 5 (4), pp.118, 1998, Sciences et Techniques Éducatives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la troisième rencontre francophone de didactique de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Duchâteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI (Association Enseignement Public et Informatique)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240, 1993, http://www.epi.asso.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00359968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration de l'informatique dans l'enseignement et la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRP - EPI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.286, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00280391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque francophone sur la didactique de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges-Louis Baron, Jacques Baudé, Philippe Cornu. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI (Association Enseignement Public et Informatique)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.312, 1989, http://www.epi.asso.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00374950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing media – changing schools? IARTEM 2017 14th International Conference on Research on Textbooks and Educational Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Anichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 978-82-691343-2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textes des présentations faites lors du Symposium PREA 2K30, 23-25 juin 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PREA 2K30, 23-25 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris ( France), France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05512714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apprentissage de la programmation dès l'école maternelle? Une étude exploratoire en cycles 1 et 2 (descriptif de poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévastiani Touloupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique et ses usagers dans l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université René Descartes - Paris V, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution de l'informatique comme discipline scolaire, le cas des lycées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université René Descartes - Paris V, 1987. Français. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId247"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.94117647059px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Georges-Louis Baron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">georges-louisbaron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2704-7821</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover, instrumenter, émanciper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Bourda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de séquences pédagogiques élaborées par des M2 candidats aux concours de recrutement des professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Multi-media”, vous avez dit “multimédia” ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GTnum IMS DEFI #DEFI - Littératie des données des élèves du secondaire : que nous apprennent les évaluations avec PIX ? - Groupe thématique numérique de la Direction du numérique pour l'éducation (Ministère de l'Education Nationale, de l'Enseignement et de la Recherche) 2021-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Capelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités numériques en éducation : vers de nouvelles littératies. GTnum GIS2IF &amp;quot;Humanités numériques, entre recherche et formation&amp;quot; #HN_education. Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l'Éducation nationale et de la Jeunesse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8278777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des humanités numériques aux humanités numériques en éducation. GTnum GIS2IF &amp;quot;Humanités numériques, entre recherche et formation&amp;quot; #HN_education. Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l'Éducation nationale et de la Jeunesse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Loffreda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8283357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HNE : enjeux disciplinaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Loffreda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8278731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique à l’école primaire : perspectives en termes de recherches et d’innovations, Revue de l’EPI, n°211</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à l'informatique à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévina Touloupaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, http://www.adjectif.net/spip/spip.php?article382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles ressources pour enseigner l’informatique dans le premier degré ? Une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kummer-Hannoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner, apprendre, former à l’informatique à l'école : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité, pp.69-84, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53480/2024iecare04r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems of resources for science teaching in high school: a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researching Textbooks and Educational Media from Multiple Perspectives: Analysing the Texts, Studying their Use, Determining their Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-87-971113-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles représentations les étudiants de cinquième année de mathématiques à l'ENS de Bujumbura (Burundi) se font-ils des utilisations des TICE ? Rémégie Ndovori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémégie Ndovori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Barahinduka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle école pour demain ? Enjeux, priorités et défis, L’Harmattan, Education Comparée, 606 pages ISBN : 978-2-343-17905-6 http://eda.recherche.parisdescartes.fr/emmanuelle-voulgre-3/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Resolution of Enigmas, a Meaningful and Productive Activity in Moocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Education: At the MOOC Crossroads Where the Interests of Academia and Business Converge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11475, Springer International Publishing, 2019, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19875-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à programmer à l'école primaire ? Une approche exploratoire en cycle 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevastiani Touloupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Nogry; Laetitia Boulc'h; François Villemonteix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique à l’école primaire. Pratiques de classe et supervision pédagogique dans les pays francophones.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2019, Éducation et didactiques, 978-2-7574-2366-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards d'une recherche universitaire sur l'accompagnement des instituteurs formés par IFADEM au Burundi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depover, C, Dieng, P-Y, Gasse, S., Maynier, J-F, Wallet, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la formation continue des enseignants en francophonie. L'initiative IFADEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des archives contemporaines, pp.123-138, 2016, 9782813002204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01424450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre l'informatique par la programmation des robots. Cas de Lego Mindstorms NXT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claver Nijimbere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Blaise-Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique en éducation : perspectives curriculaires et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.266-277, 2015, 978-2-84516-698-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages en milieu scolaire : caractérisation, observation et évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grandbastien, Monique and Labat, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements informatiques pour l'apprentissage humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Lavoisier, pp.269-284, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels apprentissages dans des communautés d'enseignants en ligne ? Réflexions méthodologiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlier, Bernadette and Daele, Amaury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les communautés virtuelles d'enseignants : pratiques et recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L'Harmattan, pp.177-194, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions autour des phénomènes de scolarisation des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pochon, Luc-Olivier and Maréchal, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre technique et pédagogie. La création de contenus multimédia pour l'enseignement et la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neuchâtel : IRDP, pp.154-161, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial du numéro thématique 2024-01 de la revue Adjectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Secq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2024, Numéro thématique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Hamidou Nacuzon Sall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Depover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19.2, 2021, Hommage à Hamidou Nacuzon Sall</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Jacques Wallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19.1, 2021, Hommage à Jacques Wallet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Jacques Wallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Depover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19.3, 2021, Hommage à Jacques Wallet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'évolution de la recherche sur les technologies en éducation dans le champ du projet APPRENDRE Rapport synthétique du projet VSTICE3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Zablot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04050283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de la recherche sur le Carnet Numérique de l’Elève-Chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cisel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris 5 René Descartes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02406707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique de synthèse de la recherche Cahier numérique de l'élève chercheur (CNEC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Descartes (Paris 5). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final V3 de la recherche SUPERE-RCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villemonteix François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris 5 René Descartes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de la recherche SUPERE-RCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villemonteix François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris 5 René Descartes. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix des terrains et des facteurs à analyser, conception des instruments d’enquête et d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Descartes (Paris 5). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives de l'expérimentation « Tablettes » au Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Zablot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combemorel-Pauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Quentrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire EDA (éducation, discours et apprentissages). Université Paris Descartes; Orange Labs research. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique d’étape en juin 2014 du projet SUPERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villemonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelline Djeumeni Tchamabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Descartes, Laboratoire EDA (EA 4071). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01107625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TICE et formation des enseignants du primaire en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Zablot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combemorel-Pauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Descartes, Laboratoire EDA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01107666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition numérique scolaire en Afrique Subsaharienne. Production de la phase 1 du projet VSTICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Tran Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Beauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boullé-Loffreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://eda.recherche.parisdescartes.fr, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01009460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique numéro 2 de la recherche ORDIVAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khaneboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Zablot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Combemorel-Pauty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris Descartes (Paris 5). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications et usages éducatifs des technologies de l'information et de la communication : éléments pour une analyse de la conjoncture scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00869506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de la recherche &amp;quot;usages éducatifs des TIC : quelles compétences pour les enseignants ?&amp;quot; et présentation des contributions des équipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.inrp.fr, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium Technologies informatiques en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.msh-paris.fr, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des manuels scolaires et des ressources technologiques dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Baldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.inrp.fr, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European project REPRESENTATION : Representations, models and modelling; implications in educational strategies and learning process: bibliographical synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dansac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European project REPRESENTATION : Modélisation conceptuelle initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration des TIC dans le système éducatif : instruments, acteurs, systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.inrp.fr, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte de l'informatique dans la formation des enseignants Etude de cas dans un IUFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRP - TECNE. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04166670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en éducation et pouvoir politique ; quelques réflexions sur une tension ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (3), pp.73-87. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.563.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05102785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches et paradigmes pour la recherche sur les usages éducatifs des technologies. Enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Learning and Technology / Revue Canadienne de l'Apprentissage et de la Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical students’ perception of simulation-based assessment in emergency and paediatric medicine: a focus group study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Truchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Suremain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.586. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12909-021-02957-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical students’ perception of simulation-based assessment in emergency and paediatric medicine: a focus group study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Truchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Suremain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12909-021-02957-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Digital Transformation in Higher Education and Research via Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Barzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gerphagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Futures Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (3), pp.65-78. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6531/JFS.202103_25(3).0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villemonteix et la recherche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Béziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, François Villemonteix et la recherche participative, 29, [7 p.]. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.4716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie pédagogique en temps de crise. Vers des recherches coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.5588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves réflexions sur les humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouets programmables de type Bee-Bot : représentations et effets cognitifs chez les écoliers de cinquième fondamentale au Burundi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claver Nijimbere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Barahinduka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémégie Ndovori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02551000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de tableaux de bord numériques pour l'évaluation des compétences scolaires : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies dans l'enseignement scolaire Regard rétrospectif et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.103-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de l’information et de la communication et Sciences de l’éducation : regards historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, adjectif.net/spip.php?article468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la constitution de ressources personnelles à la création de communautés formelles : étude de cas en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Zablot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.27-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capsules vidéo et enseignement : Une étude de cas sur le MOOC EFAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à l'informatique à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.73-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des TICE par les lauréats de l’ENS de Bujumbura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémégie Ndovori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://adjectif.net/spip.php?article404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial du Numéro Spécial &amp;quot;Enseigner, accompagner, apprendre, quels changements à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’informatique comme objet d’enseignement à l’école primaire française ? Mise en perspective historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 195, pp.51 - 62. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.5032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point de vue sur la recherche en TICE au Sud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les besoins de la recherche en TICE au Sud, 12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-01509009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision pédagogique au Burundi : le cas de trois provinces du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Barahinduka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, https://adjectif.net/spip.php?article337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on educational media and resources in the field of French vocational education. The case of automobile maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Zablot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARTEM e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (3), pp.25-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la participation à un cours en ligne ouvert à tous : le cas d’« enseigner et former avec le numérique (eFAN) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khaneboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1 &amp; 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités associatives visant l'intégration des migrants dans un contexte institutionnel changeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Beauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et Formation, Recherches et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Science Education in French Secondary Schools: Historical and Didactical Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Grandbastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions of Computing Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue on Computing Education in (K-12) Schools, 14 (2), pp.27. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2602486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la robotique pédagogique pour enseigner l'intelligence artificielle : une expérience d'approche par projet auprès d'étudiants en informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janiszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre et le logiciel libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayuko Sedooka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00564235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khaneboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayuko Sedooka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 127, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00564233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et TIC en Argentine. Éléments d'analyse et de comparaison avec la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Rita Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 123, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00564228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de diversité linguistique dans l'enseignement supérieur et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de l'information et de la communication et indigènes numériques : quelle situation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie et ressources numériques en ligne : quelques réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 97, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00286334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une didactique de l'informatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 97, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00286326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du côté des États-Unis : notes de voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00284945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information et de la communication en éducation aux USA : éléments d'analyse sur la diffusion d'innovations technologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information and communication technology: models of evaluation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issues in the Evaluation of Educational Technology: International Perspectives, special issue of Evaluation and Program Planning -- Spector, J. Michael and de la Teja, Ileana (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26.2, pp.177-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt ans plus dix ans après... Quel rôle pour la recherche en éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement public et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 100, pp.65-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC aux USA : le cas de la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 90, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des manuels scolaires électroniques ? Résultats d'une étude en mathématiques en classe de sixième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Le livre electronique, 5 (4), pp.343-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique et la formation à l'IUFM : une étude de cas à Créteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 70, pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques points de repère sur la recherche en informatique pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Enseignement public et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 62, pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques points de repère sur la recherche en informatique pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 62, pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans après (Où en est l'INRP ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement public et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de partenariat entre laboratoires et territoires académiques – webinaire inter GTnum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes de partenariat entre laboratoires et territoires académiques – webinaire inter GTnum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DNE-MENJS, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des intelligences artificielles pour l'enseignement de la démarche d'investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Patras, Grèce. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26220/une.2990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un MOOC favorisant les échanges et le travail collaboratif entre classes ? Le cas de Classes éloignées en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khansa Ghabara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoles, territoires et numérique : quelles collaborations ? quels apprentissages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étayage des enseignants de l’école maternelle au cours des activités de programmation avec le logiciel ScratchJr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssa Tsourapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un EIAH à destination du programme Savanturiers : une réflexion sur l'approche inductiviste de la spécification des besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecole et Technologies de l'Information et de la Communication Francophone ETIC 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apprentissage de la programmation dès l’école primaire: le concept de message sur ScratchJr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévastiani Touloupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et numérique comme objets d'enseignement scolaire en France: entre concepts, techniques, outils et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre l'informatique par la programmation des robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claver Nijimbere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication (STIC) en milieu éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00875586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier à la programmation des étudiants de master de sciences de l'éducation ? Un compte rendu d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Voulgre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication (STIC) en milieu éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00875549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback on the use of robots in project-base learning: How to involve students in interdisciplinary projects in order to increase their interest in computer science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janiszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Parchemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Technology, Education and Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances et représentations du Tableau Numérique Interactif chez les futurs professeurs des écoles : Réflexions sur la formation aux technologies éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication en milieu éducatif : Analyse de pratiques et enjeux didactiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Patras, Grèce. pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00676175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications Invitées - Colloque DIDAPRO 4 - Dida&STIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Spirakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Nivat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication en milieu éducatif : Analyse de pratiques et enjeux didactiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Patras, Grèce. pp.15-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00676274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage de Nao (robot humanoïde) dans l'apprentissage de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janiszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boulc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication en milieu éducatif : Analyse de pratiques et enjeux didactiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Patras, Grèce. pp.231-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00676166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and ICT in education : which Role for Textbook and Portals ? Results from the PREDIL European Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khaneboubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Research on Textbooks and Educational Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Santiago de Compostela, France. pp.643-652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00765614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoboTICE : La Robotique comme Technologie de l'Information et de la Communication pour l'Enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Janiszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mauclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Parchemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche francophone sur les TICE . Pluralisme référentiel et diversité de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Rés@tice 2007 de l'Agence universitaire de la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00293537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and design of new modalities of learning and work for pre-service teachers assisted by ICT: collaborative learning and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCE 2005, IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium, formation et nouveaux instruments de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sidir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium, formation et nouveaux instruments de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT, educational technology and educational instruments. Will what has worked work again elsewhere in the future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCE 2005, IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT, research and teacher education in France: issues and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference SITE 2003, AACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring ICT competencies for pre-service teachers: question of adding some new skills or changing a professional culture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference SITE 2003, AACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du troisième colloque Hypermédias et Apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Baldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du deuxième colloque &amp;quot;Hypermédias et Apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte de La Passardière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, multi et hypermédias pour l'apprentissage : points de repère sur l'émergence d'une communauté scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte de La Passardière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Châtenay-Malabry, France. pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du premier colloque &amp;quot;Hypermédias et Apprentissages&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte de La Passardière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition numérique dans la recherche et l'enseignement supérieur à l'horizon 2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Barzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gerphagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Barzman; Mélanie Gerphagnon; Olivier Mora. éditions Quae, 2020, 9782759231522. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3153-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De 0 à 1 ou l’heure de l'informatique à l'école. Actes du colloque Didapro 7 – DidaSTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Parriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2018, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b13411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01752349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école primaire et les technologies informatisées : Des enseignants face aux TICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villemonteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et technologies de l'information et de la communication en milieu éducatif : Analyse de pratiques et enjeux didactiques. Actes du colloque international DIDAPRO 4 - Dida&Stic, 24-26 octobre 2011, Université de Patras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges-Louis Baron, Éric Bruillard, Vassilis Komis. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Technologies Editions, Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.284, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00690147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières journées Communication et Apprentissage Instrumentés en Réseau (JOCAIR'2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidir Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Picardie Jules Verne, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de communication et formation d'enseignants : vers de nouvelles modalités de professionnalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyon : INRP, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudiants et prescripteurs face à l'informatique. Premiers résultats d'une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Harrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Daguet. INRP, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00257774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de texte et production de documents : questions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyon : INRP, GÉDIAPS, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuels à l'heure des technologies. Résultats de recherches en collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Baldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bruillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : INRP, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI (Association Enseignement Public &amp; Informatique ) ; INRP (Institut National de Recherche Pédagogique)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2000, www.epi.asso.fr ; www.inrp.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information et de la communication et l'actualisation des enseignements scientifiques et technologiques au lycée d'enseignement général et au collège - Université d'été</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRP ; ENS Cachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1998, http://www.inrp.fr ; http://www.ens-cachan.fr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Livre Electronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte de La Passardière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Hermès, 5 (4), pp.118, 1998, Sciences et Techniques Éducatives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la troisième rencontre francophone de didactique de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Duchâteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI (Association Enseignement Public et Informatique)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240, 1993, http://www.epi.asso.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00359968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration de l'informatique dans l'enseignement et la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRP - EPI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.286, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00280391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque francophone sur la didactique de l'informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges-Louis Baron, Jacques Baudé, Philippe Cornu. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPI (Association Enseignement Public et Informatique)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.312, 1989, http://www.epi.asso.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00374950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing media – changing schools? IARTEM 2017 14th International Conference on Research on Textbooks and Educational Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bruillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Anichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 978-82-691343-2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textes des présentations faites lors du Symposium PREA 2K30, 23-25 juin 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PREA 2K30, 23-25 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris ( France), France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05512714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apprentissage de la programmation dès l'école maternelle? Une étude exploratoire en cycles 1 et 2 (descriptif de poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sévastiani Touloupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Komis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique et ses usagers dans l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université René Descartes - Paris V, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution de l'informatique comme discipline scolaire, le cas des lycées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université René Descartes - Paris V, 1987. Français. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId247"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD9E5502"/>
+    <w:nsid w:val="A84C94AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-louisbaron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2704-7821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596149v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bourda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Voulgre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001430v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904923v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8278777" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181548v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Loffreda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8283357" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181579v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8278731" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01982766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280720v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;vina Touloupaki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kummer-Hannoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare04r" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;m&#233;gie Ndovori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Barahinduka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19875-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135648v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevastiani Touloupaki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424450v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Nijimbere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256060v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goletti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Depover" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427141v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050283v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Zablot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406707v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barbier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cisel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278348v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villemonteix Fran&#231;ois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635159v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635163v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474618v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Zablot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combemorel-Pauty" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Quentrec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01107625v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Netto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villemonteix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline Djeumeni Tchamabe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01107666v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khaneboubi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01009460v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tran Thanh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaun&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ouattara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boull&#233;-Loffreda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00869506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000610v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000265v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Baldner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000408v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dansac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Harrari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166670v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102785v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.563.0073" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03349957v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983162v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Philippon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Truchot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Suremain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Renaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Petit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-021-02957-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03454221v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926595v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5588" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926532v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;ziat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.4716" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926579v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051588v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126077v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357568v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wallet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671526v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869726v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403598v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379944v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635148v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637887v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5032" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01509009v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635156v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247356v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248901v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401877v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602486" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975933v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Janiszek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00564233v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayuko Sedooka" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00564235v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00564228v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rita Otero" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696438v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696420v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00286334v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dan&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00286326v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00284945v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256067v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256066v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000366v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000965v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001472v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001077v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000368v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001100v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000367v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633211v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523391v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/une.2990" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314198v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansa Ghabara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753124v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssa Tsourapi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Komis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051552v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753125v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;vastiani Touloupaki" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760479v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875586v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875549v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676175v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975968v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Parchemal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676274v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Spirakis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Nivat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676166v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00765614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00977460v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00293537v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thibault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256070v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256069v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000897v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sidir" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256076v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256077v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000505v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000527v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baud&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de La Passardi&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000776v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000895v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01752349v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Parriaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pellet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13411" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01688898v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00690147v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISBN : 978-960-6759-75-8 ; ISBN : 978-960-6759-76-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250963v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidir Mohamed" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250964v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00257774v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250966v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bernard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250967v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000898v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epi.asso.fr/association/dossiers/jflevy2.htm" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000562v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inrp.fr/Tecne/Rencontre/Univete/Tic/TicD.htm" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618037v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00359968v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duch&#226;teau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISSN : 075-590 X ; http://www.epi.asso.fr/association/dossiers/d14som.htm" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00280391v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2-7342-0330-8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00374950v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISSN : 075-590 X ; http://www.epi.asso.fr/association/dossiers/d07som.htm" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838339v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Anichini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512714v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753195v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00000370v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00000369v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/georges-louisbaron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2704-7821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596149v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bourda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Voulgre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001430v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904923v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8278777" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181548v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Loffreda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8283357" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181579v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8278731" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01982766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280720v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;vina Touloupaki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kummer-Hannoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/2024iecare04r" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;m&#233;gie Ndovori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Barahinduka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19875-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135648v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevastiani Touloupaki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424450v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Nijimbere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256060v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goletti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Depover" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050283v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Zablot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406707v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barbier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cisel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278348v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villemonteix Fran&#231;ois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635159v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635163v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474618v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Zablot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combemorel-Pauty" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Quentrec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01107625v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Netto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villemonteix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline Djeumeni Tchamabe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01107666v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01009460v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Tran Thanh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaun&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ouattara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boull&#233;-Loffreda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635162v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khaneboubi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00869506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000610v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000265v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Baldner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000371v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dansac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Harrari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166670v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05102785v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.563.0073" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03349957v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983162v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Philippon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Truchot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Suremain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Renaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Petit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-021-02957-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03454221v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926532v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;ziat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.4716" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926595v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5588" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926579v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551000v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051588v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126077v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357568v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wallet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671526v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869726v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403598v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635148v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379944v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bernard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637887v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5032" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01509009v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635156v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247356v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248901v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401877v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602486" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975933v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Janiszek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00564235v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Archambault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayuko Sedooka" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00564233v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00564228v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rita Otero" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696438v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696420v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00286334v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dan&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00286326v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00284945v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256066v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256067v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000366v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000965v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001472v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001077v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000368v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001100v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000367v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633211v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523391v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/une.2990" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314198v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansa Ghabara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753124v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssa Tsourapi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Komis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051552v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753125v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;vastiani Touloupaki" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760479v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875586v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00875549v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975968v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Parchemal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676175v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676274v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Spirakis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Nivat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676166v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00765614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00977460v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00293537v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thibault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256070v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000897v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sidir" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256069v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256076v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256077v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000505v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000527v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baud&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de La Passardi&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000776v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000895v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01752349v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Parriaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pellet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13411" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01688898v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00690147v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISBN : 978-960-6759-75-8 ; ISBN : 978-960-6759-76-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250963v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidir Mohamed" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250964v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00257774v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250966v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bernard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250967v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000898v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epi.asso.fr/association/dossiers/jflevy2.htm" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000562v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inrp.fr/Tecne/Rencontre/Univete/Tic/TicD.htm" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618037v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00359968v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duch&#226;teau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISSN : 075-590 X ; http://www.epi.asso.fr/association/dossiers/d14som.htm" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00280391v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2-7342-0330-8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00374950v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISSN : 075-590 X ; http://www.epi.asso.fr/association/dossiers/d07som.htm" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838339v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Anichini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512714v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753195v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00000370v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00000369v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>